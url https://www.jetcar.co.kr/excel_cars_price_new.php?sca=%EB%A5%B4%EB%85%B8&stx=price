--- v1 (2026-06-22)
+++ v2 (2026-08-07)
@@ -152,51 +152,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L130"/>
+  <dimension ref="A1:L71"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
@@ -239,304 +239,299 @@
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>주행거리</t>
         </is>
       </c>
       <c r="J1" s="2" t="inlineStr">
         <is>
           <t>개월</t>
         </is>
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>보증금</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>렌트비</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>CNC</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
-          <t>106하1262/1
-[...1 lines deleted...]
-266/1268</t>
+          <t>임시번호</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
-          <t>아르카나 1.6 GTE 아이코닉 클라우드펄(브라운시트)</t>
+          <t>아르카나 가솔린 1.6 GTe [2027년형] 아이코닉</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>카멜 브라운 인조 카족시트 패키지,360o 어
-[...2 lines deleted...]
-드 시스템</t>
+          <t>카멜 브라운 인조 가죽시트 패키지</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t>클라우드펄</t>
+          <t>클라우드 펄</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
           <t>26년06월</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
-          <t>30KM</t>
+          <t>20KM</t>
         </is>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L2" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>561,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>528,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K4" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L4" s="3" t="inlineStr">
+        <is>
+          <t>506,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B5" s="4" t="inlineStr">
+        <is>
+          <t>109하8443</t>
+        </is>
+      </c>
+      <c r="C5" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTe Iconic</t>
+        </is>
+      </c>
+      <c r="D5" s="4" t="inlineStr">
+        <is>
+          <t>카멜브라운 인조 가죽 시트 패키지, BOSE서
+라운드 사운드 시스템(서브 우퍼 포함 9스피커
+), 360도 어라운드뷰 모니터 + 사각지대 
+경보시스템 + 후방교차 충돌 경보 시슽템, 클
+라우드 펄 외장컬러</t>
+        </is>
+      </c>
+      <c r="E5" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F5" s="3" t="inlineStr">
+        <is>
+          <t>클라우드펄</t>
+        </is>
+      </c>
+      <c r="G5" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H5" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I5" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
+      <c r="J5" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K5" s="3" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="L5" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
+      <c r="A6" s="3"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K4" s="3" t="inlineStr">
-[...90 lines deleted...]
-      </c>
       <c r="K6" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>53</t>
         </is>
       </c>
       <c r="L6" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3"/>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K7" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>53</t>
         </is>
       </c>
       <c r="L7" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>HU1</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <t>133하7539/7
-541</t>
+540</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
           <t>아르카나1.6 Gte 아이코닉 2WD_브라운시트</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>네비게이션,핸들연선,통풍시트,전동시트</t>
+          <t>내비게이션,핸들열선,통풍시트,전동시트</t>
         </is>
       </c>
       <c r="E8" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G8" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H8" s="3" t="inlineStr">
         <is>
           <t>26년05월</t>
         </is>
       </c>
       <c r="I8" s="3" t="inlineStr">
         <is>
           <t>10KM</t>
@@ -815,4298 +810,1980 @@
       <c r="I17" s="3"/>
       <c r="J17" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K17" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="L17" s="3" t="inlineStr">
         <is>
           <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B18" s="4" t="inlineStr">
         <is>
-          <t>116호7850/7
-[...1 lines deleted...]
-/ 7853</t>
+          <t>116호 8005 
+/ 8007 / 8
+008 / 8009</t>
         </is>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>아르카나 1.6 GTE 아이코닉 메탈릭블랙 (블랙시트)</t>
+          <t>아르카나 1.6 GTE 아이코닉 어반그레이 (블랙시트)</t>
         </is>
       </c>
       <c r="D18" s="4"/>
       <c r="E18" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G18" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H18" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I18" s="3" t="inlineStr">
         <is>
-          <t>7KM</t>
+          <t>8KM</t>
         </is>
       </c>
       <c r="J18" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K18" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L18" s="3" t="inlineStr">
         <is>
-          <t>595,000</t>
+          <t>579,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K19" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L19" s="3" t="inlineStr">
         <is>
-          <t>575,000</t>
+          <t>559,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K20" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L20" s="3" t="inlineStr">
         <is>
-          <t>555,000</t>
+          <t>539,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K21" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L21" s="3" t="inlineStr">
         <is>
-          <t>535,000</t>
+          <t>519,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3"/>
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K22" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L22" s="3" t="inlineStr">
         <is>
-          <t>515,000</t>
+          <t>499,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
-          <t>116호7580</t>
+          <t>116호 8001 
+/ 8002 / 8
+003 / 8004</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>아르카나 1.6 GTE 아이코닉 어반그레이 (블랙시트)</t>
-[...2 lines deleted...]
-      <c r="D23" s="4"/>
+          <t>아르카나 1.6 GTE 아이코닉 클라우드펄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>클라우드펄</t>
+        </is>
+      </c>
       <c r="E23" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
-          <t>쥐색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G23" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H23" s="3" t="inlineStr">
         <is>
-          <t>26년04월</t>
+          <t>26년05월</t>
         </is>
       </c>
       <c r="I23" s="3" t="inlineStr">
         <is>
-          <t>8KM</t>
+          <t>9KM</t>
         </is>
       </c>
       <c r="J23" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K23" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L23" s="3" t="inlineStr">
         <is>
-          <t>595,000</t>
+          <t>579,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3"/>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K24" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L24" s="3" t="inlineStr">
         <is>
-          <t>575,000</t>
+          <t>559,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3"/>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K25" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L25" s="3" t="inlineStr">
         <is>
-          <t>555,000</t>
+          <t>539,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K26" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L26" s="3" t="inlineStr">
         <is>
-          <t>535,000</t>
+          <t>519,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K27" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L27" s="3" t="inlineStr">
         <is>
-          <t>515,000</t>
+          <t>499,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B28" s="4" t="inlineStr">
         <is>
-          <t>116호7719/7
-[...1 lines deleted...]
-722/7723</t>
+          <t>116호8019 /
+ 8020 / 80
+21 / 8022 
+/ 8023</t>
         </is>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>아르카나 1.6 GTE 아이코닉 클라우드펄 (블랙시트)</t>
-[...6 lines deleted...]
-      </c>
+          <t>아르카나 1.6 GTE 아이코닉 메탈릭블랙 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D28" s="4"/>
       <c r="E28" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G28" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H28" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I28" s="3" t="inlineStr">
         <is>
-          <t>9KM</t>
+          <t>7KM</t>
         </is>
       </c>
       <c r="J28" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K28" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L28" s="3" t="inlineStr">
         <is>
-          <t>595,000</t>
+          <t>579,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K29" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L29" s="3" t="inlineStr">
         <is>
-          <t>575,000</t>
+          <t>559,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3"/>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K30" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L30" s="3" t="inlineStr">
         <is>
-          <t>555,000</t>
+          <t>539,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3"/>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K31" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L31" s="3" t="inlineStr">
         <is>
-          <t>535,000</t>
+          <t>519,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K32" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L32" s="3" t="inlineStr">
         <is>
-          <t>515,000</t>
+          <t>499,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
-          <t>116호7729 /
-[...1 lines deleted...]
-32 / 7733</t>
+          <t>116호8028</t>
         </is>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>그랑콜레오스 1.5 하이브리드 에스카파드 어반그레이(브
-라운시트)</t>
+          <t>아르카나 1.6 GTE 아이코닉 메탈릭블랙 (블랙시트)</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>보스사운드, 액티브 노이즈캔슬레이션, 헤드업디
-스플레이, 차음윈드실드글라스</t>
+          <t>보스서라운드사운드시스템</t>
         </is>
       </c>
       <c r="E33" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
-          <t>쥐색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G33" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H33" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I33" s="3" t="inlineStr">
         <is>
-          <t>7KM</t>
+          <t>12KM</t>
         </is>
       </c>
       <c r="J33" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K33" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L33" s="3" t="inlineStr">
         <is>
-          <t>940,000</t>
+          <t>579,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3"/>
       <c r="B34" s="4"/>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K34" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L34" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>559,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K35" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L35" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>539,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3"/>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K36" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L36" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>519,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K37" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L37" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>499,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
-          <t>116호7726 /
- 7727</t>
+          <t>133하3759</t>
         </is>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>그랑콜레오스 1.5 하이브리드 에스카파드 세틴유니버스화
-이트 (브라운시트)</t>
+          <t>그랑 콜레오스 가솔린 2.0 터보 4WD 에스프리 알핀</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>무광색상, 헤드업디스플레이 + 차음윈드실드글라
-스</t>
+          <t>BOSE® 서라운드 사운드 시스템(10 스피커
+)+액티브 노이즈 캔슬레이션, [기본] 메탈릭
+ 블랙 루프 (외장색 메탈릭 블랙 제외), 증
+강현실 헤드업 디스플레이(AR-HUD)+차음 
+윈드 실드 글라스</t>
         </is>
       </c>
       <c r="E38" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
-          <t>무광흰색</t>
+          <t>회색</t>
         </is>
       </c>
       <c r="G38" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H38" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>24년11월</t>
         </is>
       </c>
       <c r="I38" s="3" t="inlineStr">
         <is>
-          <t>7KM</t>
+          <t>11,193KM</t>
         </is>
       </c>
       <c r="J38" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K38" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L38" s="3" t="inlineStr">
         <is>
-          <t>940,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K39" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L39" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="3"/>
-[...7 lines deleted...]
-      <c r="I40" s="3"/>
+      <c r="A40" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B40" s="4" t="inlineStr">
+        <is>
+          <t>133하3840</t>
+        </is>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>그랑 콜레오스 가솔린 2.0 터보 4WD 에스프리 알핀</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>증강현실 헤드업 디스플레이(AR-HUD)+차음
+ 윈드 실드 글라스, [기본] 메탈릭 블랙 루
+프 (외장색 메탈릭 블랙 제외), BOSE® 
+서라운드 사운드 시스템(10 스피커)+액티브 
+노이즈 캔슬레이션</t>
+        </is>
+      </c>
+      <c r="E40" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F40" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G40" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H40" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I40" s="3" t="inlineStr">
+        <is>
+          <t>13,272KM</t>
+        </is>
+      </c>
       <c r="J40" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K40" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L40" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K41" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L41" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="3"/>
-[...7 lines deleted...]
-      <c r="I42" s="3"/>
+      <c r="A42" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B42" s="4" t="inlineStr">
+        <is>
+          <t>133하3648</t>
+        </is>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>그랑 콜레오스 하이브리드 1.5 HEV 아이코닉</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>20” 투톤 하이랜드 알로이 휠 &amp; 245/4
+5 R20 저소음 폼 타이어, BOSE® 서라
+운드 사운드 시스템(10 스피커)+액티브 노이
+즈 캔슬레이션, 증강현실 헤드업 디스플레이(A
+R-HUD)+차음 윈드 실드 글라스</t>
+        </is>
+      </c>
+      <c r="E42" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F42" s="3" t="inlineStr">
+        <is>
+          <t>갈색(밤색)</t>
+        </is>
+      </c>
+      <c r="G42" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H42" s="3" t="inlineStr">
+        <is>
+          <t>24년08월</t>
+        </is>
+      </c>
+      <c r="I42" s="3" t="inlineStr">
+        <is>
+          <t>35,104KM</t>
+        </is>
+      </c>
       <c r="J42" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K42" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L42" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="3" t="inlineStr">
-[...28 lines deleted...]
-      <c r="F43" s="3" t="inlineStr">
+      <c r="A43" s="3"/>
+      <c r="B43" s="4"/>
+      <c r="C43" s="4"/>
+      <c r="D43" s="4"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K43" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L43" s="3" t="inlineStr">
+        <is>
+          <t>640,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B44" s="4" t="inlineStr">
+        <is>
+          <t>133하4374</t>
+        </is>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTe Iconic</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>360° 어라운드 뷰 모니터, BOSE® 서라
+운드 사운드 시스템 (서브 우퍼 포함 9스피커
+), 카멜 브라운 인조 가죽시트 패키지</t>
+        </is>
+      </c>
+      <c r="E44" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F44" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G43" s="3" t="inlineStr">
+      <c r="G44" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H43" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I44" s="3"/>
+      <c r="H44" s="3" t="inlineStr">
+        <is>
+          <t>25년07월</t>
+        </is>
+      </c>
+      <c r="I44" s="3" t="inlineStr">
+        <is>
+          <t>15,024KM</t>
+        </is>
+      </c>
       <c r="J44" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K44" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L44" s="3" t="inlineStr">
         <is>
-          <t>585,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3"/>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K45" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L45" s="3" t="inlineStr">
+        <is>
+          <t>440,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B46" s="4" t="inlineStr">
+        <is>
+          <t>133하4173</t>
+        </is>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>그랑 콜레오스 하이브리드 1.5 HEV 에스카파드 루프
+박스</t>
+        </is>
+      </c>
+      <c r="D46" s="4"/>
+      <c r="E46" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F46" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G46" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H46" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I46" s="3" t="inlineStr">
+        <is>
+          <t>11,724KM</t>
+        </is>
+      </c>
+      <c r="J46" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K45" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K46" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L46" s="3" t="inlineStr">
         <is>
-          <t>545,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K47" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L47" s="3" t="inlineStr">
         <is>
-          <t>525,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>INMO</t>
         </is>
       </c>
       <c r="B48" s="4" t="inlineStr">
         <is>
-          <t>116호7844/7
-[...1 lines deleted...]
-847/7848</t>
+          <t>125하4761</t>
         </is>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>아르카나 1.6 GTE 아이코닉 (블랙시트)</t>
+          <t>아르카나 1.6 GTe Iconic 26 클라우드 펄</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>어라운드뷰모니터+사각지대경보시스템+후방충돌경보
-시스템</t>
+          <t>아이코닉</t>
         </is>
       </c>
       <c r="E48" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>클라우드 펄</t>
         </is>
       </c>
       <c r="G48" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H48" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I48" s="3" t="inlineStr">
         <is>
-          <t>8KM</t>
+          <t>426KM</t>
         </is>
       </c>
       <c r="J48" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K48" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L48" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3"/>
       <c r="B49" s="4"/>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K49" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L49" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K50" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L50" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3"/>
       <c r="B51" s="4"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="3"/>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="J51" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K51" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L51" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3"/>
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K52" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L52" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>INMO</t>
         </is>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
-          <t>133하4374</t>
+          <t>109호7927</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>아르카나 1.6 GTe Iconic</t>
-[...2 lines deleted...]
-      <c r="D53" s="4"/>
+          <t>아르카나 1.6 GTe Iconic 26 클라우드 펄</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>아이코닉</t>
+        </is>
+      </c>
       <c r="E53" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>클라우드 펄</t>
         </is>
       </c>
       <c r="G53" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H53" s="3" t="inlineStr">
         <is>
-          <t>25년07월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I53" s="3" t="inlineStr">
         <is>
-          <t>11,300KM</t>
+          <t>47KM</t>
         </is>
       </c>
       <c r="J53" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K53" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L53" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3"/>
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K54" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L54" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="3" t="inlineStr">
-[...47 lines deleted...]
-      </c>
+      <c r="A55" s="3"/>
+      <c r="B55" s="4"/>
+      <c r="C55" s="4"/>
+      <c r="D55" s="4"/>
+      <c r="E55" s="3"/>
+      <c r="F55" s="3"/>
+      <c r="G55" s="3"/>
+      <c r="H55" s="3"/>
+      <c r="I55" s="3"/>
       <c r="J55" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K55" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L55" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3"/>
       <c r="B56" s="4"/>
       <c r="C56" s="4"/>
       <c r="D56" s="4"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="J56" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K56" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L56" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="3" t="inlineStr">
-[...23 lines deleted...]
-      <c r="E57" s="3" t="inlineStr">
+      <c r="A57" s="3"/>
+      <c r="B57" s="4"/>
+      <c r="C57" s="4"/>
+      <c r="D57" s="4"/>
+      <c r="E57" s="3"/>
+      <c r="F57" s="3"/>
+      <c r="G57" s="3"/>
+      <c r="H57" s="3"/>
+      <c r="I57" s="3"/>
+      <c r="J57" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K57" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L57" s="3" t="inlineStr">
+        <is>
+          <t>460,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B58" s="4" t="inlineStr">
+        <is>
+          <t>109호7213</t>
+        </is>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>XM3 1.6 GTe RE+</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>시그니처 패키지1</t>
+        </is>
+      </c>
+      <c r="E58" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F57" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G57" s="3" t="inlineStr">
+      <c r="F58" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G58" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H57" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K57" s="3" t="inlineStr">
+      <c r="H58" s="3" t="inlineStr">
+        <is>
+          <t>23년08월</t>
+        </is>
+      </c>
+      <c r="I58" s="3" t="inlineStr">
+        <is>
+          <t>41,434KM</t>
+        </is>
+      </c>
+      <c r="J58" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K58" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L58" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="3"/>
+      <c r="B59" s="4"/>
+      <c r="C59" s="4"/>
+      <c r="D59" s="4"/>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3"/>
+      <c r="G59" s="3"/>
+      <c r="H59" s="3"/>
+      <c r="I59" s="3"/>
+      <c r="J59" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K59" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L57" s="3" t="inlineStr">
-[...90 lines deleted...]
-      </c>
       <c r="L59" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K60" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L60" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="3"/>
+      <c r="B61" s="4"/>
+      <c r="C61" s="4"/>
+      <c r="D61" s="4"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3"/>
+      <c r="G61" s="3"/>
+      <c r="H61" s="3"/>
+      <c r="I61" s="3"/>
+      <c r="J61" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K60" s="3" t="inlineStr">
+      <c r="K61" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L60" s="3" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E61" s="3" t="inlineStr">
+      <c r="L61" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B62" s="4" t="inlineStr">
+        <is>
+          <t>116허7743</t>
+        </is>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTe Iconic</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>어라운드뷰, 보스서라운드사운드시스템</t>
+        </is>
+      </c>
+      <c r="E62" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F61" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J61" s="3" t="inlineStr">
+      <c r="F62" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G62" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H62" s="3" t="inlineStr">
+        <is>
+          <t>24년07월</t>
+        </is>
+      </c>
+      <c r="I62" s="3" t="inlineStr">
+        <is>
+          <t>13,054KM</t>
+        </is>
+      </c>
+      <c r="J62" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K62" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L62" s="3" t="inlineStr">
+        <is>
+          <t>544,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="3"/>
+      <c r="B63" s="4"/>
+      <c r="C63" s="4"/>
+      <c r="D63" s="4"/>
+      <c r="E63" s="3"/>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
+      <c r="H63" s="3"/>
+      <c r="I63" s="3"/>
+      <c r="J63" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K63" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L63" s="3" t="inlineStr">
+        <is>
+          <t>524,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="3"/>
+      <c r="B64" s="4"/>
+      <c r="C64" s="4"/>
+      <c r="D64" s="4"/>
+      <c r="E64" s="3"/>
+      <c r="F64" s="3"/>
+      <c r="G64" s="3"/>
+      <c r="H64" s="3"/>
+      <c r="I64" s="3"/>
+      <c r="J64" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K61" s="3" t="inlineStr">
-[...148 lines deleted...]
-      </c>
       <c r="K64" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L64" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>504,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3"/>
       <c r="B65" s="4"/>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="3"/>
       <c r="H65" s="3"/>
       <c r="I65" s="3"/>
       <c r="J65" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K65" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L65" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>484,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A66" s="3"/>
+      <c r="B66" s="4"/>
+      <c r="C66" s="4"/>
       <c r="D66" s="4"/>
-      <c r="E66" s="3" t="inlineStr">
+      <c r="E66" s="3"/>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
+      <c r="H66" s="3"/>
+      <c r="I66" s="3"/>
+      <c r="J66" s="3" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="K66" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L66" s="3" t="inlineStr">
+        <is>
+          <t>464,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B67" s="4" t="inlineStr">
+        <is>
+          <t>116호6576</t>
+        </is>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 클라우드펄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E67" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F66" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G66" s="3" t="inlineStr">
+      <c r="F67" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G67" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H66" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I67" s="3"/>
+      <c r="H67" s="3" t="inlineStr">
+        <is>
+          <t>25년07월</t>
+        </is>
+      </c>
+      <c r="I67" s="3" t="inlineStr">
+        <is>
+          <t>15,380KM</t>
+        </is>
+      </c>
       <c r="J67" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K67" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L67" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A68" s="3"/>
+      <c r="B68" s="4"/>
+      <c r="C68" s="4"/>
       <c r="D68" s="4"/>
-      <c r="E68" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E68" s="3"/>
+      <c r="F68" s="3"/>
+      <c r="G68" s="3"/>
+      <c r="H68" s="3"/>
+      <c r="I68" s="3"/>
       <c r="J68" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K68" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L68" s="3" t="inlineStr">
         <is>
           <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3"/>
       <c r="B69" s="4"/>
       <c r="C69" s="4"/>
       <c r="D69" s="4"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K69" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L69" s="3" t="inlineStr">
+        <is>
+          <t>510,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="3"/>
+      <c r="B70" s="4"/>
+      <c r="C70" s="4"/>
+      <c r="D70" s="4"/>
+      <c r="E70" s="3"/>
+      <c r="F70" s="3"/>
+      <c r="G70" s="3"/>
+      <c r="H70" s="3"/>
+      <c r="I70" s="3"/>
+      <c r="J70" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K69" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K70" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L70" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3"/>
       <c r="B71" s="4"/>
       <c r="C71" s="4"/>
       <c r="D71" s="4"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
       <c r="J71" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K71" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L71" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
-[...2208 lines deleted...]
-          <t>570,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:A5"/>
-[...16 lines deleted...]
-    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="C2:C4"/>
+    <mergeCell ref="D2:D4"/>
+    <mergeCell ref="E2:E4"/>
+    <mergeCell ref="F2:F4"/>
+    <mergeCell ref="G2:G4"/>
+    <mergeCell ref="H2:H4"/>
+    <mergeCell ref="I2:I4"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="C5:C7"/>
+    <mergeCell ref="D5:D7"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="G5:G7"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="I5:I7"/>
     <mergeCell ref="A8:A12"/>
     <mergeCell ref="B8:B12"/>
     <mergeCell ref="C8:C12"/>
     <mergeCell ref="D8:D12"/>
     <mergeCell ref="E8:E12"/>
     <mergeCell ref="F8:F12"/>
     <mergeCell ref="G8:G12"/>
     <mergeCell ref="H8:H12"/>
     <mergeCell ref="I8:I12"/>
     <mergeCell ref="A13:A17"/>
     <mergeCell ref="B13:B17"/>
     <mergeCell ref="C13:C17"/>
     <mergeCell ref="D13:D17"/>
     <mergeCell ref="E13:E17"/>
     <mergeCell ref="F13:F17"/>
     <mergeCell ref="G13:G17"/>
     <mergeCell ref="H13:H17"/>
     <mergeCell ref="I13:I17"/>
     <mergeCell ref="A18:A22"/>
     <mergeCell ref="B18:B22"/>
     <mergeCell ref="C18:C22"/>
     <mergeCell ref="D18:D22"/>
     <mergeCell ref="E18:E22"/>
     <mergeCell ref="F18:F22"/>
     <mergeCell ref="G18:G22"/>
@@ -5117,329 +2794,140 @@
     <mergeCell ref="C23:C27"/>
     <mergeCell ref="D23:D27"/>
     <mergeCell ref="E23:E27"/>
     <mergeCell ref="F23:F27"/>
     <mergeCell ref="G23:G27"/>
     <mergeCell ref="H23:H27"/>
     <mergeCell ref="I23:I27"/>
     <mergeCell ref="A28:A32"/>
     <mergeCell ref="B28:B32"/>
     <mergeCell ref="C28:C32"/>
     <mergeCell ref="D28:D32"/>
     <mergeCell ref="E28:E32"/>
     <mergeCell ref="F28:F32"/>
     <mergeCell ref="G28:G32"/>
     <mergeCell ref="H28:H32"/>
     <mergeCell ref="I28:I32"/>
     <mergeCell ref="A33:A37"/>
     <mergeCell ref="B33:B37"/>
     <mergeCell ref="C33:C37"/>
     <mergeCell ref="D33:D37"/>
     <mergeCell ref="E33:E37"/>
     <mergeCell ref="F33:F37"/>
     <mergeCell ref="G33:G37"/>
     <mergeCell ref="H33:H37"/>
     <mergeCell ref="I33:I37"/>
-    <mergeCell ref="A38:A42"/>
-[...16 lines deleted...]
-    <mergeCell ref="I43:I47"/>
+    <mergeCell ref="A38:A39"/>
+    <mergeCell ref="B38:B39"/>
+    <mergeCell ref="C38:C39"/>
+    <mergeCell ref="D38:D39"/>
+    <mergeCell ref="E38:E39"/>
+    <mergeCell ref="F38:F39"/>
+    <mergeCell ref="G38:G39"/>
+    <mergeCell ref="H38:H39"/>
+    <mergeCell ref="I38:I39"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="B40:B41"/>
+    <mergeCell ref="C40:C41"/>
+    <mergeCell ref="D40:D41"/>
+    <mergeCell ref="E40:E41"/>
+    <mergeCell ref="F40:F41"/>
+    <mergeCell ref="G40:G41"/>
+    <mergeCell ref="H40:H41"/>
+    <mergeCell ref="I40:I41"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:B43"/>
+    <mergeCell ref="C42:C43"/>
+    <mergeCell ref="D42:D43"/>
+    <mergeCell ref="E42:E43"/>
+    <mergeCell ref="F42:F43"/>
+    <mergeCell ref="G42:G43"/>
+    <mergeCell ref="H42:H43"/>
+    <mergeCell ref="I42:I43"/>
+    <mergeCell ref="A44:A45"/>
+    <mergeCell ref="B44:B45"/>
+    <mergeCell ref="C44:C45"/>
+    <mergeCell ref="D44:D45"/>
+    <mergeCell ref="E44:E45"/>
+    <mergeCell ref="F44:F45"/>
+    <mergeCell ref="G44:G45"/>
+    <mergeCell ref="H44:H45"/>
+    <mergeCell ref="I44:I45"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="B46:B47"/>
+    <mergeCell ref="C46:C47"/>
+    <mergeCell ref="D46:D47"/>
+    <mergeCell ref="E46:E47"/>
+    <mergeCell ref="F46:F47"/>
+    <mergeCell ref="G46:G47"/>
+    <mergeCell ref="H46:H47"/>
+    <mergeCell ref="I46:I47"/>
     <mergeCell ref="A48:A52"/>
     <mergeCell ref="B48:B52"/>
     <mergeCell ref="C48:C52"/>
     <mergeCell ref="D48:D52"/>
     <mergeCell ref="E48:E52"/>
     <mergeCell ref="F48:F52"/>
     <mergeCell ref="G48:G52"/>
     <mergeCell ref="H48:H52"/>
     <mergeCell ref="I48:I52"/>
-    <mergeCell ref="A53:A54"/>
-[...250 lines deleted...]
-    <mergeCell ref="I126:I130"/>
+    <mergeCell ref="A53:A57"/>
+    <mergeCell ref="B53:B57"/>
+    <mergeCell ref="C53:C57"/>
+    <mergeCell ref="D53:D57"/>
+    <mergeCell ref="E53:E57"/>
+    <mergeCell ref="F53:F57"/>
+    <mergeCell ref="G53:G57"/>
+    <mergeCell ref="H53:H57"/>
+    <mergeCell ref="I53:I57"/>
+    <mergeCell ref="A58:A61"/>
+    <mergeCell ref="B58:B61"/>
+    <mergeCell ref="C58:C61"/>
+    <mergeCell ref="D58:D61"/>
+    <mergeCell ref="E58:E61"/>
+    <mergeCell ref="F58:F61"/>
+    <mergeCell ref="G58:G61"/>
+    <mergeCell ref="H58:H61"/>
+    <mergeCell ref="I58:I61"/>
+    <mergeCell ref="A62:A66"/>
+    <mergeCell ref="B62:B66"/>
+    <mergeCell ref="C62:C66"/>
+    <mergeCell ref="D62:D66"/>
+    <mergeCell ref="E62:E66"/>
+    <mergeCell ref="F62:F66"/>
+    <mergeCell ref="G62:G66"/>
+    <mergeCell ref="H62:H66"/>
+    <mergeCell ref="I62:I66"/>
+    <mergeCell ref="A67:A71"/>
+    <mergeCell ref="B67:B71"/>
+    <mergeCell ref="C67:C71"/>
+    <mergeCell ref="D67:D71"/>
+    <mergeCell ref="E67:E71"/>
+    <mergeCell ref="F67:F71"/>
+    <mergeCell ref="G67:G71"/>
+    <mergeCell ref="H67:H71"/>
+    <mergeCell ref="I67:I71"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>