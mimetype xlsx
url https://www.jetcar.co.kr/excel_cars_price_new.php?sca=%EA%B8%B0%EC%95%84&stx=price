--- v1 (2026-03-21)
+++ v2 (2026-05-06)
@@ -152,51 +152,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L241"/>
+  <dimension ref="A1:L372"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
@@ -249,1381 +249,1419 @@
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>보증금</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>렌트비</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>ai</t>
         </is>
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
           <t>임시번호</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
-          <t>셀토스 가솔린 1.6 2WD 트렌디 스노우 화이트 펄</t>
+          <t>레이 가솔린 1.0 프레스티지</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>컨비니언스, 드라이브와이즈, 네비게이션</t>
+          <t>스타일,8인치 내비게이션, 드라이브와이즈</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t>화이트펄</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>26년01월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
           <t>10KM</t>
         </is>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L2" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L4" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>임시번호</t>
+          <t>109하7912</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>더 뉴 스포티지 1.6 가솔린 터보 프레스티지 2WD </t>
+          <t>더 뉴쏘렌토(MQ4) 2.2 디젤 2WD 5인승 프레스
+티지</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>스노우화이트펄, 12.3인치 내비게이션, 빌트
-인캠</t>
+          <t>기본형-12.3 클러스터, 드라이브와이즈</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
-          <t>스노우화이트펄</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H5" s="3" t="inlineStr">
         <is>
-          <t>26년03월</t>
+          <t>25년10월</t>
         </is>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
-          <t>5KM</t>
+          <t>11KM</t>
         </is>
       </c>
       <c r="J5" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K5" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>396</t>
         </is>
       </c>
       <c r="L5" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K6" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L6" s="3" t="inlineStr">
         <is>
-          <t>616,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3"/>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K7" s="3" t="inlineStr">
+        <is>
+          <t>140</t>
+        </is>
+      </c>
+      <c r="L7" s="3" t="inlineStr">
+        <is>
+          <t>910,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="3"/>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3"/>
+      <c r="I8" s="3"/>
+      <c r="J8" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K7" s="3" t="inlineStr">
-[...32 lines deleted...]
-      <c r="E8" s="3" t="inlineStr">
+      <c r="K8" s="3" t="inlineStr">
+        <is>
+          <t>140</t>
+        </is>
+      </c>
+      <c r="L8" s="3" t="inlineStr">
+        <is>
+          <t>910,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B9" s="4" t="inlineStr">
+        <is>
+          <t>151호1409</t>
+        </is>
+      </c>
+      <c r="C9" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴스포티지 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D9" s="4" t="inlineStr">
+        <is>
+          <t>기본형-빌트인캠2, 파노라마선루프, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E9" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F8" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I9" s="3"/>
+      <c r="F9" s="3" t="inlineStr">
+        <is>
+          <t>화이트펄</t>
+        </is>
+      </c>
+      <c r="G9" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H9" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I9" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
       <c r="J9" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K9" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L9" s="3" t="inlineStr">
         <is>
-          <t>940,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K10" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L10" s="3" t="inlineStr">
         <is>
-          <t>940,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>EV</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
-          <t>151호1363</t>
+          <t>151호1410</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>더 뉴쏘렌토 하이브리드(MQ4) HEV 1.6 2WD 
-5인승 프레스티지</t>
+          <t>더 뉴스포티지 1.6 가솔린 터보 2WD 프레스티지</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>기본형-12.3 클러스터, 드라이브와이즈</t>
+          <t>파노라마선루프, 내비게이션, 기본형-빌트인캠2
+, 스타일</t>
         </is>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>화이트펄</t>
         </is>
       </c>
       <c r="G11" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H11" s="3" t="inlineStr">
         <is>
-          <t>26년02월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I11" s="3" t="inlineStr">
         <is>
-          <t>30KM</t>
+          <t>20KM</t>
         </is>
       </c>
       <c r="J11" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L11" s="3" t="inlineStr">
         <is>
-          <t>1,090,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K12" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L12" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B13" s="4" t="inlineStr">
+        <is>
+          <t>151호1419 /
+ 1420</t>
+        </is>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 프레
+스티지</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>기본형-12.3 클러스터, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E13" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F13" s="3" t="inlineStr">
+        <is>
+          <t>화이트펄</t>
+        </is>
+      </c>
+      <c r="G13" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H13" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I13" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
+      <c r="J13" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K12" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J13" s="3" t="inlineStr">
+      <c r="K13" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L13" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="3"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K13" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A14" s="3" t="inlineStr">
+      <c r="K14" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L14" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="3" t="inlineStr">
         <is>
           <t>EV</t>
         </is>
       </c>
-      <c r="B14" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="E14" s="3" t="inlineStr">
+      <c r="B15" s="4" t="inlineStr">
+        <is>
+          <t>151호1461</t>
+        </is>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴셀토스 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>기본형-12.3인치 클러스터, 모니터링팩, 스
+타일</t>
+        </is>
+      </c>
+      <c r="E15" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F14" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="I14" s="3" t="inlineStr">
+      <c r="F15" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G15" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H15" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I15" s="3" t="inlineStr">
         <is>
           <t>20KM</t>
         </is>
       </c>
-      <c r="J14" s="3" t="inlineStr">
+      <c r="J15" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K14" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K15" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L15" s="3" t="inlineStr">
         <is>
-          <t>1,130,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3"/>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K16" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L16" s="3" t="inlineStr">
+        <is>
+          <t>760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="3"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K16" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A17" s="3" t="inlineStr">
+      <c r="K17" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L17" s="3" t="inlineStr">
+        <is>
+          <t>710,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="3" t="inlineStr">
         <is>
           <t>EV</t>
         </is>
       </c>
-      <c r="B17" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C17" s="4" t="inlineStr">
+      <c r="B18" s="4" t="inlineStr">
+        <is>
+          <t>151호1465 /
+ 1466 / 14
+67</t>
+        </is>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
         <is>
           <t>더 뉴카니발 하이브리드(KA4) 1.6 HEV 9인승 
 노블레스</t>
         </is>
       </c>
-      <c r="D17" s="4" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E17" s="3" t="inlineStr">
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>듀얼선루프, 드라이브와이즈, 모니터링팩, 스타
+일</t>
+        </is>
+      </c>
+      <c r="E18" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F17" s="3" t="inlineStr">
+      <c r="F18" s="3" t="inlineStr">
         <is>
           <t>미색</t>
         </is>
       </c>
-      <c r="G17" s="3" t="inlineStr">
+      <c r="G18" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
-      <c r="H17" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I17" s="3" t="inlineStr">
+      <c r="H18" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I18" s="3" t="inlineStr">
         <is>
           <t>20KM</t>
         </is>
       </c>
-      <c r="J17" s="3" t="inlineStr">
+      <c r="J18" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K17" s="3" t="inlineStr">
+      <c r="K18" s="3" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
-      <c r="L17" s="3" t="inlineStr">
+      <c r="L18" s="3" t="inlineStr">
         <is>
           <t>1,240,000</t>
-        </is>
-[...24 lines deleted...]
-          <t>1,130,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K19" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L19" s="3" t="inlineStr">
+        <is>
+          <t>1,120,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="3"/>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
+      <c r="H20" s="3"/>
+      <c r="I20" s="3"/>
+      <c r="J20" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K19" s="3" t="inlineStr">
+      <c r="K20" s="3" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
-      <c r="L19" s="3" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A20" s="3" t="inlineStr">
+      <c r="L20" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="3" t="inlineStr">
         <is>
           <t>EV</t>
         </is>
       </c>
-      <c r="B20" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E20" s="3" t="inlineStr">
+      <c r="B21" s="4" t="inlineStr">
+        <is>
+          <t>151호1462 /
+ 1463 / 14
+64</t>
+        </is>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴모닝(JA) 프레스티지</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스, 드라이브와이즈, 내비게이션, 16
+인치휠</t>
+        </is>
+      </c>
+      <c r="E21" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F20" s="3" t="inlineStr">
+      <c r="F21" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G20" s="3" t="inlineStr">
+      <c r="G21" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H20" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I20" s="3" t="inlineStr">
+      <c r="H21" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I21" s="3" t="inlineStr">
         <is>
           <t>20KM</t>
         </is>
       </c>
-      <c r="J20" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K20" s="3" t="inlineStr">
+      <c r="J21" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K21" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L20" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L21" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3"/>
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K22" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L22" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>GD</t>
         </is>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
-          <t>임시번호</t>
+          <t>24호4797,47
+98</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>The alll-new 셀토스 1.6 가솔린 프레스티지
- 2WD 기본형</t>
+          <t>더 기아 레이 EV 에어</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>12.3인치 클러스터,드라이브와이즈,스타일,컴
-포트,파노라마썬루프</t>
+          <t>기본형</t>
         </is>
       </c>
       <c r="E23" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
-          <t>스노우화이트펄</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G23" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>전기</t>
         </is>
       </c>
       <c r="H23" s="3" t="inlineStr">
         <is>
-          <t>26년01월</t>
+          <t>26년03월</t>
         </is>
       </c>
       <c r="I23" s="3" t="inlineStr">
         <is>
           <t>15KM</t>
         </is>
       </c>
       <c r="J23" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K23" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L23" s="3" t="inlineStr">
         <is>
-          <t>846,000</t>
+          <t>578,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3"/>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K24" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L24" s="3" t="inlineStr">
         <is>
-          <t>816,000</t>
+          <t>596,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3"/>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K25" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L25" s="3" t="inlineStr">
         <is>
-          <t>786,000</t>
+          <t>616,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K26" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L26" s="3" t="inlineStr">
         <is>
-          <t>756,000</t>
+          <t>637,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K27" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L27" s="3" t="inlineStr">
         <is>
-          <t>726,000</t>
+          <t>655,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>INMO</t>
         </is>
       </c>
       <c r="B28" s="4" t="inlineStr">
         <is>
-          <t>116호7417 /
-[...2 lines deleted...]
-/ 7421</t>
+          <t>109호 7908</t>
         </is>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>K8 2.5 베스트 셀렉션 (블랙시트)</t>
-[...2 lines deleted...]
-      <c r="D28" s="4"/>
+          <t>레이 가솔린 1.0 트랜디</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
+        </is>
+      </c>
       <c r="E28" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G28" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H28" s="3" t="inlineStr">
         <is>
           <t>26년03월</t>
         </is>
       </c>
       <c r="I28" s="3" t="inlineStr">
         <is>
-          <t>8KM</t>
+          <t>10KM</t>
         </is>
       </c>
       <c r="J28" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K28" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L28" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K29" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L29" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3"/>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K30" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L30" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3"/>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K31" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L31" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K32" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L32" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
-          <t>116호7208</t>
+          <t>116호7614</t>
         </is>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>셀토스 2.0 트렌디 그래비티그레이 (블랙시트)</t>
-[...6 lines deleted...]
-      </c>
+          <t>K8 2.5 베스트 셀렉션 (라운지브라운시트)</t>
+        </is>
+      </c>
+      <c r="D33" s="4"/>
       <c r="E33" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
-          <t>쥐색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G33" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H33" s="3" t="inlineStr">
         <is>
-          <t>26년01월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I33" s="3" t="inlineStr">
         <is>
-          <t>5KM</t>
+          <t>9KM</t>
         </is>
       </c>
       <c r="J33" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K33" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L33" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3"/>
       <c r="B34" s="4"/>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K34" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L34" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K35" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L35" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3"/>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K36" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L36" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K37" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L37" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
-          <t>116호7423</t>
+          <t>116호7415</t>
         </is>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>K8 2.5 베스트 셀렉션 (블랙시트)</t>
+          <t>K8 2.5 베스트 셀렉션 인터스텔라그레이 (블랙시트)</t>
         </is>
       </c>
       <c r="D38" s="4"/>
       <c r="E38" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G38" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H38" s="3" t="inlineStr">
         <is>
           <t>26년03월</t>
         </is>
       </c>
       <c r="I38" s="3" t="inlineStr">
         <is>
-          <t>8KM</t>
+          <t>12KM</t>
         </is>
       </c>
       <c r="J38" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K38" s="3" t="inlineStr">
         <is>
           <t>130</t>
         </is>
       </c>
       <c r="L38" s="3" t="inlineStr">
         <is>
           <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
@@ -1710,3282 +1748,3257 @@
       <c r="I42" s="3"/>
       <c r="J42" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K42" s="3" t="inlineStr">
         <is>
           <t>130</t>
         </is>
       </c>
       <c r="L42" s="3" t="inlineStr">
         <is>
           <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B43" s="4" t="inlineStr">
         <is>
-          <t>116호7345/7
-346</t>
+          <t>116호7592 /
+ 7593 / 75
+94 / 7595 
+/ 7596</t>
         </is>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>카니발 9인승 1.6 하이브리드 프레스티지 </t>
+          <t>쏘렌토 2.5T 프레스티지 (블랙시트)</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>컨비니언스</t>
+          <t>12.3인치클러스터, 드라이브와이즈</t>
         </is>
       </c>
       <c r="E43" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G43" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H43" s="3" t="inlineStr">
         <is>
-          <t>26년02월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I43" s="3" t="inlineStr">
         <is>
-          <t>6KM</t>
+          <t>7KM</t>
         </is>
       </c>
       <c r="J43" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K43" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L43" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3"/>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="J44" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K44" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L44" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3"/>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K45" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L45" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3"/>
       <c r="B46" s="4"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="J46" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K46" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L46" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K47" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L47" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B48" s="4" t="inlineStr">
         <is>
-          <t>116호7415 /
- 7416</t>
+          <t>116호7629 /
+ 7630</t>
         </is>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>K8 2.5 베스트 셀렉션 인터스텔라그레이 (블랙시트)</t>
-[...2 lines deleted...]
-      <c r="D48" s="4"/>
+          <t>모닝 1.0 프레스티지 아스트로그레이 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스, 16인치휠, 스타일</t>
+        </is>
+      </c>
       <c r="E48" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G48" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H48" s="3" t="inlineStr">
         <is>
-          <t>26년03월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I48" s="3" t="inlineStr">
         <is>
-          <t>12KM</t>
+          <t>8KM</t>
         </is>
       </c>
       <c r="J48" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K48" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L48" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3"/>
       <c r="B49" s="4"/>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K49" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L49" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K50" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L50" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3"/>
       <c r="B51" s="4"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="3"/>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="J51" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K51" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L51" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3"/>
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K52" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L52" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
-          <t>116호7440 /
-[...1 lines deleted...]
-42</t>
+          <t>116호7627 /
+ 7631</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>쏘렌토 2.5T 프레스티지 (블랙시트)</t>
+          <t>모닝 1.0 프레스티지 (브라운시트)</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>12.3인치클러스터, 드라이브와이즈</t>
+          <t>컨비니언스, 16인치휠, 스타일</t>
         </is>
       </c>
       <c r="E53" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G53" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H53" s="3" t="inlineStr">
         <is>
-          <t>26년03월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I53" s="3" t="inlineStr">
         <is>
           <t>7KM</t>
         </is>
       </c>
       <c r="J53" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K53" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L53" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3"/>
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K54" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L54" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3"/>
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="J55" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K55" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L55" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3"/>
       <c r="B56" s="4"/>
       <c r="C56" s="4"/>
       <c r="D56" s="4"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="J56" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K56" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L56" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3"/>
       <c r="B57" s="4"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="J57" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K57" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L57" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B58" s="4" t="inlineStr">
         <is>
-          <t>116호7414</t>
+          <t>116호7623 /
+ 7628 / 76
+33</t>
         </is>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>K5 LPG 프레스티지</t>
+          <t>모닝 1.0 프레스티지 밀키베이지 (브라운시트)</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
-          <t>SBW팩, 드라이브와이즈</t>
+          <t>컨비니언스, 16인치휠, 스타일</t>
         </is>
       </c>
       <c r="E58" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>베이지</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H58" s="3" t="inlineStr">
         <is>
-          <t>26년03월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I58" s="3" t="inlineStr">
         <is>
-          <t>16KM</t>
+          <t>7KM</t>
         </is>
       </c>
       <c r="J58" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K58" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L58" s="3" t="inlineStr">
         <is>
-          <t>735,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3"/>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
       <c r="I59" s="3"/>
       <c r="J59" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K59" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L59" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K60" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L60" s="3" t="inlineStr">
         <is>
-          <t>685,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3"/>
       <c r="B61" s="4"/>
       <c r="C61" s="4"/>
       <c r="D61" s="4"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="J61" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K61" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L61" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3"/>
       <c r="B62" s="4"/>
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="J62" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K62" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L62" s="3" t="inlineStr">
         <is>
-          <t>635,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>TABO</t>
         </is>
       </c>
       <c r="B63" s="4" t="inlineStr">
         <is>
-          <t>임시번호</t>
+          <t>154호3197/3
+198</t>
         </is>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>레이 1.0 프레스티지 밀키베이지 (그레이시트)</t>
+          <t>레이 1.0 시그니처</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
-          <t>내비게이션, 스타일</t>
+          <t>스타일, 8인치내비</t>
         </is>
       </c>
       <c r="E63" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
-          <t>베이지</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G63" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H63" s="3" t="inlineStr">
         <is>
           <t>26년03월</t>
         </is>
       </c>
       <c r="I63" s="3" t="inlineStr">
         <is>
-          <t>7KM</t>
+          <t>3KM</t>
         </is>
       </c>
       <c r="J63" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K63" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L63" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3"/>
       <c r="B64" s="4"/>
       <c r="C64" s="4"/>
       <c r="D64" s="4"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="J64" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K64" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L64" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3"/>
       <c r="B65" s="4"/>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="3"/>
       <c r="H65" s="3"/>
       <c r="I65" s="3"/>
       <c r="J65" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K65" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L65" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="3"/>
-[...7 lines deleted...]
-      <c r="I66" s="3"/>
+      <c r="A66" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B66" s="4" t="inlineStr">
+        <is>
+          <t>106호4778</t>
+        </is>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>The K5자가용GSL2.0프레스티지</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>컴포트,드라이브와이즈,스타일</t>
+        </is>
+      </c>
+      <c r="E66" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F66" s="3" t="inlineStr">
+        <is>
+          <t>스노우화이트펄</t>
+        </is>
+      </c>
+      <c r="G66" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H66" s="3" t="inlineStr">
+        <is>
+          <t>25년01월</t>
+        </is>
+      </c>
+      <c r="I66" s="3" t="inlineStr">
+        <is>
+          <t>16,000KM</t>
+        </is>
+      </c>
       <c r="J66" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K66" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L66" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3"/>
       <c r="B67" s="4"/>
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
       <c r="J67" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K67" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L67" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A68" s="3"/>
+      <c r="B68" s="4"/>
+      <c r="C68" s="4"/>
+      <c r="D68" s="4"/>
+      <c r="E68" s="3"/>
+      <c r="F68" s="3"/>
+      <c r="G68" s="3"/>
+      <c r="H68" s="3"/>
+      <c r="I68" s="3"/>
       <c r="J68" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K68" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L68" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3"/>
       <c r="B69" s="4"/>
       <c r="C69" s="4"/>
       <c r="D69" s="4"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K69" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L69" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3"/>
       <c r="B70" s="4"/>
       <c r="C70" s="4"/>
       <c r="D70" s="4"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
       <c r="J70" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K70" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L70" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="3"/>
-[...7 lines deleted...]
-      <c r="I71" s="3"/>
+      <c r="A71" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B71" s="4" t="inlineStr">
+        <is>
+          <t>106호6689</t>
+        </is>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>쏘렌토5인승2.2디젤프레스티지4WD</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 12.3 클러스터, 스타일</t>
+        </is>
+      </c>
+      <c r="E71" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F71" s="3" t="inlineStr">
+        <is>
+          <t>스노우화이트펄</t>
+        </is>
+      </c>
+      <c r="G71" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H71" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I71" s="3" t="inlineStr">
+        <is>
+          <t>258KM</t>
+        </is>
+      </c>
       <c r="J71" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K71" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L71" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3"/>
       <c r="B72" s="4"/>
       <c r="C72" s="4"/>
       <c r="D72" s="4"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
       <c r="I72" s="3"/>
       <c r="J72" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K72" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L72" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A73" s="3"/>
+      <c r="B73" s="4"/>
+      <c r="C73" s="4"/>
+      <c r="D73" s="4"/>
+      <c r="E73" s="3"/>
+      <c r="F73" s="3"/>
+      <c r="G73" s="3"/>
+      <c r="H73" s="3"/>
+      <c r="I73" s="3"/>
       <c r="J73" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K73" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L73" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>980,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3"/>
       <c r="B74" s="4"/>
       <c r="C74" s="4"/>
       <c r="D74" s="4"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
       <c r="J74" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K74" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L74" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3"/>
       <c r="B75" s="4"/>
       <c r="C75" s="4"/>
       <c r="D75" s="4"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="J75" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K75" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L75" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="3"/>
-[...7 lines deleted...]
-      <c r="I76" s="3"/>
+      <c r="A76" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B76" s="4" t="inlineStr">
+        <is>
+          <t>106호7959</t>
+        </is>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>K8 2.5 GLS 베스트 셀렉션투톤휠(브라운/베이지)</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈 HUD 스마트커넥트, 선루프 스
+타일</t>
+        </is>
+      </c>
+      <c r="E76" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F76" s="3" t="inlineStr">
+        <is>
+          <t>스노우화이트펄</t>
+        </is>
+      </c>
+      <c r="G76" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H76" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I76" s="3" t="inlineStr">
+        <is>
+          <t>300KM</t>
+        </is>
+      </c>
       <c r="J76" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K76" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L76" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>1,120,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3"/>
       <c r="B77" s="4"/>
       <c r="C77" s="4"/>
       <c r="D77" s="4"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
       <c r="I77" s="3"/>
       <c r="J77" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K77" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L77" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>1,080,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A78" s="3"/>
+      <c r="B78" s="4"/>
+      <c r="C78" s="4"/>
+      <c r="D78" s="4"/>
+      <c r="E78" s="3"/>
+      <c r="F78" s="3"/>
+      <c r="G78" s="3"/>
+      <c r="H78" s="3"/>
+      <c r="I78" s="3"/>
       <c r="J78" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K78" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L78" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>1,040,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3"/>
       <c r="B79" s="4"/>
       <c r="C79" s="4"/>
       <c r="D79" s="4"/>
       <c r="E79" s="3"/>
       <c r="F79" s="3"/>
       <c r="G79" s="3"/>
       <c r="H79" s="3"/>
       <c r="I79" s="3"/>
       <c r="J79" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K79" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L79" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="3" t="inlineStr">
+      <c r="A80" s="3"/>
+      <c r="B80" s="4"/>
+      <c r="C80" s="4"/>
+      <c r="D80" s="4"/>
+      <c r="E80" s="3"/>
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
+      <c r="H80" s="3"/>
+      <c r="I80" s="3"/>
+      <c r="J80" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K80" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L80" s="3" t="inlineStr">
+        <is>
+          <t>940,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="3" t="inlineStr">
         <is>
           <t>CNC</t>
         </is>
       </c>
-      <c r="B80" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E80" s="3" t="inlineStr">
+      <c r="B81" s="4" t="inlineStr">
+        <is>
+          <t>106호6388</t>
+        </is>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>K5 자가용 GSL 2.0 프레스티지 6 25MY</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>스타일-컴포트,드라이브 와이즈</t>
+        </is>
+      </c>
+      <c r="E81" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F80" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I81" s="3"/>
+      <c r="F81" s="3" t="inlineStr">
+        <is>
+          <t>화이트펄</t>
+        </is>
+      </c>
+      <c r="G81" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H81" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I81" s="3" t="inlineStr">
+        <is>
+          <t>32,300KM</t>
+        </is>
+      </c>
       <c r="J81" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K81" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L81" s="3" t="inlineStr">
         <is>
           <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3"/>
       <c r="B82" s="4"/>
       <c r="C82" s="4"/>
       <c r="D82" s="4"/>
       <c r="E82" s="3"/>
       <c r="F82" s="3"/>
       <c r="G82" s="3"/>
       <c r="H82" s="3"/>
       <c r="I82" s="3"/>
       <c r="J82" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K82" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L82" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A83" s="3"/>
+      <c r="B83" s="4"/>
+      <c r="C83" s="4"/>
+      <c r="D83" s="4"/>
+      <c r="E83" s="3"/>
+      <c r="F83" s="3"/>
+      <c r="G83" s="3"/>
+      <c r="H83" s="3"/>
+      <c r="I83" s="3"/>
       <c r="J83" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K83" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L83" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3"/>
       <c r="B84" s="4"/>
       <c r="C84" s="4"/>
       <c r="D84" s="4"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="J84" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K84" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L84" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="3"/>
-[...7 lines deleted...]
-      <c r="I85" s="3"/>
+      <c r="A85" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B85" s="4" t="inlineStr">
+        <is>
+          <t>109하7239</t>
+        </is>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 2.0 LPI 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>SBW팩, ETCS, 기본형-드라이브와이즈, 
+선루프</t>
+        </is>
+      </c>
+      <c r="E85" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F85" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G85" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H85" s="3" t="inlineStr">
+        <is>
+          <t>23년11월</t>
+        </is>
+      </c>
+      <c r="I85" s="3" t="inlineStr">
+        <is>
+          <t>35,800KM</t>
+        </is>
+      </c>
       <c r="J85" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K85" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L85" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3"/>
       <c r="B86" s="4"/>
       <c r="C86" s="4"/>
       <c r="D86" s="4"/>
       <c r="E86" s="3"/>
       <c r="F86" s="3"/>
       <c r="G86" s="3"/>
       <c r="H86" s="3"/>
       <c r="I86" s="3"/>
       <c r="J86" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K86" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L86" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3"/>
       <c r="B87" s="4"/>
       <c r="C87" s="4"/>
       <c r="D87" s="4"/>
       <c r="E87" s="3"/>
       <c r="F87" s="3"/>
       <c r="G87" s="3"/>
       <c r="H87" s="3"/>
       <c r="I87" s="3"/>
       <c r="J87" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K87" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L87" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
-          <t>CNC</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B88" s="4" t="inlineStr">
         <is>
-          <t>106호6986</t>
+          <t>109하7326</t>
         </is>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
-          <t>더 뉴K5(DL3)2.0 LPI 프레스티지</t>
-[...2 lines deleted...]
-      <c r="D88" s="4"/>
+          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
       <c r="E88" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
-          <t>화이트펄</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G88" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H88" s="3" t="inlineStr">
         <is>
-          <t>23년11월</t>
+          <t>24년01월</t>
         </is>
       </c>
       <c r="I88" s="3" t="inlineStr">
         <is>
-          <t>41,100KM</t>
+          <t>15,700KM</t>
         </is>
       </c>
       <c r="J88" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K88" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="L88" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3"/>
       <c r="B89" s="4"/>
       <c r="C89" s="4"/>
       <c r="D89" s="4"/>
       <c r="E89" s="3"/>
       <c r="F89" s="3"/>
       <c r="G89" s="3"/>
       <c r="H89" s="3"/>
       <c r="I89" s="3"/>
       <c r="J89" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K89" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="L89" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3"/>
       <c r="B90" s="4"/>
       <c r="C90" s="4"/>
       <c r="D90" s="4"/>
       <c r="E90" s="3"/>
       <c r="F90" s="3"/>
       <c r="G90" s="3"/>
       <c r="H90" s="3"/>
       <c r="I90" s="3"/>
       <c r="J90" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K90" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="L90" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="3"/>
-[...7 lines deleted...]
-      <c r="I91" s="3"/>
+      <c r="A91" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B91" s="4" t="inlineStr">
+        <is>
+          <t>109호7126</t>
+        </is>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>K8 2.5 GDI 노블레스 라이트</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>투톤휠-내비게이션팩, 드라이브와이즈, 선루프</t>
+        </is>
+      </c>
+      <c r="E91" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F91" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G91" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H91" s="3" t="inlineStr">
+        <is>
+          <t>23년07월</t>
+        </is>
+      </c>
+      <c r="I91" s="3" t="inlineStr">
+        <is>
+          <t>22,200KM</t>
+        </is>
+      </c>
       <c r="J91" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K91" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L91" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3"/>
       <c r="B92" s="4"/>
       <c r="C92" s="4"/>
       <c r="D92" s="4"/>
       <c r="E92" s="3"/>
       <c r="F92" s="3"/>
       <c r="G92" s="3"/>
       <c r="H92" s="3"/>
       <c r="I92" s="3"/>
       <c r="J92" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K92" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L92" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A93" s="3"/>
+      <c r="B93" s="4"/>
+      <c r="C93" s="4"/>
       <c r="D93" s="4"/>
-      <c r="E93" s="3" t="inlineStr">
+      <c r="E93" s="3"/>
+      <c r="F93" s="3"/>
+      <c r="G93" s="3"/>
+      <c r="H93" s="3"/>
+      <c r="I93" s="3"/>
+      <c r="J93" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K93" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L93" s="3" t="inlineStr">
+        <is>
+          <t>860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B94" s="4" t="inlineStr">
+        <is>
+          <t>109하7549</t>
+        </is>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발(KA4) 9인승 가솔린 프레스티지</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>기본형-12.3인치 클러스터, 컨비니언스, 드
+라이브와이즈, 스타일</t>
+        </is>
+      </c>
+      <c r="E94" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F93" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I94" s="3"/>
+      <c r="F94" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G94" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H94" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I94" s="3" t="inlineStr">
+        <is>
+          <t>52,300KM</t>
+        </is>
+      </c>
       <c r="J94" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K94" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L94" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3"/>
       <c r="B95" s="4"/>
       <c r="C95" s="4"/>
       <c r="D95" s="4"/>
       <c r="E95" s="3"/>
       <c r="F95" s="3"/>
       <c r="G95" s="3"/>
       <c r="H95" s="3"/>
       <c r="I95" s="3"/>
       <c r="J95" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K95" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L95" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3"/>
       <c r="B96" s="4"/>
       <c r="C96" s="4"/>
       <c r="D96" s="4"/>
       <c r="E96" s="3"/>
       <c r="F96" s="3"/>
       <c r="G96" s="3"/>
       <c r="H96" s="3"/>
       <c r="I96" s="3"/>
       <c r="J96" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K96" s="3" t="inlineStr">
         <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L96" s="3" t="inlineStr">
+        <is>
+          <t>920,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B97" s="4" t="inlineStr">
+        <is>
+          <t>109하7787</t>
+        </is>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K8 하이브리드 노블레스 라이트</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E97" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F97" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G97" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H97" s="3" t="inlineStr">
+        <is>
+          <t>25년05월</t>
+        </is>
+      </c>
+      <c r="I97" s="3" t="inlineStr">
+        <is>
+          <t>10,915KM</t>
+        </is>
+      </c>
+      <c r="J97" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K97" s="3" t="inlineStr">
+        <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L96" s="3" t="inlineStr">
-[...15 lines deleted...]
-      <c r="J97" s="3" t="inlineStr">
+      <c r="L97" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="3"/>
+      <c r="B98" s="4"/>
+      <c r="C98" s="4"/>
+      <c r="D98" s="4"/>
+      <c r="E98" s="3"/>
+      <c r="F98" s="3"/>
+      <c r="G98" s="3"/>
+      <c r="H98" s="3"/>
+      <c r="I98" s="3"/>
+      <c r="J98" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K97" s="3" t="inlineStr">
+      <c r="K98" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L97" s="3" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A98" s="3" t="inlineStr">
+      <c r="L98" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="3" t="inlineStr">
         <is>
           <t>EV</t>
         </is>
       </c>
-      <c r="B98" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E98" s="3" t="inlineStr">
+      <c r="B99" s="4" t="inlineStr">
+        <is>
+          <t>109하7786</t>
+        </is>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K8 하이브리드 노블레스 라이트</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E99" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F98" s="3" t="inlineStr">
+      <c r="F99" s="3" t="inlineStr">
         <is>
           <t>화이트펄</t>
         </is>
       </c>
-      <c r="G98" s="3" t="inlineStr">
+      <c r="G99" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H99" s="3" t="inlineStr">
+        <is>
+          <t>25년05월</t>
+        </is>
+      </c>
+      <c r="I99" s="3" t="inlineStr">
+        <is>
+          <t>7,029KM</t>
+        </is>
+      </c>
+      <c r="J99" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K99" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L99" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="3"/>
+      <c r="B100" s="4"/>
+      <c r="C100" s="4"/>
+      <c r="D100" s="4"/>
+      <c r="E100" s="3"/>
+      <c r="F100" s="3"/>
+      <c r="G100" s="3"/>
+      <c r="H100" s="3"/>
+      <c r="I100" s="3"/>
+      <c r="J100" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K100" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L100" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B101" s="4" t="inlineStr">
+        <is>
+          <t>142호9440</t>
+        </is>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 2.0 가솔린 프레스티지</t>
+        </is>
+      </c>
+      <c r="D101" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 기본형-클러스터</t>
+        </is>
+      </c>
+      <c r="E101" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F101" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G101" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H98" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="L98" s="3" t="inlineStr">
+      <c r="H101" s="3" t="inlineStr">
+        <is>
+          <t>25년10월</t>
+        </is>
+      </c>
+      <c r="I101" s="3" t="inlineStr">
+        <is>
+          <t>2,100KM</t>
+        </is>
+      </c>
+      <c r="J101" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K101" s="3"/>
+      <c r="L101" s="3" t="inlineStr">
         <is>
           <t>670,000</t>
-        </is>
-[...112 lines deleted...]
-          <t>695,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3"/>
       <c r="B102" s="4"/>
       <c r="C102" s="4"/>
       <c r="D102" s="4"/>
       <c r="E102" s="3"/>
       <c r="F102" s="3"/>
       <c r="G102" s="3"/>
       <c r="H102" s="3"/>
       <c r="I102" s="3"/>
       <c r="J102" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K102" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K102" s="3"/>
       <c r="L102" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>EV</t>
         </is>
       </c>
       <c r="B103" s="4" t="inlineStr">
         <is>
-          <t>109하7516</t>
+          <t>109허7568</t>
         </is>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
-          <t>더 뉴셀토스 2.0 가솔린 2WD 트렌디</t>
+          <t>더 뉴K5(DL3) 2.0 가솔린 프레스티지</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
-          <t>드라이브와이즈, 기본형-컨비니언스, 내비게이션</t>
+          <t>드라이브와이즈, 컴포트, 기본형-클러스터</t>
         </is>
       </c>
       <c r="E103" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
-          <t>미색</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G103" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H103" s="3" t="inlineStr">
         <is>
-          <t>24년10월</t>
+          <t>25년01월</t>
         </is>
       </c>
       <c r="I103" s="3" t="inlineStr">
         <is>
-          <t>18,536KM</t>
+          <t>14,101KM</t>
         </is>
       </c>
       <c r="J103" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K103" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L103" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3"/>
       <c r="B104" s="4"/>
       <c r="C104" s="4"/>
       <c r="D104" s="4"/>
       <c r="E104" s="3"/>
       <c r="F104" s="3"/>
       <c r="G104" s="3"/>
       <c r="H104" s="3"/>
       <c r="I104" s="3"/>
       <c r="J104" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K104" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L104" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>EV</t>
         </is>
       </c>
       <c r="B105" s="4" t="inlineStr">
         <is>
-          <t>142호9406</t>
+          <t>109허7373</t>
         </is>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
-          <t>더 뉴K5(DL3) 1.6 가솔린 터보 시그니처</t>
+          <t>더 뉴 레이 프레스티지</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
-          <t>HUD+빌트인캠2, 스타일-컴포트, 선루프, 
-스타일, 크렐사운드</t>
+          <t>기본형 드라이브와이즈1 내비게이션 스타일			</t>
         </is>
       </c>
       <c r="E105" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G105" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H105" s="3" t="inlineStr">
         <is>
-          <t>25년09월</t>
+          <t>26년01월</t>
         </is>
       </c>
       <c r="I105" s="3" t="inlineStr">
         <is>
-          <t>8,900KM</t>
+          <t>45,442KM</t>
         </is>
       </c>
       <c r="J105" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K105" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L105" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3"/>
       <c r="B106" s="4"/>
       <c r="C106" s="4"/>
       <c r="D106" s="4"/>
       <c r="E106" s="3"/>
       <c r="F106" s="3"/>
       <c r="G106" s="3"/>
       <c r="H106" s="3"/>
       <c r="I106" s="3"/>
       <c r="J106" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K106" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L106" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>EV</t>
         </is>
       </c>
       <c r="B107" s="4" t="inlineStr">
         <is>
-          <t>109하7518</t>
+          <t> 109하8183</t>
         </is>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
-          <t>더 뉴K5(DL3) 2.0 가솔린 프레스티지</t>
+          <t>스포티지 5세대 가솔린 1.6 터보 2WD 프레스티지</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
-          <t>기본형-클러스터, 컴포트, 드라이브와이즈</t>
+          <t>기본형-내비게이션</t>
         </is>
       </c>
       <c r="E107" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F107" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>화이트펄</t>
         </is>
       </c>
       <c r="G107" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H107" s="3" t="inlineStr">
         <is>
-          <t>24년10월</t>
+          <t>26년03월</t>
         </is>
       </c>
       <c r="I107" s="3" t="inlineStr">
         <is>
-          <t>19,165KM</t>
+          <t>212KM</t>
         </is>
       </c>
       <c r="J107" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K107" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L107" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3"/>
       <c r="B108" s="4"/>
       <c r="C108" s="4"/>
       <c r="D108" s="4"/>
       <c r="E108" s="3"/>
       <c r="F108" s="3"/>
       <c r="G108" s="3"/>
       <c r="H108" s="3"/>
       <c r="I108" s="3"/>
       <c r="J108" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K108" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L108" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>EV</t>
         </is>
       </c>
       <c r="B109" s="4" t="inlineStr">
         <is>
-          <t>142호8386</t>
+          <t>125하2909</t>
         </is>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
-          <t>더 뉴K8 2.5 GDI 시그니처</t>
+          <t>더 뉴쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 프레
+스티지</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
-          <t>메리디안사운드, HUD, 기본형-드라이브와이즈
-, 프리미엄, 스마트커넥트</t>
+          <t>선루프, 드라이브와이즈, 스타일-12.3인치 
+클러스터, 스타일</t>
         </is>
       </c>
       <c r="E109" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>화이트펄</t>
         </is>
       </c>
       <c r="G109" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H109" s="3" t="inlineStr">
         <is>
-          <t>25년08월</t>
+          <t>24년04월</t>
         </is>
       </c>
       <c r="I109" s="3" t="inlineStr">
         <is>
-          <t>37,600KM</t>
+          <t>48,100KM</t>
         </is>
       </c>
       <c r="J109" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K109" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L109" s="3" t="inlineStr">
         <is>
-          <t>1,040,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3"/>
       <c r="B110" s="4"/>
       <c r="C110" s="4"/>
       <c r="D110" s="4"/>
       <c r="E110" s="3"/>
       <c r="F110" s="3"/>
       <c r="G110" s="3"/>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
       <c r="J110" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K110" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L110" s="3" t="inlineStr">
         <is>
-          <t>970,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>EV</t>
         </is>
       </c>
       <c r="B111" s="4" t="inlineStr">
         <is>
-          <t>109하7611</t>
+          <t>142호9459</t>
         </is>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
-          <t>더 뉴셀토스 2.0 가솔린 2WD 트렌디</t>
+          <t>더 뉴K8 하이브리드 노블레스</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
-          <t>드라이브와이즈, 기본형-컨비니언스, 내비게이션</t>
+          <t>기본형-드라이브와이즈, 스타일</t>
         </is>
       </c>
       <c r="E111" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F111" s="3" t="inlineStr">
         <is>
-          <t>화이트펄</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G111" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H111" s="3" t="inlineStr">
         <is>
-          <t>25년02월</t>
+          <t>25년11월</t>
         </is>
       </c>
       <c r="I111" s="3" t="inlineStr">
         <is>
-          <t>13,567KM</t>
+          <t>13,800KM</t>
         </is>
       </c>
       <c r="J111" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K111" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L111" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3"/>
       <c r="B112" s="4"/>
       <c r="C112" s="4"/>
       <c r="D112" s="4"/>
       <c r="E112" s="3"/>
       <c r="F112" s="3"/>
       <c r="G112" s="3"/>
       <c r="H112" s="3"/>
       <c r="I112" s="3"/>
       <c r="J112" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K112" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L112" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>EV</t>
         </is>
       </c>
       <c r="B113" s="4" t="inlineStr">
         <is>
-          <t>142호7065</t>
+          <t>133하5705</t>
         </is>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
-          <t>더 뉴K8 2.5 GDI 시그니처 블랙</t>
+          <t>더 K9(RJ) 3.8 GDI AWD 베스트셀렉션Ⅰ</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
-          <t>기본형(네이비)-드라이브와이즈, 메리디안사운드
-, 선루프</t>
+          <t>기본형</t>
         </is>
       </c>
       <c r="E113" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F113" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G113" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H113" s="3" t="inlineStr">
         <is>
-          <t>25년02월</t>
+          <t>20년11월</t>
         </is>
       </c>
       <c r="I113" s="3" t="inlineStr">
         <is>
-          <t>13,400KM</t>
+          <t>139,000KM</t>
         </is>
       </c>
       <c r="J113" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K113" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L113" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3"/>
       <c r="B114" s="4"/>
       <c r="C114" s="4"/>
       <c r="D114" s="4"/>
       <c r="E114" s="3"/>
       <c r="F114" s="3"/>
       <c r="G114" s="3"/>
       <c r="H114" s="3"/>
       <c r="I114" s="3"/>
       <c r="J114" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K114" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L114" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>INMO</t>
         </is>
       </c>
       <c r="B115" s="4" t="inlineStr">
         <is>
-          <t>142호9440</t>
+          <t>109호7669</t>
         </is>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
-          <t>더 뉴K5(DL3) 2.0 가솔린 프레스티지</t>
+          <t>레이 가솔린 1.0 트랜디</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
-          <t>드라이브와이즈, 기본형-클러스터</t>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
         </is>
       </c>
       <c r="E115" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F115" s="3" t="inlineStr">
         <is>
-          <t>미색</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G115" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H115" s="3" t="inlineStr">
         <is>
           <t>25년10월</t>
         </is>
       </c>
       <c r="I115" s="3" t="inlineStr">
         <is>
-          <t>2,100KM</t>
+          <t>5,187KM</t>
         </is>
       </c>
       <c r="J115" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K115" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L115" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3"/>
       <c r="B116" s="4"/>
       <c r="C116" s="4"/>
       <c r="D116" s="4"/>
       <c r="E116" s="3"/>
       <c r="F116" s="3"/>
       <c r="G116" s="3"/>
       <c r="H116" s="3"/>
       <c r="I116" s="3"/>
       <c r="J116" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K116" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L116" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
-      <c r="A117" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A117" s="3"/>
+      <c r="B117" s="4"/>
+      <c r="C117" s="4"/>
+      <c r="D117" s="4"/>
+      <c r="E117" s="3"/>
+      <c r="F117" s="3"/>
+      <c r="G117" s="3"/>
+      <c r="H117" s="3"/>
+      <c r="I117" s="3"/>
       <c r="J117" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K117" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L117" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3"/>
       <c r="B118" s="4"/>
       <c r="C118" s="4"/>
       <c r="D118" s="4"/>
       <c r="E118" s="3"/>
       <c r="F118" s="3"/>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
       <c r="J118" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K118" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L118" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
-      <c r="A119" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E119" s="3" t="inlineStr">
+      <c r="A119" s="3"/>
+      <c r="B119" s="4"/>
+      <c r="C119" s="4"/>
+      <c r="D119" s="4"/>
+      <c r="E119" s="3"/>
+      <c r="F119" s="3"/>
+      <c r="G119" s="3"/>
+      <c r="H119" s="3"/>
+      <c r="I119" s="3"/>
+      <c r="J119" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K119" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L119" s="3" t="inlineStr">
+        <is>
+          <t>430,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B120" s="4" t="inlineStr">
+        <is>
+          <t>109호7672</t>
+        </is>
+      </c>
+      <c r="C120" s="4" t="inlineStr">
+        <is>
+          <t>레이 가솔린 1.0 트랜디</t>
+        </is>
+      </c>
+      <c r="D120" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
+        </is>
+      </c>
+      <c r="E120" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F119" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G119" s="3" t="inlineStr">
+      <c r="F120" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G120" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H119" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I120" s="3"/>
+      <c r="H120" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I120" s="3" t="inlineStr">
+        <is>
+          <t>4,585KM</t>
+        </is>
+      </c>
       <c r="J120" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K120" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L120" s="3" t="inlineStr">
         <is>
-          <t>360,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
-      <c r="A121" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A121" s="3"/>
+      <c r="B121" s="4"/>
+      <c r="C121" s="4"/>
+      <c r="D121" s="4"/>
+      <c r="E121" s="3"/>
+      <c r="F121" s="3"/>
+      <c r="G121" s="3"/>
+      <c r="H121" s="3"/>
+      <c r="I121" s="3"/>
       <c r="J121" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K121" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L121" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3"/>
       <c r="B122" s="4"/>
       <c r="C122" s="4"/>
       <c r="D122" s="4"/>
       <c r="E122" s="3"/>
       <c r="F122" s="3"/>
       <c r="G122" s="3"/>
       <c r="H122" s="3"/>
       <c r="I122" s="3"/>
       <c r="J122" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K122" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L122" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3"/>
       <c r="B123" s="4"/>
       <c r="C123" s="4"/>
       <c r="D123" s="4"/>
       <c r="E123" s="3"/>
       <c r="F123" s="3"/>
       <c r="G123" s="3"/>
       <c r="H123" s="3"/>
       <c r="I123" s="3"/>
       <c r="J123" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K123" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L123" s="3" t="inlineStr">
+        <is>
+          <t>440,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
+      <c r="A124" s="3"/>
+      <c r="B124" s="4"/>
+      <c r="C124" s="4"/>
+      <c r="D124" s="4"/>
+      <c r="E124" s="3"/>
+      <c r="F124" s="3"/>
+      <c r="G124" s="3"/>
+      <c r="H124" s="3"/>
+      <c r="I124" s="3"/>
+      <c r="J124" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K123" s="3" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E124" s="3" t="inlineStr">
+      <c r="K124" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L124" s="3" t="inlineStr">
+        <is>
+          <t>430,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
+      <c r="A125" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B125" s="4" t="inlineStr">
+        <is>
+          <t>109호7674</t>
+        </is>
+      </c>
+      <c r="C125" s="4" t="inlineStr">
+        <is>
+          <t>레이 가솔린 1.0 트랜디</t>
+        </is>
+      </c>
+      <c r="D125" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
+        </is>
+      </c>
+      <c r="E125" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F124" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G124" s="3" t="inlineStr">
+      <c r="F125" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G125" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H124" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J124" s="3" t="inlineStr">
+      <c r="H125" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I125" s="3" t="inlineStr">
+        <is>
+          <t>1,538KM</t>
+        </is>
+      </c>
+      <c r="J125" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K124" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K125" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L125" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3"/>
       <c r="B126" s="4"/>
       <c r="C126" s="4"/>
       <c r="D126" s="4"/>
       <c r="E126" s="3"/>
       <c r="F126" s="3"/>
       <c r="G126" s="3"/>
       <c r="H126" s="3"/>
       <c r="I126" s="3"/>
       <c r="J126" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K126" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L126" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
-      <c r="A127" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A127" s="3"/>
+      <c r="B127" s="4"/>
+      <c r="C127" s="4"/>
+      <c r="D127" s="4"/>
+      <c r="E127" s="3"/>
+      <c r="F127" s="3"/>
+      <c r="G127" s="3"/>
+      <c r="H127" s="3"/>
+      <c r="I127" s="3"/>
       <c r="J127" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K127" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L127" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3"/>
       <c r="B128" s="4"/>
       <c r="C128" s="4"/>
       <c r="D128" s="4"/>
       <c r="E128" s="3"/>
       <c r="F128" s="3"/>
       <c r="G128" s="3"/>
       <c r="H128" s="3"/>
       <c r="I128" s="3"/>
       <c r="J128" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K128" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L128" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3"/>
       <c r="B129" s="4"/>
       <c r="C129" s="4"/>
       <c r="D129" s="4"/>
       <c r="E129" s="3"/>
       <c r="F129" s="3"/>
       <c r="G129" s="3"/>
       <c r="H129" s="3"/>
       <c r="I129" s="3"/>
       <c r="J129" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K129" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L129" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>INMO</t>
         </is>
       </c>
       <c r="B130" s="4" t="inlineStr">
         <is>
-          <t>109호7672</t>
+          <t>109호7687</t>
         </is>
       </c>
       <c r="C130" s="4" t="inlineStr">
         <is>
           <t>레이 가솔린 1.0 트랜디</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
           <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
 동팩</t>
         </is>
       </c>
       <c r="E130" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F130" s="3" t="inlineStr">
         <is>
           <t>화이트</t>
         </is>
       </c>
       <c r="G130" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H130" s="3" t="inlineStr">
         <is>
-          <t>25년11월</t>
+          <t>25년12월</t>
         </is>
       </c>
       <c r="I130" s="3" t="inlineStr">
         <is>
-          <t>3,083KM</t>
+          <t>2,021KM</t>
         </is>
       </c>
       <c r="J130" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K130" s="3" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="L130" s="3" t="inlineStr">
         <is>
           <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3"/>
       <c r="B131" s="4"/>
       <c r="C131" s="4"/>
       <c r="D131" s="4"/>
       <c r="E131" s="3"/>
       <c r="F131" s="3"/>
@@ -5072,3960 +5085,8783 @@
       <c r="I134" s="3"/>
       <c r="J134" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K134" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L134" s="3" t="inlineStr">
         <is>
           <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>INMO</t>
         </is>
       </c>
       <c r="B135" s="4" t="inlineStr">
         <is>
-          <t>109호7674</t>
+          <t>20호2606</t>
         </is>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
-          <t>레이 가솔린 1.0 트랜디</t>
+          <t>K8 LPI 3.5 스탠다드 AT 기본형</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
-          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
-동팩</t>
+          <t>가죽시트, 선루프, 내비게이션</t>
         </is>
       </c>
       <c r="E135" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F135" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>스노우화이트펄</t>
         </is>
       </c>
       <c r="G135" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H135" s="3" t="inlineStr">
         <is>
-          <t>25년11월</t>
+          <t>21년12월</t>
         </is>
       </c>
       <c r="I135" s="3" t="inlineStr">
         <is>
-          <t>643KM</t>
+          <t>45,940KM</t>
         </is>
       </c>
       <c r="J135" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K135" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L135" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3"/>
       <c r="B136" s="4"/>
       <c r="C136" s="4"/>
       <c r="D136" s="4"/>
       <c r="E136" s="3"/>
       <c r="F136" s="3"/>
       <c r="G136" s="3"/>
       <c r="H136" s="3"/>
       <c r="I136" s="3"/>
       <c r="J136" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K136" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L136" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3"/>
       <c r="B137" s="4"/>
       <c r="C137" s="4"/>
       <c r="D137" s="4"/>
       <c r="E137" s="3"/>
       <c r="F137" s="3"/>
       <c r="G137" s="3"/>
       <c r="H137" s="3"/>
       <c r="I137" s="3"/>
       <c r="J137" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K137" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L137" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
-      <c r="A138" s="3"/>
-[...7 lines deleted...]
-      <c r="I138" s="3"/>
+      <c r="A138" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B138" s="4" t="inlineStr">
+        <is>
+          <t>109호6862</t>
+        </is>
+      </c>
+      <c r="C138" s="4" t="inlineStr">
+        <is>
+          <t>스포티지 NQ5 1.6 가솔린 2WD 트랜디</t>
+        </is>
+      </c>
+      <c r="D138" s="4" t="inlineStr">
+        <is>
+          <t>하이테크(디지털키미적용), 12.3인치 내비게
+이션, 컨비니언스</t>
+        </is>
+      </c>
+      <c r="E138" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F138" s="3" t="inlineStr">
+        <is>
+          <t>그래비티 그레이</t>
+        </is>
+      </c>
+      <c r="G138" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H138" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I138" s="3" t="inlineStr">
+        <is>
+          <t>54,009KM</t>
+        </is>
+      </c>
       <c r="J138" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K138" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L138" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3"/>
       <c r="B139" s="4"/>
       <c r="C139" s="4"/>
       <c r="D139" s="4"/>
       <c r="E139" s="3"/>
       <c r="F139" s="3"/>
       <c r="G139" s="3"/>
       <c r="H139" s="3"/>
       <c r="I139" s="3"/>
       <c r="J139" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K139" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L139" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
-      <c r="A140" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="E140" s="3" t="inlineStr">
+      <c r="A140" s="3"/>
+      <c r="B140" s="4"/>
+      <c r="C140" s="4"/>
+      <c r="D140" s="4"/>
+      <c r="E140" s="3"/>
+      <c r="F140" s="3"/>
+      <c r="G140" s="3"/>
+      <c r="H140" s="3"/>
+      <c r="I140" s="3"/>
+      <c r="J140" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K140" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L140" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
+      <c r="A141" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B141" s="4" t="inlineStr">
+        <is>
+          <t>162허4488</t>
+        </is>
+      </c>
+      <c r="C141" s="4" t="inlineStr">
+        <is>
+          <t>K7 프리미어 LPI 트렌디</t>
+        </is>
+      </c>
+      <c r="D141" s="4" t="inlineStr">
+        <is>
+          <t>ETCS , UVO</t>
+        </is>
+      </c>
+      <c r="E141" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F140" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J140" s="3" t="inlineStr">
+      <c r="F141" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G141" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H141" s="3" t="inlineStr">
+        <is>
+          <t>20년12월</t>
+        </is>
+      </c>
+      <c r="I141" s="3" t="inlineStr">
+        <is>
+          <t>107,726KM</t>
+        </is>
+      </c>
+      <c r="J141" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K140" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K141" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L141" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3"/>
       <c r="B142" s="4"/>
       <c r="C142" s="4"/>
       <c r="D142" s="4"/>
       <c r="E142" s="3"/>
       <c r="F142" s="3"/>
       <c r="G142" s="3"/>
       <c r="H142" s="3"/>
       <c r="I142" s="3"/>
       <c r="J142" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K142" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L142" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3"/>
       <c r="B143" s="4"/>
       <c r="C143" s="4"/>
       <c r="D143" s="4"/>
       <c r="E143" s="3"/>
       <c r="F143" s="3"/>
       <c r="G143" s="3"/>
       <c r="H143" s="3"/>
       <c r="I143" s="3"/>
       <c r="J143" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K143" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L143" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
-      <c r="A144" s="3"/>
-[...7 lines deleted...]
-      <c r="I144" s="3"/>
+      <c r="A144" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B144" s="4" t="inlineStr">
+        <is>
+          <t>116호6393</t>
+        </is>
+      </c>
+      <c r="C144" s="4" t="inlineStr">
+        <is>
+          <t>모닝 1.0 프레스티지 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D144" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스</t>
+        </is>
+      </c>
+      <c r="E144" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F144" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G144" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H144" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I144" s="3" t="inlineStr">
+        <is>
+          <t>16,809KM</t>
+        </is>
+      </c>
       <c r="J144" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K144" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L144" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
-      <c r="A145" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A145" s="3"/>
+      <c r="B145" s="4"/>
+      <c r="C145" s="4"/>
+      <c r="D145" s="4"/>
+      <c r="E145" s="3"/>
+      <c r="F145" s="3"/>
+      <c r="G145" s="3"/>
+      <c r="H145" s="3"/>
+      <c r="I145" s="3"/>
       <c r="J145" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K145" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L145" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3"/>
       <c r="B146" s="4"/>
       <c r="C146" s="4"/>
       <c r="D146" s="4"/>
       <c r="E146" s="3"/>
       <c r="F146" s="3"/>
       <c r="G146" s="3"/>
       <c r="H146" s="3"/>
       <c r="I146" s="3"/>
       <c r="J146" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K146" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L146" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3"/>
       <c r="B147" s="4"/>
       <c r="C147" s="4"/>
       <c r="D147" s="4"/>
       <c r="E147" s="3"/>
       <c r="F147" s="3"/>
       <c r="G147" s="3"/>
       <c r="H147" s="3"/>
       <c r="I147" s="3"/>
       <c r="J147" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K147" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L147" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3"/>
       <c r="B148" s="4"/>
       <c r="C148" s="4"/>
       <c r="D148" s="4"/>
       <c r="E148" s="3"/>
       <c r="F148" s="3"/>
       <c r="G148" s="3"/>
       <c r="H148" s="3"/>
       <c r="I148" s="3"/>
       <c r="J148" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K148" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L148" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
-      <c r="A149" s="3"/>
-[...7 lines deleted...]
-      <c r="I149" s="3"/>
+      <c r="A149" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B149" s="4" t="inlineStr">
+        <is>
+          <t>116호6332</t>
+        </is>
+      </c>
+      <c r="C149" s="4" t="inlineStr">
+        <is>
+          <t>K8 LPI 3.5 노블레스</t>
+        </is>
+      </c>
+      <c r="D149" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, HUD +스마트커넥트, 메르디
+안사운드</t>
+        </is>
+      </c>
+      <c r="E149" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F149" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G149" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H149" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I149" s="3" t="inlineStr">
+        <is>
+          <t>16,880KM</t>
+        </is>
+      </c>
       <c r="J149" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K149" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L149" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
-      <c r="A150" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A150" s="3"/>
+      <c r="B150" s="4"/>
+      <c r="C150" s="4"/>
+      <c r="D150" s="4"/>
+      <c r="E150" s="3"/>
+      <c r="F150" s="3"/>
+      <c r="G150" s="3"/>
+      <c r="H150" s="3"/>
+      <c r="I150" s="3"/>
       <c r="J150" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K150" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L150" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3"/>
       <c r="B151" s="4"/>
       <c r="C151" s="4"/>
       <c r="D151" s="4"/>
       <c r="E151" s="3"/>
       <c r="F151" s="3"/>
       <c r="G151" s="3"/>
       <c r="H151" s="3"/>
       <c r="I151" s="3"/>
       <c r="J151" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K151" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L151" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3"/>
       <c r="B152" s="4"/>
       <c r="C152" s="4"/>
       <c r="D152" s="4"/>
       <c r="E152" s="3"/>
       <c r="F152" s="3"/>
       <c r="G152" s="3"/>
       <c r="H152" s="3"/>
       <c r="I152" s="3"/>
       <c r="J152" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K152" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L152" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3"/>
       <c r="B153" s="4"/>
       <c r="C153" s="4"/>
       <c r="D153" s="4"/>
       <c r="E153" s="3"/>
       <c r="F153" s="3"/>
       <c r="G153" s="3"/>
       <c r="H153" s="3"/>
       <c r="I153" s="3"/>
       <c r="J153" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K153" s="3" t="inlineStr">
         <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L153" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
+      <c r="A154" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B154" s="4" t="inlineStr">
+        <is>
+          <t>191호4924</t>
+        </is>
+      </c>
+      <c r="C154" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴레이 2인승 밴 프레스티지 스페셜</t>
+        </is>
+      </c>
+      <c r="D154" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E154" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F154" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G154" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H154" s="3" t="inlineStr">
+        <is>
+          <t>21년12월</t>
+        </is>
+      </c>
+      <c r="I154" s="3" t="inlineStr">
+        <is>
+          <t>116,151KM</t>
+        </is>
+      </c>
+      <c r="J154" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K154" s="3" t="inlineStr">
+        <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L153" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="K154" s="3" t="inlineStr">
+      <c r="L154" s="3" t="inlineStr">
+        <is>
+          <t>380,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
+      <c r="A155" s="3"/>
+      <c r="B155" s="4"/>
+      <c r="C155" s="4"/>
+      <c r="D155" s="4"/>
+      <c r="E155" s="3"/>
+      <c r="F155" s="3"/>
+      <c r="G155" s="3"/>
+      <c r="H155" s="3"/>
+      <c r="I155" s="3"/>
+      <c r="J155" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K155" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L154" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="L155" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>360,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3"/>
       <c r="B156" s="4"/>
       <c r="C156" s="4"/>
       <c r="D156" s="4"/>
       <c r="E156" s="3"/>
       <c r="F156" s="3"/>
       <c r="G156" s="3"/>
       <c r="H156" s="3"/>
       <c r="I156" s="3"/>
       <c r="J156" s="3" t="inlineStr">
         <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="K156" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L156" s="3" t="inlineStr">
+        <is>
+          <t>340,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
+      <c r="A157" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B157" s="4" t="inlineStr">
+        <is>
+          <t>29하5882</t>
+        </is>
+      </c>
+      <c r="C157" s="4" t="inlineStr">
+        <is>
+          <t>니로 EV 프레스티지</t>
+        </is>
+      </c>
+      <c r="D157" s="4" t="inlineStr">
+        <is>
+          <t>ECM&amp;ETCS</t>
+        </is>
+      </c>
+      <c r="E157" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F157" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G157" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H157" s="3" t="inlineStr">
+        <is>
+          <t>21년08월</t>
+        </is>
+      </c>
+      <c r="I157" s="3" t="inlineStr">
+        <is>
+          <t>148,735KM</t>
+        </is>
+      </c>
+      <c r="J157" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K157" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L157" s="3" t="inlineStr">
+        <is>
+          <t>580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
+      <c r="A158" s="3"/>
+      <c r="B158" s="4"/>
+      <c r="C158" s="4"/>
+      <c r="D158" s="4"/>
+      <c r="E158" s="3"/>
+      <c r="F158" s="3"/>
+      <c r="G158" s="3"/>
+      <c r="H158" s="3"/>
+      <c r="I158" s="3"/>
+      <c r="J158" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K156" s="3" t="inlineStr">
-[...37 lines deleted...]
-      <c r="A158" s="3" t="inlineStr">
+      <c r="K158" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L158" s="3" t="inlineStr">
+        <is>
+          <t>540,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
+      <c r="A159" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B158" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E158" s="3" t="inlineStr">
+      <c r="B159" s="4" t="inlineStr">
+        <is>
+          <t>116호6771</t>
+        </is>
+      </c>
+      <c r="C159" s="4" t="inlineStr">
+        <is>
+          <t>K5 LPG 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D159" s="4" t="inlineStr">
+        <is>
+          <t>기본형-SBW팩</t>
+        </is>
+      </c>
+      <c r="E159" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F158" s="3" t="inlineStr">
+      <c r="F159" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G158" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J158" s="3" t="inlineStr">
+      <c r="G159" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H159" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I159" s="3" t="inlineStr">
+        <is>
+          <t>6,855KM</t>
+        </is>
+      </c>
+      <c r="J159" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K158" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K159" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L159" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3"/>
       <c r="B160" s="4"/>
       <c r="C160" s="4"/>
       <c r="D160" s="4"/>
       <c r="E160" s="3"/>
       <c r="F160" s="3"/>
       <c r="G160" s="3"/>
       <c r="H160" s="3"/>
       <c r="I160" s="3"/>
       <c r="J160" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K160" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L160" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3"/>
       <c r="B161" s="4"/>
       <c r="C161" s="4"/>
       <c r="D161" s="4"/>
       <c r="E161" s="3"/>
       <c r="F161" s="3"/>
       <c r="G161" s="3"/>
       <c r="H161" s="3"/>
       <c r="I161" s="3"/>
       <c r="J161" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K161" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L161" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3"/>
       <c r="B162" s="4"/>
       <c r="C162" s="4"/>
       <c r="D162" s="4"/>
       <c r="E162" s="3"/>
       <c r="F162" s="3"/>
       <c r="G162" s="3"/>
       <c r="H162" s="3"/>
       <c r="I162" s="3"/>
       <c r="J162" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K162" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L162" s="3" t="inlineStr">
+        <is>
+          <t>630,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
+      <c r="A163" s="3"/>
+      <c r="B163" s="4"/>
+      <c r="C163" s="4"/>
+      <c r="D163" s="4"/>
+      <c r="E163" s="3"/>
+      <c r="F163" s="3"/>
+      <c r="G163" s="3"/>
+      <c r="H163" s="3"/>
+      <c r="I163" s="3"/>
+      <c r="J163" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K162" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A163" s="3" t="inlineStr">
+      <c r="K163" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L163" s="3" t="inlineStr">
+        <is>
+          <t>610,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
+      <c r="A164" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B163" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E163" s="3" t="inlineStr">
+      <c r="B164" s="4" t="inlineStr">
+        <is>
+          <t>116호6897</t>
+        </is>
+      </c>
+      <c r="C164" s="4" t="inlineStr">
+        <is>
+          <t>쏘렌토 HEV 1.6 프레스티지</t>
+        </is>
+      </c>
+      <c r="D164" s="4"/>
+      <c r="E164" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F163" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J163" s="3" t="inlineStr">
+      <c r="F164" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G164" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H164" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I164" s="3" t="inlineStr">
+        <is>
+          <t>11,881KM</t>
+        </is>
+      </c>
+      <c r="J164" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K163" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K164" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L164" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3"/>
       <c r="B165" s="4"/>
       <c r="C165" s="4"/>
       <c r="D165" s="4"/>
       <c r="E165" s="3"/>
       <c r="F165" s="3"/>
       <c r="G165" s="3"/>
       <c r="H165" s="3"/>
       <c r="I165" s="3"/>
       <c r="J165" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K165" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L165" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="3"/>
       <c r="B166" s="4"/>
       <c r="C166" s="4"/>
       <c r="D166" s="4"/>
       <c r="E166" s="3"/>
       <c r="F166" s="3"/>
       <c r="G166" s="3"/>
       <c r="H166" s="3"/>
       <c r="I166" s="3"/>
       <c r="J166" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K166" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L166" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3"/>
       <c r="B167" s="4"/>
       <c r="C167" s="4"/>
       <c r="D167" s="4"/>
       <c r="E167" s="3"/>
       <c r="F167" s="3"/>
       <c r="G167" s="3"/>
       <c r="H167" s="3"/>
       <c r="I167" s="3"/>
       <c r="J167" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K167" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L167" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
+      <c r="A168" s="3"/>
+      <c r="B168" s="4"/>
+      <c r="C168" s="4"/>
+      <c r="D168" s="4"/>
+      <c r="E168" s="3"/>
+      <c r="F168" s="3"/>
+      <c r="G168" s="3"/>
+      <c r="H168" s="3"/>
+      <c r="I168" s="3"/>
+      <c r="J168" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K167" s="3" t="inlineStr">
+      <c r="K168" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L168" s="3" t="inlineStr">
+        <is>
+          <t>840,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
+      <c r="A169" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B169" s="4" t="inlineStr">
+        <is>
+          <t>29하5839</t>
+        </is>
+      </c>
+      <c r="C169" s="4" t="inlineStr">
+        <is>
+          <t>니로 EV 프레스티지</t>
+        </is>
+      </c>
+      <c r="D169" s="4" t="inlineStr">
+        <is>
+          <t>하이패스</t>
+        </is>
+      </c>
+      <c r="E169" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F169" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G169" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H169" s="3" t="inlineStr">
+        <is>
+          <t>21년08월</t>
+        </is>
+      </c>
+      <c r="I169" s="3" t="inlineStr">
+        <is>
+          <t>81,807KM</t>
+        </is>
+      </c>
+      <c r="J169" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K169" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
-      <c r="L167" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="L169" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3"/>
       <c r="B170" s="4"/>
       <c r="C170" s="4"/>
       <c r="D170" s="4"/>
       <c r="E170" s="3"/>
       <c r="F170" s="3"/>
       <c r="G170" s="3"/>
       <c r="H170" s="3"/>
       <c r="I170" s="3"/>
       <c r="J170" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K170" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L170" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B171" s="4" t="inlineStr">
         <is>
-          <t>116허6073</t>
+          <t>29하5907</t>
         </is>
       </c>
       <c r="C171" s="4" t="inlineStr">
         <is>
-          <t>쏘렌토 하이브리드 1.6 프레스티지 </t>
+          <t>니로 EV 프레스티지</t>
         </is>
       </c>
       <c r="D171" s="4" t="inlineStr">
         <is>
-          <t>내비게이션</t>
+          <t>하이패스</t>
         </is>
       </c>
       <c r="E171" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F171" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G171" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>전기</t>
         </is>
       </c>
       <c r="H171" s="3" t="inlineStr">
         <is>
-          <t>22년06월</t>
+          <t>21년08월</t>
         </is>
       </c>
       <c r="I171" s="3" t="inlineStr">
         <is>
-          <t>60,241KM</t>
+          <t>104,046KM</t>
         </is>
       </c>
       <c r="J171" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K171" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L171" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3"/>
       <c r="B172" s="4"/>
       <c r="C172" s="4"/>
       <c r="D172" s="4"/>
       <c r="E172" s="3"/>
       <c r="F172" s="3"/>
       <c r="G172" s="3"/>
       <c r="H172" s="3"/>
       <c r="I172" s="3"/>
       <c r="J172" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K172" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L172" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
-      <c r="A173" s="3"/>
-[...7 lines deleted...]
-      <c r="I173" s="3"/>
+      <c r="A173" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B173" s="4" t="inlineStr">
+        <is>
+          <t>29하5822</t>
+        </is>
+      </c>
+      <c r="C173" s="4" t="inlineStr">
+        <is>
+          <t>니로 EV 프레스티지</t>
+        </is>
+      </c>
+      <c r="D173" s="4" t="inlineStr">
+        <is>
+          <t>하이패스</t>
+        </is>
+      </c>
+      <c r="E173" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F173" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G173" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H173" s="3" t="inlineStr">
+        <is>
+          <t>21년08월</t>
+        </is>
+      </c>
+      <c r="I173" s="3" t="inlineStr">
+        <is>
+          <t>96,649KM</t>
+        </is>
+      </c>
       <c r="J173" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K173" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L173" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
-      <c r="A174" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E174" s="3" t="inlineStr">
+      <c r="A174" s="3"/>
+      <c r="B174" s="4"/>
+      <c r="C174" s="4"/>
+      <c r="D174" s="4"/>
+      <c r="E174" s="3"/>
+      <c r="F174" s="3"/>
+      <c r="G174" s="3"/>
+      <c r="H174" s="3"/>
+      <c r="I174" s="3"/>
+      <c r="J174" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K174" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L174" s="3" t="inlineStr">
+        <is>
+          <t>560,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
+      <c r="A175" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B175" s="4" t="inlineStr">
+        <is>
+          <t>29하5856</t>
+        </is>
+      </c>
+      <c r="C175" s="4" t="inlineStr">
+        <is>
+          <t>니로 EV 프레스티지</t>
+        </is>
+      </c>
+      <c r="D175" s="4" t="inlineStr">
+        <is>
+          <t>하이패스</t>
+        </is>
+      </c>
+      <c r="E175" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F174" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J174" s="3" t="inlineStr">
+      <c r="F175" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G175" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H175" s="3" t="inlineStr">
+        <is>
+          <t>21년08월</t>
+        </is>
+      </c>
+      <c r="I175" s="3" t="inlineStr">
+        <is>
+          <t>92,040KM</t>
+        </is>
+      </c>
+      <c r="J175" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K174" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K175" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L175" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3"/>
       <c r="B176" s="4"/>
       <c r="C176" s="4"/>
       <c r="D176" s="4"/>
       <c r="E176" s="3"/>
       <c r="F176" s="3"/>
       <c r="G176" s="3"/>
       <c r="H176" s="3"/>
       <c r="I176" s="3"/>
       <c r="J176" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K176" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L176" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B177" s="4" t="inlineStr">
         <is>
-          <t>142호6508</t>
+          <t>29하5815</t>
         </is>
       </c>
       <c r="C177" s="4" t="inlineStr">
         <is>
-          <t>더 뉴K8 하이브리드 노블레스</t>
+          <t>니로 EV 프레스티지</t>
         </is>
       </c>
       <c r="D177" s="4" t="inlineStr">
         <is>
-          <t>투톤휠(브라운/베이지)-드라이브와이즈</t>
+          <t>하이패스</t>
         </is>
       </c>
       <c r="E177" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F177" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G177" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>전기</t>
         </is>
       </c>
       <c r="H177" s="3" t="inlineStr">
         <is>
-          <t>24년11월</t>
+          <t>21년08월</t>
         </is>
       </c>
       <c r="I177" s="3" t="inlineStr">
         <is>
-          <t>26,300KM</t>
+          <t>108,184KM</t>
         </is>
       </c>
       <c r="J177" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K177" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L177" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3"/>
       <c r="B178" s="4"/>
       <c r="C178" s="4"/>
       <c r="D178" s="4"/>
       <c r="E178" s="3"/>
       <c r="F178" s="3"/>
       <c r="G178" s="3"/>
       <c r="H178" s="3"/>
       <c r="I178" s="3"/>
       <c r="J178" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K178" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L178" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
-      <c r="A179" s="3"/>
-[...7 lines deleted...]
-      <c r="I179" s="3"/>
+      <c r="A179" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B179" s="4" t="inlineStr">
+        <is>
+          <t>13호7814</t>
+        </is>
+      </c>
+      <c r="C179" s="4" t="inlineStr">
+        <is>
+          <t>EV6 롱레인지 어스 </t>
+        </is>
+      </c>
+      <c r="D179" s="4" t="inlineStr">
+        <is>
+          <t>메리디안사운드, 20인치휠</t>
+        </is>
+      </c>
+      <c r="E179" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F179" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G179" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H179" s="3" t="inlineStr">
+        <is>
+          <t>25년05월</t>
+        </is>
+      </c>
+      <c r="I179" s="3" t="inlineStr">
+        <is>
+          <t>14,220KM</t>
+        </is>
+      </c>
       <c r="J179" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K179" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L179" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>1,180,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3"/>
       <c r="B180" s="4"/>
       <c r="C180" s="4"/>
       <c r="D180" s="4"/>
       <c r="E180" s="3"/>
       <c r="F180" s="3"/>
       <c r="G180" s="3"/>
       <c r="H180" s="3"/>
       <c r="I180" s="3"/>
       <c r="J180" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K180" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L180" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>1,140,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3"/>
       <c r="B181" s="4"/>
       <c r="C181" s="4"/>
       <c r="D181" s="4"/>
       <c r="E181" s="3"/>
       <c r="F181" s="3"/>
       <c r="G181" s="3"/>
       <c r="H181" s="3"/>
       <c r="I181" s="3"/>
       <c r="J181" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K181" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L181" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
-      <c r="A182" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A182" s="3"/>
+      <c r="B182" s="4"/>
+      <c r="C182" s="4"/>
+      <c r="D182" s="4"/>
+      <c r="E182" s="3"/>
+      <c r="F182" s="3"/>
+      <c r="G182" s="3"/>
+      <c r="H182" s="3"/>
+      <c r="I182" s="3"/>
       <c r="J182" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K182" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L182" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>1,060,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3"/>
       <c r="B183" s="4"/>
       <c r="C183" s="4"/>
       <c r="D183" s="4"/>
       <c r="E183" s="3"/>
       <c r="F183" s="3"/>
       <c r="G183" s="3"/>
       <c r="H183" s="3"/>
       <c r="I183" s="3"/>
       <c r="J183" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K183" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L183" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B184" s="4" t="inlineStr">
         <is>
-          <t>101호9408</t>
+          <t>29하5906</t>
         </is>
       </c>
       <c r="C184" s="4" t="inlineStr">
         <is>
-          <t>K8 하이브리드 노블레스</t>
+          <t>니로 EV 프레스티지</t>
         </is>
       </c>
       <c r="D184" s="4" t="inlineStr">
         <is>
-          <t>드라이브와이즈, HUD+스마트커넥트, 스타일2</t>
+          <t>하이패스</t>
         </is>
       </c>
       <c r="E184" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F184" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G184" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>전기</t>
         </is>
       </c>
       <c r="H184" s="3" t="inlineStr">
         <is>
-          <t>23년05월</t>
+          <t>21년08월</t>
         </is>
       </c>
       <c r="I184" s="3" t="inlineStr">
         <is>
-          <t>67,100KM</t>
+          <t>85,272KM</t>
         </is>
       </c>
       <c r="J184" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K184" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L184" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="3"/>
       <c r="B185" s="4"/>
       <c r="C185" s="4"/>
       <c r="D185" s="4"/>
       <c r="E185" s="3"/>
       <c r="F185" s="3"/>
       <c r="G185" s="3"/>
       <c r="H185" s="3"/>
       <c r="I185" s="3"/>
       <c r="J185" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K185" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L185" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
-      <c r="A186" s="3"/>
-[...7 lines deleted...]
-      <c r="I186" s="3"/>
+      <c r="A186" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B186" s="4" t="inlineStr">
+        <is>
+          <t>165허8111</t>
+        </is>
+      </c>
+      <c r="C186" s="4" t="inlineStr">
+        <is>
+          <t>레이 밴 1.0 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D186" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E186" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F186" s="3" t="inlineStr">
+        <is>
+          <t>베이지</t>
+        </is>
+      </c>
+      <c r="G186" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H186" s="3" t="inlineStr">
+        <is>
+          <t>22년03월</t>
+        </is>
+      </c>
+      <c r="I186" s="3" t="inlineStr">
+        <is>
+          <t>93,492KM</t>
+        </is>
+      </c>
       <c r="J186" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K186" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L186" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3"/>
       <c r="B187" s="4"/>
       <c r="C187" s="4"/>
       <c r="D187" s="4"/>
       <c r="E187" s="3"/>
       <c r="F187" s="3"/>
       <c r="G187" s="3"/>
       <c r="H187" s="3"/>
       <c r="I187" s="3"/>
       <c r="J187" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K187" s="3" t="inlineStr">
         <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L187" s="3" t="inlineStr">
+        <is>
+          <t>400,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
+      <c r="A188" s="3"/>
+      <c r="B188" s="4"/>
+      <c r="C188" s="4"/>
+      <c r="D188" s="4"/>
+      <c r="E188" s="3"/>
+      <c r="F188" s="3"/>
+      <c r="G188" s="3"/>
+      <c r="H188" s="3"/>
+      <c r="I188" s="3"/>
+      <c r="J188" s="3" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="K188" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L188" s="3" t="inlineStr">
+        <is>
+          <t>380,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
+      <c r="A189" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B189" s="4" t="inlineStr">
+        <is>
+          <t>116호6108</t>
+        </is>
+      </c>
+      <c r="C189" s="4" t="inlineStr">
+        <is>
+          <t>카니발 3.5 9인승 프레스티지 판테라메탈</t>
+        </is>
+      </c>
+      <c r="D189" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스  스타일</t>
+        </is>
+      </c>
+      <c r="E189" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F189" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G189" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H189" s="3" t="inlineStr">
+        <is>
+          <t>25년01월</t>
+        </is>
+      </c>
+      <c r="I189" s="3" t="inlineStr">
+        <is>
+          <t>16,043KM</t>
+        </is>
+      </c>
+      <c r="J189" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K189" s="3" t="inlineStr">
+        <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L187" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="L189" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3"/>
       <c r="B190" s="4"/>
       <c r="C190" s="4"/>
       <c r="D190" s="4"/>
       <c r="E190" s="3"/>
       <c r="F190" s="3"/>
       <c r="G190" s="3"/>
       <c r="H190" s="3"/>
       <c r="I190" s="3"/>
       <c r="J190" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K190" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L190" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3"/>
       <c r="B191" s="4"/>
       <c r="C191" s="4"/>
       <c r="D191" s="4"/>
       <c r="E191" s="3"/>
       <c r="F191" s="3"/>
       <c r="G191" s="3"/>
       <c r="H191" s="3"/>
       <c r="I191" s="3"/>
       <c r="J191" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K191" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L191" s="3" t="inlineStr">
+        <is>
+          <t>860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
+      <c r="A192" s="3"/>
+      <c r="B192" s="4"/>
+      <c r="C192" s="4"/>
+      <c r="D192" s="4"/>
+      <c r="E192" s="3"/>
+      <c r="F192" s="3"/>
+      <c r="G192" s="3"/>
+      <c r="H192" s="3"/>
+      <c r="I192" s="3"/>
+      <c r="J192" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K191" s="3" t="inlineStr">
+      <c r="K192" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L191" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="L192" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="3"/>
       <c r="B193" s="4"/>
       <c r="C193" s="4"/>
       <c r="D193" s="4"/>
       <c r="E193" s="3"/>
       <c r="F193" s="3"/>
       <c r="G193" s="3"/>
       <c r="H193" s="3"/>
       <c r="I193" s="3"/>
       <c r="J193" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K193" s="3" t="inlineStr">
         <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L193" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
+      <c r="A194" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B194" s="4" t="inlineStr">
+        <is>
+          <t>116하6128</t>
+        </is>
+      </c>
+      <c r="C194" s="4" t="inlineStr">
+        <is>
+          <t>K7 프리미어 3.0 LPI 트렌디 </t>
+        </is>
+      </c>
+      <c r="D194" s="4" t="inlineStr">
+        <is>
+          <t>하이패스, 18인치휠, 선루프, UVO</t>
+        </is>
+      </c>
+      <c r="E194" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F194" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G194" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H194" s="3" t="inlineStr">
+        <is>
+          <t>20년07월</t>
+        </is>
+      </c>
+      <c r="I194" s="3" t="inlineStr">
+        <is>
+          <t>118,138KM</t>
+        </is>
+      </c>
+      <c r="J194" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K194" s="3" t="inlineStr">
+        <is>
           <t>80</t>
         </is>
       </c>
-      <c r="L193" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L194" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3"/>
       <c r="B195" s="4"/>
       <c r="C195" s="4"/>
       <c r="D195" s="4"/>
       <c r="E195" s="3"/>
       <c r="F195" s="3"/>
       <c r="G195" s="3"/>
       <c r="H195" s="3"/>
       <c r="I195" s="3"/>
       <c r="J195" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K195" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="L195" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
-      <c r="A196" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E196" s="3" t="inlineStr">
+      <c r="A196" s="3"/>
+      <c r="B196" s="4"/>
+      <c r="C196" s="4"/>
+      <c r="D196" s="4"/>
+      <c r="E196" s="3"/>
+      <c r="F196" s="3"/>
+      <c r="G196" s="3"/>
+      <c r="H196" s="3"/>
+      <c r="I196" s="3"/>
+      <c r="J196" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="K196" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L196" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
+      <c r="A197" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B197" s="4" t="inlineStr">
+        <is>
+          <t>29하5805</t>
+        </is>
+      </c>
+      <c r="C197" s="4" t="inlineStr">
+        <is>
+          <t>니로 EV 프레스티지</t>
+        </is>
+      </c>
+      <c r="D197" s="4" t="inlineStr">
+        <is>
+          <t>하이패스</t>
+        </is>
+      </c>
+      <c r="E197" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F196" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J196" s="3" t="inlineStr">
+      <c r="F197" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G197" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H197" s="3" t="inlineStr">
+        <is>
+          <t>21년08월</t>
+        </is>
+      </c>
+      <c r="I197" s="3" t="inlineStr">
+        <is>
+          <t>82,670KM</t>
+        </is>
+      </c>
+      <c r="J197" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K196" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K197" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L197" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="3"/>
       <c r="B198" s="4"/>
       <c r="C198" s="4"/>
       <c r="D198" s="4"/>
       <c r="E198" s="3"/>
       <c r="F198" s="3"/>
       <c r="G198" s="3"/>
       <c r="H198" s="3"/>
       <c r="I198" s="3"/>
       <c r="J198" s="3" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K198" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L198" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="3" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="B199" s="4" t="inlineStr">
         <is>
-          <t>15허8219</t>
+          <t>142호6508</t>
         </is>
       </c>
       <c r="C199" s="4" t="inlineStr">
         <is>
-          <t>EV6 롱 레인지 2WD 어스</t>
+          <t>더 뉴K8 하이브리드 노블레스</t>
         </is>
       </c>
       <c r="D199" s="4" t="inlineStr">
         <is>
-          <t>기본형</t>
+          <t>투톤휠(브라운/베이지)-드라이브와이즈</t>
         </is>
       </c>
       <c r="E199" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F199" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G199" s="3" t="inlineStr">
         <is>
-          <t>전기</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H199" s="3" t="inlineStr">
         <is>
-          <t>21년09월</t>
+          <t>24년11월</t>
         </is>
       </c>
       <c r="I199" s="3" t="inlineStr">
         <is>
-          <t>122,600KM</t>
+          <t>26,300KM</t>
         </is>
       </c>
       <c r="J199" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K199" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L199" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="3"/>
       <c r="B200" s="4"/>
       <c r="C200" s="4"/>
       <c r="D200" s="4"/>
       <c r="E200" s="3"/>
       <c r="F200" s="3"/>
       <c r="G200" s="3"/>
       <c r="H200" s="3"/>
       <c r="I200" s="3"/>
       <c r="J200" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K200" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L200" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="3"/>
       <c r="B201" s="4"/>
       <c r="C201" s="4"/>
       <c r="D201" s="4"/>
       <c r="E201" s="3"/>
       <c r="F201" s="3"/>
       <c r="G201" s="3"/>
       <c r="H201" s="3"/>
       <c r="I201" s="3"/>
       <c r="J201" s="3" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K201" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L201" s="3" t="inlineStr">
         <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
+      <c r="A202" s="3"/>
+      <c r="B202" s="4"/>
+      <c r="C202" s="4"/>
+      <c r="D202" s="4"/>
+      <c r="E202" s="3"/>
+      <c r="F202" s="3"/>
+      <c r="G202" s="3"/>
+      <c r="H202" s="3"/>
+      <c r="I202" s="3"/>
+      <c r="J202" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K202" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L202" s="3" t="inlineStr">
+        <is>
           <t>770,000</t>
-        </is>
-[...60 lines deleted...]
-          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="3"/>
       <c r="B203" s="4"/>
       <c r="C203" s="4"/>
       <c r="D203" s="4"/>
       <c r="E203" s="3"/>
       <c r="F203" s="3"/>
       <c r="G203" s="3"/>
       <c r="H203" s="3"/>
       <c r="I203" s="3"/>
       <c r="J203" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K203" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L203" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
+      <c r="A204" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B204" s="4" t="inlineStr">
+        <is>
+          <t>101허2754</t>
+        </is>
+      </c>
+      <c r="C204" s="4" t="inlineStr">
+        <is>
+          <t>K8 하이브리드 시그니처</t>
+        </is>
+      </c>
+      <c r="D204" s="4" t="inlineStr">
+        <is>
+          <t>HUD+스마트커넥트, 충돌방지 미적용-드라이브
+와이즈, 주차보조</t>
+        </is>
+      </c>
+      <c r="E204" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F204" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G204" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H204" s="3" t="inlineStr">
+        <is>
+          <t>22년02월</t>
+        </is>
+      </c>
+      <c r="I204" s="3" t="inlineStr">
+        <is>
+          <t>61,100KM</t>
+        </is>
+      </c>
+      <c r="J204" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K204" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L204" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
+      <c r="A205" s="3"/>
+      <c r="B205" s="4"/>
+      <c r="C205" s="4"/>
+      <c r="D205" s="4"/>
+      <c r="E205" s="3"/>
+      <c r="F205" s="3"/>
+      <c r="G205" s="3"/>
+      <c r="H205" s="3"/>
+      <c r="I205" s="3"/>
+      <c r="J205" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K203" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L203" s="3" t="inlineStr">
+      <c r="K205" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L205" s="3" t="inlineStr">
         <is>
           <t>830,000</t>
-        </is>
-[...86 lines deleted...]
-          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3"/>
       <c r="B206" s="4"/>
       <c r="C206" s="4"/>
       <c r="D206" s="4"/>
       <c r="E206" s="3"/>
       <c r="F206" s="3"/>
       <c r="G206" s="3"/>
       <c r="H206" s="3"/>
       <c r="I206" s="3"/>
       <c r="J206" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K206" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L206" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3"/>
       <c r="B207" s="4"/>
       <c r="C207" s="4"/>
       <c r="D207" s="4"/>
       <c r="E207" s="3"/>
       <c r="F207" s="3"/>
       <c r="G207" s="3"/>
       <c r="H207" s="3"/>
       <c r="I207" s="3"/>
       <c r="J207" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K207" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L207" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
-      <c r="A208" s="3"/>
-[...7 lines deleted...]
-      <c r="I208" s="3"/>
+      <c r="A208" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B208" s="4" t="inlineStr">
+        <is>
+          <t>222호1350</t>
+        </is>
+      </c>
+      <c r="C208" s="4" t="inlineStr">
+        <is>
+          <t>카니발 4세대 9인승 2.2 디젤 노블레스</t>
+        </is>
+      </c>
+      <c r="D208" s="4" t="inlineStr">
+        <is>
+          <t>스타일,내비게이션</t>
+        </is>
+      </c>
+      <c r="E208" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F208" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G208" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H208" s="3" t="inlineStr">
+        <is>
+          <t>23년06월</t>
+        </is>
+      </c>
+      <c r="I208" s="3" t="inlineStr">
+        <is>
+          <t>96,000KM</t>
+        </is>
+      </c>
       <c r="J208" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K208" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L208" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3"/>
       <c r="B209" s="4"/>
       <c r="C209" s="4"/>
       <c r="D209" s="4"/>
       <c r="E209" s="3"/>
       <c r="F209" s="3"/>
       <c r="G209" s="3"/>
       <c r="H209" s="3"/>
       <c r="I209" s="3"/>
       <c r="J209" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K209" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L209" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
-      <c r="A210" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A210" s="3"/>
+      <c r="B210" s="4"/>
+      <c r="C210" s="4"/>
+      <c r="D210" s="4"/>
+      <c r="E210" s="3"/>
+      <c r="F210" s="3"/>
+      <c r="G210" s="3"/>
+      <c r="H210" s="3"/>
+      <c r="I210" s="3"/>
       <c r="J210" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K210" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L210" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3"/>
       <c r="B211" s="4"/>
       <c r="C211" s="4"/>
       <c r="D211" s="4"/>
       <c r="E211" s="3"/>
       <c r="F211" s="3"/>
       <c r="G211" s="3"/>
       <c r="H211" s="3"/>
       <c r="I211" s="3"/>
       <c r="J211" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K211" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L211" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
-      <c r="A212" s="3"/>
-[...7 lines deleted...]
-      <c r="I212" s="3"/>
+      <c r="A212" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B212" s="4" t="inlineStr">
+        <is>
+          <t>175호8017</t>
+        </is>
+      </c>
+      <c r="C212" s="4" t="inlineStr">
+        <is>
+          <t>카니발 4세대 9인승 2.2 디젤 노블레스</t>
+        </is>
+      </c>
+      <c r="D212" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈,내비게이션</t>
+        </is>
+      </c>
+      <c r="E212" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F212" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G212" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H212" s="3" t="inlineStr">
+        <is>
+          <t>23년06월</t>
+        </is>
+      </c>
+      <c r="I212" s="3" t="inlineStr">
+        <is>
+          <t>85,600KM</t>
+        </is>
+      </c>
       <c r="J212" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K212" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L212" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="3"/>
       <c r="B213" s="4"/>
       <c r="C213" s="4"/>
       <c r="D213" s="4"/>
       <c r="E213" s="3"/>
       <c r="F213" s="3"/>
       <c r="G213" s="3"/>
       <c r="H213" s="3"/>
       <c r="I213" s="3"/>
       <c r="J213" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K213" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L213" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="3"/>
       <c r="B214" s="4"/>
       <c r="C214" s="4"/>
       <c r="D214" s="4"/>
       <c r="E214" s="3"/>
       <c r="F214" s="3"/>
       <c r="G214" s="3"/>
       <c r="H214" s="3"/>
       <c r="I214" s="3"/>
       <c r="J214" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K214" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L214" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
+      <c r="A215" s="3"/>
+      <c r="B215" s="4"/>
+      <c r="C215" s="4"/>
+      <c r="D215" s="4"/>
+      <c r="E215" s="3"/>
+      <c r="F215" s="3"/>
+      <c r="G215" s="3"/>
+      <c r="H215" s="3"/>
+      <c r="I215" s="3"/>
+      <c r="J215" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K215" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L215" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
+      <c r="A216" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B216" s="4" t="inlineStr">
+        <is>
+          <t>101허4961</t>
+        </is>
+      </c>
+      <c r="C216" s="4" t="inlineStr">
+        <is>
+          <t>신형 카니발(KA4) 9인승 가솔린 노블레스</t>
+        </is>
+      </c>
+      <c r="D216" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 모니터링팩, 스타일, 내비게이
+션</t>
+        </is>
+      </c>
+      <c r="E216" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F216" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G216" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H216" s="3" t="inlineStr">
+        <is>
+          <t>22년08월</t>
+        </is>
+      </c>
+      <c r="I216" s="3" t="inlineStr">
+        <is>
+          <t>66,600KM</t>
+        </is>
+      </c>
+      <c r="J216" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K214" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K216" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L216" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="3"/>
       <c r="B217" s="4"/>
       <c r="C217" s="4"/>
       <c r="D217" s="4"/>
       <c r="E217" s="3"/>
       <c r="F217" s="3"/>
       <c r="G217" s="3"/>
       <c r="H217" s="3"/>
       <c r="I217" s="3"/>
       <c r="J217" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K217" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L217" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="3"/>
       <c r="B218" s="4"/>
       <c r="C218" s="4"/>
       <c r="D218" s="4"/>
       <c r="E218" s="3"/>
       <c r="F218" s="3"/>
       <c r="G218" s="3"/>
       <c r="H218" s="3"/>
       <c r="I218" s="3"/>
       <c r="J218" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K218" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L218" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3"/>
       <c r="B219" s="4"/>
       <c r="C219" s="4"/>
       <c r="D219" s="4"/>
       <c r="E219" s="3"/>
       <c r="F219" s="3"/>
       <c r="G219" s="3"/>
       <c r="H219" s="3"/>
       <c r="I219" s="3"/>
       <c r="J219" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K219" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L219" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="3" t="inlineStr">
         <is>
-          <t>SW</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B220" s="4" t="inlineStr">
         <is>
-          <t>141허3241</t>
+          <t>101호9548</t>
         </is>
       </c>
       <c r="C220" s="4" t="inlineStr">
         <is>
-          <t>스포티지 더 볼드 1.6 디젤 4WD 트렌디</t>
+          <t>K8 3.5 LPi 렌터카 트렌디</t>
         </is>
       </c>
       <c r="D220" s="4" t="inlineStr">
         <is>
-          <t>기본형-네비게이션팩</t>
+          <t>내비게이션, 드라이브와이즈, 컴포트</t>
         </is>
       </c>
       <c r="E220" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F220" s="3" t="inlineStr">
         <is>
           <t>회색</t>
         </is>
       </c>
       <c r="G220" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H220" s="3" t="inlineStr">
         <is>
-          <t>21년06월</t>
+          <t>21년05월</t>
         </is>
       </c>
       <c r="I220" s="3" t="inlineStr">
         <is>
-          <t>38,377KM</t>
+          <t>143,100KM</t>
         </is>
       </c>
       <c r="J220" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K220" s="3" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L220" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="3"/>
       <c r="B221" s="4"/>
       <c r="C221" s="4"/>
       <c r="D221" s="4"/>
       <c r="E221" s="3"/>
       <c r="F221" s="3"/>
       <c r="G221" s="3"/>
       <c r="H221" s="3"/>
       <c r="I221" s="3"/>
       <c r="J221" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K221" s="3" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L221" s="3" t="inlineStr">
         <is>
           <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
-      <c r="A222" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E222" s="3" t="inlineStr">
+      <c r="A222" s="3"/>
+      <c r="B222" s="4"/>
+      <c r="C222" s="4"/>
+      <c r="D222" s="4"/>
+      <c r="E222" s="3"/>
+      <c r="F222" s="3"/>
+      <c r="G222" s="3"/>
+      <c r="H222" s="3"/>
+      <c r="I222" s="3"/>
+      <c r="J222" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K222" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L222" s="3" t="inlineStr">
+        <is>
+          <t>630,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
+      <c r="A223" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B223" s="4" t="inlineStr">
+        <is>
+          <t>33호7217</t>
+        </is>
+      </c>
+      <c r="C223" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴쏘렌토 R2.2 디젤 4WD 마스터</t>
+        </is>
+      </c>
+      <c r="D223" s="4" t="inlineStr">
+        <is>
+          <t>기본형-하이테크UP, 프리미엄+컨티넨탈, 선루
+프, 서라운드뷰</t>
+        </is>
+      </c>
+      <c r="E223" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F222" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J222" s="3" t="inlineStr">
+      <c r="F223" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G223" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H223" s="3" t="inlineStr">
+        <is>
+          <t>18년05월</t>
+        </is>
+      </c>
+      <c r="I223" s="3" t="inlineStr">
+        <is>
+          <t>109,050KM</t>
+        </is>
+      </c>
+      <c r="J223" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K222" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J223" s="3" t="inlineStr">
+      <c r="K223" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L223" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
+      <c r="A224" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B224" s="4" t="inlineStr">
+        <is>
+          <t>125호4662</t>
+        </is>
+      </c>
+      <c r="C224" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴쏘렌토 하이브리드(MQ4) HEV 1.6 2WD 
+5인승 프레스티지</t>
+        </is>
+      </c>
+      <c r="D224" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 기본형-12.3인치 클러스터,
+ 스타일</t>
+        </is>
+      </c>
+      <c r="E224" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F224" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G224" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H224" s="3" t="inlineStr">
+        <is>
+          <t>23년11월</t>
+        </is>
+      </c>
+      <c r="I224" s="3" t="inlineStr">
+        <is>
+          <t>48,200KM</t>
+        </is>
+      </c>
+      <c r="J224" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K224" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L224" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
+      <c r="A225" s="3"/>
+      <c r="B225" s="4"/>
+      <c r="C225" s="4"/>
+      <c r="D225" s="4"/>
+      <c r="E225" s="3"/>
+      <c r="F225" s="3"/>
+      <c r="G225" s="3"/>
+      <c r="H225" s="3"/>
+      <c r="I225" s="3"/>
+      <c r="J225" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K223" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J224" s="3" t="inlineStr">
+      <c r="K225" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L225" s="3" t="inlineStr">
+        <is>
+          <t>930,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
+      <c r="A226" s="3"/>
+      <c r="B226" s="4"/>
+      <c r="C226" s="4"/>
+      <c r="D226" s="4"/>
+      <c r="E226" s="3"/>
+      <c r="F226" s="3"/>
+      <c r="G226" s="3"/>
+      <c r="H226" s="3"/>
+      <c r="I226" s="3"/>
+      <c r="J226" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K224" s="3" t="inlineStr">
-[...118 lines deleted...]
-      </c>
       <c r="K226" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L226" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="3"/>
       <c r="B227" s="4"/>
       <c r="C227" s="4"/>
       <c r="D227" s="4"/>
       <c r="E227" s="3"/>
       <c r="F227" s="3"/>
       <c r="G227" s="3"/>
       <c r="H227" s="3"/>
       <c r="I227" s="3"/>
       <c r="J227" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K227" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L227" s="3" t="inlineStr">
         <is>
-          <t>390,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
-          <t>SW</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B228" s="4" t="inlineStr">
         <is>
-          <t>10허3256</t>
+          <t>180호1573</t>
         </is>
       </c>
       <c r="C228" s="4" t="inlineStr">
         <is>
-          <t>K7 프리미어 3.0 LPi 렌터카 스탠다드</t>
+          <t>신형 카니발(KA4) 9인승 디젤 프레스티지</t>
         </is>
       </c>
       <c r="D228" s="4" t="inlineStr">
         <is>
-          <t>기본형-UVO</t>
+          <t>기본형-내비게이션</t>
         </is>
       </c>
       <c r="E228" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F228" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G228" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H228" s="3" t="inlineStr">
         <is>
-          <t>19년08월</t>
+          <t>22년02월</t>
         </is>
       </c>
       <c r="I228" s="3" t="inlineStr">
         <is>
-          <t>126,617KM</t>
+          <t>126,050KM</t>
         </is>
       </c>
       <c r="J228" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K228" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L228" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3"/>
       <c r="B229" s="4"/>
       <c r="C229" s="4"/>
       <c r="D229" s="4"/>
       <c r="E229" s="3"/>
       <c r="F229" s="3"/>
       <c r="G229" s="3"/>
       <c r="H229" s="3"/>
       <c r="I229" s="3"/>
       <c r="J229" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K229" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L229" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3"/>
       <c r="B230" s="4"/>
       <c r="C230" s="4"/>
       <c r="D230" s="4"/>
       <c r="E230" s="3"/>
       <c r="F230" s="3"/>
       <c r="G230" s="3"/>
       <c r="H230" s="3"/>
       <c r="I230" s="3"/>
       <c r="J230" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>31</t>
         </is>
       </c>
       <c r="K230" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L230" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
-          <t>TABO</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B231" s="4" t="inlineStr">
         <is>
-          <t>48하9983</t>
+          <t>125호1151</t>
         </is>
       </c>
       <c r="C231" s="4" t="inlineStr">
         <is>
-          <t>카니발 9인승 프레스티지</t>
+          <t>K8 3.5 GDI 2WD 시그니처</t>
         </is>
       </c>
       <c r="D231" s="4" t="inlineStr">
         <is>
-          <t>LED헤드램프,스마트내비uvo3.0,+오토디포
-그 드리이브와이즈,듀얼썬룹,오토슬라이딩</t>
+          <t>컴포트, 드라이브와이즈, 전자제어서스펜션, H
+UD+스마트커넥트, 메리디안사운드, 프리미엄,
+ 스타일, 선루프</t>
         </is>
       </c>
       <c r="E231" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F231" s="3" t="inlineStr">
         <is>
-          <t>블랙</t>
+          <t>회색</t>
         </is>
       </c>
       <c r="G231" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H231" s="3" t="inlineStr">
         <is>
-          <t>18년07월</t>
+          <t>21년04월</t>
         </is>
       </c>
       <c r="I231" s="3" t="inlineStr">
         <is>
-          <t>233,573KM</t>
+          <t>75,250KM</t>
         </is>
       </c>
       <c r="J231" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K231" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L231" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
-      <c r="A232" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A232" s="3"/>
+      <c r="B232" s="4"/>
+      <c r="C232" s="4"/>
+      <c r="D232" s="4"/>
+      <c r="E232" s="3"/>
+      <c r="F232" s="3"/>
+      <c r="G232" s="3"/>
+      <c r="H232" s="3"/>
+      <c r="I232" s="3"/>
       <c r="J232" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K232" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L232" s="3" t="inlineStr">
         <is>
-          <t>1,170,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3"/>
       <c r="B233" s="4"/>
       <c r="C233" s="4"/>
       <c r="D233" s="4"/>
       <c r="E233" s="3"/>
       <c r="F233" s="3"/>
       <c r="G233" s="3"/>
       <c r="H233" s="3"/>
       <c r="I233" s="3"/>
       <c r="J233" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K233" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L233" s="3" t="inlineStr">
         <is>
-          <t>1,110,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3"/>
       <c r="B234" s="4"/>
       <c r="C234" s="4"/>
       <c r="D234" s="4"/>
       <c r="E234" s="3"/>
       <c r="F234" s="3"/>
       <c r="G234" s="3"/>
       <c r="H234" s="3"/>
       <c r="I234" s="3"/>
       <c r="J234" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K234" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L234" s="3" t="inlineStr">
         <is>
-          <t>100,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
-      <c r="A235" s="3"/>
-[...7 lines deleted...]
-      <c r="I235" s="3"/>
+      <c r="A235" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B235" s="4" t="inlineStr">
+        <is>
+          <t>142호6553</t>
+        </is>
+      </c>
+      <c r="C235" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 2.0 가솔린 프레스티지 베스트 셀
+렉션</t>
+        </is>
+      </c>
+      <c r="D235" s="4" t="inlineStr">
+        <is>
+          <t>스타일-스타일</t>
+        </is>
+      </c>
+      <c r="E235" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F235" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G235" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H235" s="3" t="inlineStr">
+        <is>
+          <t>25년07월</t>
+        </is>
+      </c>
+      <c r="I235" s="3" t="inlineStr">
+        <is>
+          <t>13,600KM</t>
+        </is>
+      </c>
       <c r="J235" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K235" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L235" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="3"/>
       <c r="B236" s="4"/>
       <c r="C236" s="4"/>
       <c r="D236" s="4"/>
       <c r="E236" s="3"/>
       <c r="F236" s="3"/>
       <c r="G236" s="3"/>
       <c r="H236" s="3"/>
       <c r="I236" s="3"/>
       <c r="J236" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K236" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L236" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
+      <c r="A237" s="3"/>
+      <c r="B237" s="4"/>
+      <c r="C237" s="4"/>
+      <c r="D237" s="4"/>
+      <c r="E237" s="3"/>
+      <c r="F237" s="3"/>
+      <c r="G237" s="3"/>
+      <c r="H237" s="3"/>
+      <c r="I237" s="3"/>
+      <c r="J237" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K237" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L237" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
+      <c r="A238" s="3"/>
+      <c r="B238" s="4"/>
+      <c r="C238" s="4"/>
+      <c r="D238" s="4"/>
+      <c r="E238" s="3"/>
+      <c r="F238" s="3"/>
+      <c r="G238" s="3"/>
+      <c r="H238" s="3"/>
+      <c r="I238" s="3"/>
+      <c r="J238" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K236" s="3" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E237" s="3" t="inlineStr">
+      <c r="K238" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L238" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
+      <c r="A239" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B239" s="4" t="inlineStr">
+        <is>
+          <t>101하2740</t>
+        </is>
+      </c>
+      <c r="C239" s="4" t="inlineStr">
+        <is>
+          <t>K8 3.5 노블레스</t>
+        </is>
+      </c>
+      <c r="D239" s="4" t="inlineStr">
+        <is>
+          <t>컴포트,드라이브와이즈,스타일</t>
+        </is>
+      </c>
+      <c r="E239" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F237" s="3" t="inlineStr">
-[...55 lines deleted...]
-      <c r="G238" s="3" t="inlineStr">
+      <c r="F239" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G239" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H238" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J238" s="3" t="inlineStr">
+      <c r="H239" s="3" t="inlineStr">
+        <is>
+          <t>21년06월</t>
+        </is>
+      </c>
+      <c r="I239" s="3" t="inlineStr">
+        <is>
+          <t>92,600KM</t>
+        </is>
+      </c>
+      <c r="J239" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K238" s="3" t="inlineStr">
+      <c r="K239" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L238" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L239" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="3"/>
       <c r="B240" s="4"/>
       <c r="C240" s="4"/>
       <c r="D240" s="4"/>
       <c r="E240" s="3"/>
       <c r="F240" s="3"/>
       <c r="G240" s="3"/>
       <c r="H240" s="3"/>
       <c r="I240" s="3"/>
       <c r="J240" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K240" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L240" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="3"/>
       <c r="B241" s="4"/>
       <c r="C241" s="4"/>
       <c r="D241" s="4"/>
       <c r="E241" s="3"/>
       <c r="F241" s="3"/>
       <c r="G241" s="3"/>
       <c r="H241" s="3"/>
       <c r="I241" s="3"/>
       <c r="J241" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K241" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L241" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
+      <c r="A242" s="3"/>
+      <c r="B242" s="4"/>
+      <c r="C242" s="4"/>
+      <c r="D242" s="4"/>
+      <c r="E242" s="3"/>
+      <c r="F242" s="3"/>
+      <c r="G242" s="3"/>
+      <c r="H242" s="3"/>
+      <c r="I242" s="3"/>
+      <c r="J242" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K241" s="3" t="inlineStr">
+      <c r="K242" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L241" s="3" t="inlineStr">
+      <c r="L242" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
+      <c r="A243" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B243" s="4" t="inlineStr">
+        <is>
+          <t>101허2773</t>
+        </is>
+      </c>
+      <c r="C243" s="4" t="inlineStr">
+        <is>
+          <t>신형쏘렌토(MQ4) 2.2 디젤 2WD 5인승 노블레스</t>
+        </is>
+      </c>
+      <c r="D243" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 스타일, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E243" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F243" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G243" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H243" s="3" t="inlineStr">
+        <is>
+          <t>22년04월</t>
+        </is>
+      </c>
+      <c r="I243" s="3" t="inlineStr">
+        <is>
+          <t>89,800KM</t>
+        </is>
+      </c>
+      <c r="J243" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K243" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L243" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
+      <c r="A244" s="3"/>
+      <c r="B244" s="4"/>
+      <c r="C244" s="4"/>
+      <c r="D244" s="4"/>
+      <c r="E244" s="3"/>
+      <c r="F244" s="3"/>
+      <c r="G244" s="3"/>
+      <c r="H244" s="3"/>
+      <c r="I244" s="3"/>
+      <c r="J244" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K244" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L244" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
+      <c r="A245" s="3"/>
+      <c r="B245" s="4"/>
+      <c r="C245" s="4"/>
+      <c r="D245" s="4"/>
+      <c r="E245" s="3"/>
+      <c r="F245" s="3"/>
+      <c r="G245" s="3"/>
+      <c r="H245" s="3"/>
+      <c r="I245" s="3"/>
+      <c r="J245" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K245" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L245" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
+      <c r="A246" s="3"/>
+      <c r="B246" s="4"/>
+      <c r="C246" s="4"/>
+      <c r="D246" s="4"/>
+      <c r="E246" s="3"/>
+      <c r="F246" s="3"/>
+      <c r="G246" s="3"/>
+      <c r="H246" s="3"/>
+      <c r="I246" s="3"/>
+      <c r="J246" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K246" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L246" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
+      <c r="A247" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B247" s="4" t="inlineStr">
+        <is>
+          <t>192하3972</t>
+        </is>
+      </c>
+      <c r="C247" s="4" t="inlineStr">
+        <is>
+          <t>신형 카니발(KA4) 9인승 디젤 프레스티지</t>
+        </is>
+      </c>
+      <c r="D247" s="4" t="inlineStr">
+        <is>
+          <t>기본형-파워슬라이딩 도어, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E247" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F247" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G247" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H247" s="3" t="inlineStr">
+        <is>
+          <t>23년04월</t>
+        </is>
+      </c>
+      <c r="I247" s="3" t="inlineStr">
+        <is>
+          <t>113,900KM</t>
+        </is>
+      </c>
+      <c r="J247" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K247" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L247" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
+      <c r="A248" s="3"/>
+      <c r="B248" s="4"/>
+      <c r="C248" s="4"/>
+      <c r="D248" s="4"/>
+      <c r="E248" s="3"/>
+      <c r="F248" s="3"/>
+      <c r="G248" s="3"/>
+      <c r="H248" s="3"/>
+      <c r="I248" s="3"/>
+      <c r="J248" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K248" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L248" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
+      <c r="A249" s="3"/>
+      <c r="B249" s="4"/>
+      <c r="C249" s="4"/>
+      <c r="D249" s="4"/>
+      <c r="E249" s="3"/>
+      <c r="F249" s="3"/>
+      <c r="G249" s="3"/>
+      <c r="H249" s="3"/>
+      <c r="I249" s="3"/>
+      <c r="J249" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K249" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L249" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
+      <c r="A250" s="3"/>
+      <c r="B250" s="4"/>
+      <c r="C250" s="4"/>
+      <c r="D250" s="4"/>
+      <c r="E250" s="3"/>
+      <c r="F250" s="3"/>
+      <c r="G250" s="3"/>
+      <c r="H250" s="3"/>
+      <c r="I250" s="3"/>
+      <c r="J250" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K250" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L250" s="3" t="inlineStr">
+        <is>
+          <t>710,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
+      <c r="A251" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B251" s="4" t="inlineStr">
+        <is>
+          <t>222허2996</t>
+        </is>
+      </c>
+      <c r="C251" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴스포티지 하이브리드 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D251" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 하이테크, 기본형-드라이브와이즈,
+ 스타일</t>
+        </is>
+      </c>
+      <c r="E251" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F251" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G251" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H251" s="3" t="inlineStr">
+        <is>
+          <t>24년01월</t>
+        </is>
+      </c>
+      <c r="I251" s="3" t="inlineStr">
+        <is>
+          <t>37,600KM</t>
+        </is>
+      </c>
+      <c r="J251" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K251" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L251" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
+      <c r="A252" s="3"/>
+      <c r="B252" s="4"/>
+      <c r="C252" s="4"/>
+      <c r="D252" s="4"/>
+      <c r="E252" s="3"/>
+      <c r="F252" s="3"/>
+      <c r="G252" s="3"/>
+      <c r="H252" s="3"/>
+      <c r="I252" s="3"/>
+      <c r="J252" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K252" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L252" s="3" t="inlineStr">
+        <is>
+          <t>840,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
+      <c r="A253" s="3"/>
+      <c r="B253" s="4"/>
+      <c r="C253" s="4"/>
+      <c r="D253" s="4"/>
+      <c r="E253" s="3"/>
+      <c r="F253" s="3"/>
+      <c r="G253" s="3"/>
+      <c r="H253" s="3"/>
+      <c r="I253" s="3"/>
+      <c r="J253" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K253" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L253" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
+      <c r="A254" s="3"/>
+      <c r="B254" s="4"/>
+      <c r="C254" s="4"/>
+      <c r="D254" s="4"/>
+      <c r="E254" s="3"/>
+      <c r="F254" s="3"/>
+      <c r="G254" s="3"/>
+      <c r="H254" s="3"/>
+      <c r="I254" s="3"/>
+      <c r="J254" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K254" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L254" s="3" t="inlineStr">
+        <is>
+          <t>740,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
+      <c r="A255" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B255" s="4" t="inlineStr">
+        <is>
+          <t>198호2704</t>
+        </is>
+      </c>
+      <c r="C255" s="4" t="inlineStr">
+        <is>
+          <t>레이 밴 1.0 프레스티지 스페셜</t>
+        </is>
+      </c>
+      <c r="D255" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션,버튼시동팩</t>
+        </is>
+      </c>
+      <c r="E255" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F255" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G255" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H255" s="3" t="inlineStr">
+        <is>
+          <t>23년02월</t>
+        </is>
+      </c>
+      <c r="I255" s="3" t="inlineStr">
+        <is>
+          <t>56,600KM</t>
+        </is>
+      </c>
+      <c r="J255" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K255" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L255" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
+      <c r="A256" s="3"/>
+      <c r="B256" s="4"/>
+      <c r="C256" s="4"/>
+      <c r="D256" s="4"/>
+      <c r="E256" s="3"/>
+      <c r="F256" s="3"/>
+      <c r="G256" s="3"/>
+      <c r="H256" s="3"/>
+      <c r="I256" s="3"/>
+      <c r="J256" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K256" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L256" s="3" t="inlineStr">
+        <is>
+          <t>450,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
+      <c r="A257" s="3"/>
+      <c r="B257" s="4"/>
+      <c r="C257" s="4"/>
+      <c r="D257" s="4"/>
+      <c r="E257" s="3"/>
+      <c r="F257" s="3"/>
+      <c r="G257" s="3"/>
+      <c r="H257" s="3"/>
+      <c r="I257" s="3"/>
+      <c r="J257" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K257" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L257" s="3" t="inlineStr">
+        <is>
+          <t>420,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
+      <c r="A258" s="3"/>
+      <c r="B258" s="4"/>
+      <c r="C258" s="4"/>
+      <c r="D258" s="4"/>
+      <c r="E258" s="3"/>
+      <c r="F258" s="3"/>
+      <c r="G258" s="3"/>
+      <c r="H258" s="3"/>
+      <c r="I258" s="3"/>
+      <c r="J258" s="3" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="K258" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L258" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
+      <c r="A259" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B259" s="4" t="inlineStr">
+        <is>
+          <t>101허4342</t>
+        </is>
+      </c>
+      <c r="C259" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D259" s="4" t="inlineStr">
+        <is>
+          <t>ETCS, 기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E259" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F259" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G259" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H259" s="3" t="inlineStr">
+        <is>
+          <t>22년04월</t>
+        </is>
+      </c>
+      <c r="I259" s="3" t="inlineStr">
+        <is>
+          <t>51,000KM</t>
+        </is>
+      </c>
+      <c r="J259" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K259" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L259" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
+      <c r="A260" s="3"/>
+      <c r="B260" s="4"/>
+      <c r="C260" s="4"/>
+      <c r="D260" s="4"/>
+      <c r="E260" s="3"/>
+      <c r="F260" s="3"/>
+      <c r="G260" s="3"/>
+      <c r="H260" s="3"/>
+      <c r="I260" s="3"/>
+      <c r="J260" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K260" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L260" s="3" t="inlineStr">
+        <is>
+          <t>630,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
+      <c r="A261" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B261" s="4" t="inlineStr">
+        <is>
+          <t>125호9035</t>
+        </is>
+      </c>
+      <c r="C261" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발(KA4) 9인승 가솔린 시그니처</t>
+        </is>
+      </c>
+      <c r="D261" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈, 스타일</t>
+        </is>
+      </c>
+      <c r="E261" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F261" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G261" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H261" s="3" t="inlineStr">
+        <is>
+          <t>23년12월</t>
+        </is>
+      </c>
+      <c r="I261" s="3" t="inlineStr">
+        <is>
+          <t>70,000KM</t>
+        </is>
+      </c>
+      <c r="J261" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K261" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L261" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
+      <c r="A262" s="3"/>
+      <c r="B262" s="4"/>
+      <c r="C262" s="4"/>
+      <c r="D262" s="4"/>
+      <c r="E262" s="3"/>
+      <c r="F262" s="3"/>
+      <c r="G262" s="3"/>
+      <c r="H262" s="3"/>
+      <c r="I262" s="3"/>
+      <c r="J262" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K262" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L262" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
+      <c r="A263" s="3"/>
+      <c r="B263" s="4"/>
+      <c r="C263" s="4"/>
+      <c r="D263" s="4"/>
+      <c r="E263" s="3"/>
+      <c r="F263" s="3"/>
+      <c r="G263" s="3"/>
+      <c r="H263" s="3"/>
+      <c r="I263" s="3"/>
+      <c r="J263" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K263" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L263" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
+      <c r="A264" s="3"/>
+      <c r="B264" s="4"/>
+      <c r="C264" s="4"/>
+      <c r="D264" s="4"/>
+      <c r="E264" s="3"/>
+      <c r="F264" s="3"/>
+      <c r="G264" s="3"/>
+      <c r="H264" s="3"/>
+      <c r="I264" s="3"/>
+      <c r="J264" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K264" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L264" s="3" t="inlineStr">
+        <is>
+          <t>1,150,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
+      <c r="A265" s="3"/>
+      <c r="B265" s="4"/>
+      <c r="C265" s="4"/>
+      <c r="D265" s="4"/>
+      <c r="E265" s="3"/>
+      <c r="F265" s="3"/>
+      <c r="G265" s="3"/>
+      <c r="H265" s="3"/>
+      <c r="I265" s="3"/>
+      <c r="J265" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K265" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L265" s="3" t="inlineStr">
+        <is>
+          <t>1,200,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
+      <c r="A266" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B266" s="4" t="inlineStr">
+        <is>
+          <t>125호8930</t>
+        </is>
+      </c>
+      <c r="C266" s="4" t="inlineStr">
+        <is>
+          <t>신형쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 프레스
+티지</t>
+        </is>
+      </c>
+      <c r="D266" s="4" t="inlineStr">
+        <is>
+          <t>스타일, 기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E266" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F266" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G266" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H266" s="3" t="inlineStr">
+        <is>
+          <t>23년01월</t>
+        </is>
+      </c>
+      <c r="I266" s="3" t="inlineStr">
+        <is>
+          <t>28,000KM</t>
+        </is>
+      </c>
+      <c r="J266" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K266" s="3" t="inlineStr">
+        <is>
+          <t>1500000</t>
+        </is>
+      </c>
+      <c r="L266" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
+      <c r="A267" s="3"/>
+      <c r="B267" s="4"/>
+      <c r="C267" s="4"/>
+      <c r="D267" s="4"/>
+      <c r="E267" s="3"/>
+      <c r="F267" s="3"/>
+      <c r="G267" s="3"/>
+      <c r="H267" s="3"/>
+      <c r="I267" s="3"/>
+      <c r="J267" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K267" s="3" t="inlineStr">
+        <is>
+          <t>1500000</t>
+        </is>
+      </c>
+      <c r="L267" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
+      <c r="A268" s="3"/>
+      <c r="B268" s="4"/>
+      <c r="C268" s="4"/>
+      <c r="D268" s="4"/>
+      <c r="E268" s="3"/>
+      <c r="F268" s="3"/>
+      <c r="G268" s="3"/>
+      <c r="H268" s="3"/>
+      <c r="I268" s="3"/>
+      <c r="J268" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K268" s="3" t="inlineStr">
+        <is>
+          <t>1500000</t>
+        </is>
+      </c>
+      <c r="L268" s="3" t="inlineStr">
+        <is>
+          <t>930,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
+      <c r="A269" s="3"/>
+      <c r="B269" s="4"/>
+      <c r="C269" s="4"/>
+      <c r="D269" s="4"/>
+      <c r="E269" s="3"/>
+      <c r="F269" s="3"/>
+      <c r="G269" s="3"/>
+      <c r="H269" s="3"/>
+      <c r="I269" s="3"/>
+      <c r="J269" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K269" s="3" t="inlineStr">
+        <is>
+          <t>1500000</t>
+        </is>
+      </c>
+      <c r="L269" s="3" t="inlineStr">
+        <is>
+          <t>980,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
+      <c r="A270" s="3"/>
+      <c r="B270" s="4"/>
+      <c r="C270" s="4"/>
+      <c r="D270" s="4"/>
+      <c r="E270" s="3"/>
+      <c r="F270" s="3"/>
+      <c r="G270" s="3"/>
+      <c r="H270" s="3"/>
+      <c r="I270" s="3"/>
+      <c r="J270" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K270" s="3" t="inlineStr">
+        <is>
+          <t>1500000</t>
+        </is>
+      </c>
+      <c r="L270" s="3" t="inlineStr">
+        <is>
+          <t>1,030,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
+      <c r="A271" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B271" s="4" t="inlineStr">
+        <is>
+          <t>142호2072</t>
+        </is>
+      </c>
+      <c r="C271" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 시그
+니처 그래비티</t>
+        </is>
+      </c>
+      <c r="D271" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E271" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F271" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G271" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H271" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I271" s="3" t="inlineStr">
+        <is>
+          <t>15,500KM</t>
+        </is>
+      </c>
+      <c r="J271" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K271" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L271" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
+      <c r="A272" s="3"/>
+      <c r="B272" s="4"/>
+      <c r="C272" s="4"/>
+      <c r="D272" s="4"/>
+      <c r="E272" s="3"/>
+      <c r="F272" s="3"/>
+      <c r="G272" s="3"/>
+      <c r="H272" s="3"/>
+      <c r="I272" s="3"/>
+      <c r="J272" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K272" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L272" s="3" t="inlineStr">
+        <is>
+          <t>950,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
+      <c r="A273" s="3"/>
+      <c r="B273" s="4"/>
+      <c r="C273" s="4"/>
+      <c r="D273" s="4"/>
+      <c r="E273" s="3"/>
+      <c r="F273" s="3"/>
+      <c r="G273" s="3"/>
+      <c r="H273" s="3"/>
+      <c r="I273" s="3"/>
+      <c r="J273" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K273" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L273" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
+      <c r="A274" s="3"/>
+      <c r="B274" s="4"/>
+      <c r="C274" s="4"/>
+      <c r="D274" s="4"/>
+      <c r="E274" s="3"/>
+      <c r="F274" s="3"/>
+      <c r="G274" s="3"/>
+      <c r="H274" s="3"/>
+      <c r="I274" s="3"/>
+      <c r="J274" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K274" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L274" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
+      <c r="A275" s="3"/>
+      <c r="B275" s="4"/>
+      <c r="C275" s="4"/>
+      <c r="D275" s="4"/>
+      <c r="E275" s="3"/>
+      <c r="F275" s="3"/>
+      <c r="G275" s="3"/>
+      <c r="H275" s="3"/>
+      <c r="I275" s="3"/>
+      <c r="J275" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K275" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L275" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
+      <c r="A276" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B276" s="4" t="inlineStr">
+        <is>
+          <t>142호3653</t>
+        </is>
+      </c>
+      <c r="C276" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발(KA4) 9인승 디젤 프레스티지</t>
+        </is>
+      </c>
+      <c r="D276" s="4" t="inlineStr">
+        <is>
+          <t>기본형-12.3인치 클러스터, 컨비니언스, 드
+라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E276" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F276" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G276" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H276" s="3" t="inlineStr">
+        <is>
+          <t>24년12월</t>
+        </is>
+      </c>
+      <c r="I276" s="3" t="inlineStr">
+        <is>
+          <t>12,000KM</t>
+        </is>
+      </c>
+      <c r="J276" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K276" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L276" s="3" t="inlineStr">
+        <is>
+          <t>950,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
+      <c r="A277" s="3"/>
+      <c r="B277" s="4"/>
+      <c r="C277" s="4"/>
+      <c r="D277" s="4"/>
+      <c r="E277" s="3"/>
+      <c r="F277" s="3"/>
+      <c r="G277" s="3"/>
+      <c r="H277" s="3"/>
+      <c r="I277" s="3"/>
+      <c r="J277" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K277" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L277" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
+      <c r="A278" s="3"/>
+      <c r="B278" s="4"/>
+      <c r="C278" s="4"/>
+      <c r="D278" s="4"/>
+      <c r="E278" s="3"/>
+      <c r="F278" s="3"/>
+      <c r="G278" s="3"/>
+      <c r="H278" s="3"/>
+      <c r="I278" s="3"/>
+      <c r="J278" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K278" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L278" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
+      <c r="A279" s="3"/>
+      <c r="B279" s="4"/>
+      <c r="C279" s="4"/>
+      <c r="D279" s="4"/>
+      <c r="E279" s="3"/>
+      <c r="F279" s="3"/>
+      <c r="G279" s="3"/>
+      <c r="H279" s="3"/>
+      <c r="I279" s="3"/>
+      <c r="J279" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K279" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L279" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
+      <c r="A280" s="3"/>
+      <c r="B280" s="4"/>
+      <c r="C280" s="4"/>
+      <c r="D280" s="4"/>
+      <c r="E280" s="3"/>
+      <c r="F280" s="3"/>
+      <c r="G280" s="3"/>
+      <c r="H280" s="3"/>
+      <c r="I280" s="3"/>
+      <c r="J280" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K280" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L280" s="3" t="inlineStr">
+        <is>
+          <t>1,150,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
+      <c r="A281" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B281" s="4" t="inlineStr">
+        <is>
+          <t>125하2547</t>
+        </is>
+      </c>
+      <c r="C281" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발(KA4) 7인승 가솔린 노블레스 아웃도어</t>
+        </is>
+      </c>
+      <c r="D281" s="4" t="inlineStr">
+        <is>
+          <t>스마트커넥트, 모니터링팩, HUD+빌트인캠2,
+ 드라이브와이즈, 스타일, 기본형-듀얼선루프</t>
+        </is>
+      </c>
+      <c r="E281" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F281" s="3" t="inlineStr">
+        <is>
+          <t>오로라 블랙펄</t>
+        </is>
+      </c>
+      <c r="G281" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H281" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I281" s="3" t="inlineStr">
+        <is>
+          <t>18,500KM</t>
+        </is>
+      </c>
+      <c r="J281" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="K281" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L281" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
+      <c r="A282" s="3"/>
+      <c r="B282" s="4"/>
+      <c r="C282" s="4"/>
+      <c r="D282" s="4"/>
+      <c r="E282" s="3"/>
+      <c r="F282" s="3"/>
+      <c r="G282" s="3"/>
+      <c r="H282" s="3"/>
+      <c r="I282" s="3"/>
+      <c r="J282" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K282" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L282" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
+      <c r="A283" s="3"/>
+      <c r="B283" s="4"/>
+      <c r="C283" s="4"/>
+      <c r="D283" s="4"/>
+      <c r="E283" s="3"/>
+      <c r="F283" s="3"/>
+      <c r="G283" s="3"/>
+      <c r="H283" s="3"/>
+      <c r="I283" s="3"/>
+      <c r="J283" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K283" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L283" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
+      <c r="A284" s="3"/>
+      <c r="B284" s="4"/>
+      <c r="C284" s="4"/>
+      <c r="D284" s="4"/>
+      <c r="E284" s="3"/>
+      <c r="F284" s="3"/>
+      <c r="G284" s="3"/>
+      <c r="H284" s="3"/>
+      <c r="I284" s="3"/>
+      <c r="J284" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K284" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L284" s="3" t="inlineStr">
+        <is>
+          <t>1,150,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
+      <c r="A285" s="3"/>
+      <c r="B285" s="4"/>
+      <c r="C285" s="4"/>
+      <c r="D285" s="4"/>
+      <c r="E285" s="3"/>
+      <c r="F285" s="3"/>
+      <c r="G285" s="3"/>
+      <c r="H285" s="3"/>
+      <c r="I285" s="3"/>
+      <c r="J285" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K285" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L285" s="3" t="inlineStr">
+        <is>
+          <t>1,200,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
+      <c r="A286" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B286" s="4" t="inlineStr">
+        <is>
+          <t>125호5192</t>
+        </is>
+      </c>
+      <c r="C286" s="4" t="inlineStr">
+        <is>
+          <t>신형 카니발(KA4) 9인승 가솔린 시그니처</t>
+        </is>
+      </c>
+      <c r="D286" s="4" t="inlineStr">
+        <is>
+          <t>KRELL사운드, 드라이브와이즈, 기본형-컴포
+트, 스마트커넥트, 스타일</t>
+        </is>
+      </c>
+      <c r="E286" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F286" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G286" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H286" s="3" t="inlineStr">
+        <is>
+          <t>23년05월</t>
+        </is>
+      </c>
+      <c r="I286" s="3" t="inlineStr">
+        <is>
+          <t>53,000KM</t>
+        </is>
+      </c>
+      <c r="J286" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K286" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L286" s="3" t="inlineStr">
+        <is>
+          <t>950,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
+      <c r="A287" s="3"/>
+      <c r="B287" s="4"/>
+      <c r="C287" s="4"/>
+      <c r="D287" s="4"/>
+      <c r="E287" s="3"/>
+      <c r="F287" s="3"/>
+      <c r="G287" s="3"/>
+      <c r="H287" s="3"/>
+      <c r="I287" s="3"/>
+      <c r="J287" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K287" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L287" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
+      <c r="A288" s="3"/>
+      <c r="B288" s="4"/>
+      <c r="C288" s="4"/>
+      <c r="D288" s="4"/>
+      <c r="E288" s="3"/>
+      <c r="F288" s="3"/>
+      <c r="G288" s="3"/>
+      <c r="H288" s="3"/>
+      <c r="I288" s="3"/>
+      <c r="J288" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K288" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L288" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
+      <c r="A289" s="3"/>
+      <c r="B289" s="4"/>
+      <c r="C289" s="4"/>
+      <c r="D289" s="4"/>
+      <c r="E289" s="3"/>
+      <c r="F289" s="3"/>
+      <c r="G289" s="3"/>
+      <c r="H289" s="3"/>
+      <c r="I289" s="3"/>
+      <c r="J289" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K289" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L289" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
+      <c r="A290" s="3"/>
+      <c r="B290" s="4"/>
+      <c r="C290" s="4"/>
+      <c r="D290" s="4"/>
+      <c r="E290" s="3"/>
+      <c r="F290" s="3"/>
+      <c r="G290" s="3"/>
+      <c r="H290" s="3"/>
+      <c r="I290" s="3"/>
+      <c r="J290" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K290" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L290" s="3" t="inlineStr">
+        <is>
+          <t>1,150,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
+      <c r="A291" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B291" s="4" t="inlineStr">
+        <is>
+          <t>125호8928</t>
+        </is>
+      </c>
+      <c r="C291" s="4" t="inlineStr">
+        <is>
+          <t>신형쏘렌토(MQ4) 2.5 가솔린 4WD 5인승 프레스
+티지</t>
+        </is>
+      </c>
+      <c r="D291" s="4" t="inlineStr">
+        <is>
+          <t>스타일, 선루프, 기본형-드라이브와이즈, 내비
+게이션</t>
+        </is>
+      </c>
+      <c r="E291" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F291" s="3" t="inlineStr">
+        <is>
+          <t>화이</t>
+        </is>
+      </c>
+      <c r="G291" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H291" s="3" t="inlineStr">
+        <is>
+          <t>23년07월</t>
+        </is>
+      </c>
+      <c r="I291" s="3" t="inlineStr">
+        <is>
+          <t>37,500KM</t>
+        </is>
+      </c>
+      <c r="J291" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K291" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L291" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
+      <c r="A292" s="3"/>
+      <c r="B292" s="4"/>
+      <c r="C292" s="4"/>
+      <c r="D292" s="4"/>
+      <c r="E292" s="3"/>
+      <c r="F292" s="3"/>
+      <c r="G292" s="3"/>
+      <c r="H292" s="3"/>
+      <c r="I292" s="3"/>
+      <c r="J292" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K292" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L292" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
+      <c r="A293" s="3"/>
+      <c r="B293" s="4"/>
+      <c r="C293" s="4"/>
+      <c r="D293" s="4"/>
+      <c r="E293" s="3"/>
+      <c r="F293" s="3"/>
+      <c r="G293" s="3"/>
+      <c r="H293" s="3"/>
+      <c r="I293" s="3"/>
+      <c r="J293" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K293" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L293" s="3" t="inlineStr">
+        <is>
+          <t>930,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
+      <c r="A294" s="3"/>
+      <c r="B294" s="4"/>
+      <c r="C294" s="4"/>
+      <c r="D294" s="4"/>
+      <c r="E294" s="3"/>
+      <c r="F294" s="3"/>
+      <c r="G294" s="3"/>
+      <c r="H294" s="3"/>
+      <c r="I294" s="3"/>
+      <c r="J294" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K294" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L294" s="3" t="inlineStr">
+        <is>
+          <t>980,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
+      <c r="A295" s="3"/>
+      <c r="B295" s="4"/>
+      <c r="C295" s="4"/>
+      <c r="D295" s="4"/>
+      <c r="E295" s="3"/>
+      <c r="F295" s="3"/>
+      <c r="G295" s="3"/>
+      <c r="H295" s="3"/>
+      <c r="I295" s="3"/>
+      <c r="J295" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K295" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L295" s="3" t="inlineStr">
+        <is>
+          <t>1,030,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
+      <c r="A296" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B296" s="4" t="inlineStr">
+        <is>
+          <t>101하8578</t>
+        </is>
+      </c>
+      <c r="C296" s="4" t="inlineStr">
+        <is>
+          <t>신형쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 프레스
+티지</t>
+        </is>
+      </c>
+      <c r="D296" s="4" t="inlineStr">
+        <is>
+          <t>선루프, 기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E296" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F296" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G296" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H296" s="3" t="inlineStr">
+        <is>
+          <t>22년06월</t>
+        </is>
+      </c>
+      <c r="I296" s="3" t="inlineStr">
+        <is>
+          <t>68,000KM</t>
+        </is>
+      </c>
+      <c r="J296" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K296" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L296" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
+      <c r="A297" s="3"/>
+      <c r="B297" s="4"/>
+      <c r="C297" s="4"/>
+      <c r="D297" s="4"/>
+      <c r="E297" s="3"/>
+      <c r="F297" s="3"/>
+      <c r="G297" s="3"/>
+      <c r="H297" s="3"/>
+      <c r="I297" s="3"/>
+      <c r="J297" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K297" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L297" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
+      <c r="A298" s="3"/>
+      <c r="B298" s="4"/>
+      <c r="C298" s="4"/>
+      <c r="D298" s="4"/>
+      <c r="E298" s="3"/>
+      <c r="F298" s="3"/>
+      <c r="G298" s="3"/>
+      <c r="H298" s="3"/>
+      <c r="I298" s="3"/>
+      <c r="J298" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K298" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L298" s="3" t="inlineStr">
+        <is>
+          <t>950,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
+      <c r="A299" s="3"/>
+      <c r="B299" s="4"/>
+      <c r="C299" s="4"/>
+      <c r="D299" s="4"/>
+      <c r="E299" s="3"/>
+      <c r="F299" s="3"/>
+      <c r="G299" s="3"/>
+      <c r="H299" s="3"/>
+      <c r="I299" s="3"/>
+      <c r="J299" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K299" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L299" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
+      <c r="A300" s="3"/>
+      <c r="B300" s="4"/>
+      <c r="C300" s="4"/>
+      <c r="D300" s="4"/>
+      <c r="E300" s="3"/>
+      <c r="F300" s="3"/>
+      <c r="G300" s="3"/>
+      <c r="H300" s="3"/>
+      <c r="I300" s="3"/>
+      <c r="J300" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K300" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L300" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
+      <c r="A301" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B301" s="4" t="inlineStr">
+        <is>
+          <t>101호7872</t>
+        </is>
+      </c>
+      <c r="C301" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴스포티지 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D301" s="4" t="inlineStr">
+        <is>
+          <t>기본형-내비게이션</t>
+        </is>
+      </c>
+      <c r="E301" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F301" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G301" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H301" s="3" t="inlineStr">
+        <is>
+          <t>21년09월</t>
+        </is>
+      </c>
+      <c r="I301" s="3" t="inlineStr">
+        <is>
+          <t>78,000KM</t>
+        </is>
+      </c>
+      <c r="J301" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K301" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L301" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
+      <c r="A302" s="3"/>
+      <c r="B302" s="4"/>
+      <c r="C302" s="4"/>
+      <c r="D302" s="4"/>
+      <c r="E302" s="3"/>
+      <c r="F302" s="3"/>
+      <c r="G302" s="3"/>
+      <c r="H302" s="3"/>
+      <c r="I302" s="3"/>
+      <c r="J302" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K302" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L302" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
+      <c r="A303" s="3"/>
+      <c r="B303" s="4"/>
+      <c r="C303" s="4"/>
+      <c r="D303" s="4"/>
+      <c r="E303" s="3"/>
+      <c r="F303" s="3"/>
+      <c r="G303" s="3"/>
+      <c r="H303" s="3"/>
+      <c r="I303" s="3"/>
+      <c r="J303" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K303" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L303" s="3" t="inlineStr">
+        <is>
+          <t>760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
+      <c r="A304" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B304" s="4" t="inlineStr">
+        <is>
+          <t>142호3626</t>
+        </is>
+      </c>
+      <c r="C304" s="4" t="inlineStr">
+        <is>
+          <t>모하비 더 마스터 3.0 디젤 4WD 6인승 마스터즈 
+그래비티</t>
+        </is>
+      </c>
+      <c r="D304" s="4" t="inlineStr">
+        <is>
+          <t>블랙내장-렉시콘팩, 선루프</t>
+        </is>
+      </c>
+      <c r="E304" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F304" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G304" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H304" s="3" t="inlineStr">
+        <is>
+          <t>24년09월</t>
+        </is>
+      </c>
+      <c r="I304" s="3" t="inlineStr">
+        <is>
+          <t>23,000KM</t>
+        </is>
+      </c>
+      <c r="J304" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K304" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L304" s="3" t="inlineStr">
+        <is>
+          <t>1,350,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
+      <c r="A305" s="3"/>
+      <c r="B305" s="4"/>
+      <c r="C305" s="4"/>
+      <c r="D305" s="4"/>
+      <c r="E305" s="3"/>
+      <c r="F305" s="3"/>
+      <c r="G305" s="3"/>
+      <c r="H305" s="3"/>
+      <c r="I305" s="3"/>
+      <c r="J305" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K305" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L305" s="3" t="inlineStr">
+        <is>
+          <t>1,400,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
+      <c r="A306" s="3"/>
+      <c r="B306" s="4"/>
+      <c r="C306" s="4"/>
+      <c r="D306" s="4"/>
+      <c r="E306" s="3"/>
+      <c r="F306" s="3"/>
+      <c r="G306" s="3"/>
+      <c r="H306" s="3"/>
+      <c r="I306" s="3"/>
+      <c r="J306" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K306" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L306" s="3" t="inlineStr">
+        <is>
+          <t>1,450,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
+      <c r="A307" s="3"/>
+      <c r="B307" s="4"/>
+      <c r="C307" s="4"/>
+      <c r="D307" s="4"/>
+      <c r="E307" s="3"/>
+      <c r="F307" s="3"/>
+      <c r="G307" s="3"/>
+      <c r="H307" s="3"/>
+      <c r="I307" s="3"/>
+      <c r="J307" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K307" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L307" s="3" t="inlineStr">
+        <is>
+          <t>1,500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
+      <c r="A308" s="3"/>
+      <c r="B308" s="4"/>
+      <c r="C308" s="4"/>
+      <c r="D308" s="4"/>
+      <c r="E308" s="3"/>
+      <c r="F308" s="3"/>
+      <c r="G308" s="3"/>
+      <c r="H308" s="3"/>
+      <c r="I308" s="3"/>
+      <c r="J308" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K308" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L308" s="3" t="inlineStr">
+        <is>
+          <t>1,550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
+      <c r="A309" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B309" s="4" t="inlineStr">
+        <is>
+          <t>125호8966</t>
+        </is>
+      </c>
+      <c r="C309" s="4" t="inlineStr">
+        <is>
+          <t>모하비 더 마스터 3.0 디젤 4WD 6인승 마스터즈</t>
+        </is>
+      </c>
+      <c r="D309" s="4" t="inlineStr">
+        <is>
+          <t>렉시콘팩, 그레이내장-HUD, 선루프</t>
+        </is>
+      </c>
+      <c r="E309" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F309" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G309" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H309" s="3" t="inlineStr">
+        <is>
+          <t>23년09월</t>
+        </is>
+      </c>
+      <c r="I309" s="3" t="inlineStr">
+        <is>
+          <t>29,500KM</t>
+        </is>
+      </c>
+      <c r="J309" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K309" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L309" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
+      <c r="A310" s="3"/>
+      <c r="B310" s="4"/>
+      <c r="C310" s="4"/>
+      <c r="D310" s="4"/>
+      <c r="E310" s="3"/>
+      <c r="F310" s="3"/>
+      <c r="G310" s="3"/>
+      <c r="H310" s="3"/>
+      <c r="I310" s="3"/>
+      <c r="J310" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K310" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L310" s="3" t="inlineStr">
+        <is>
+          <t>1,200,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
+      <c r="A311" s="3"/>
+      <c r="B311" s="4"/>
+      <c r="C311" s="4"/>
+      <c r="D311" s="4"/>
+      <c r="E311" s="3"/>
+      <c r="F311" s="3"/>
+      <c r="G311" s="3"/>
+      <c r="H311" s="3"/>
+      <c r="I311" s="3"/>
+      <c r="J311" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K311" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L311" s="3" t="inlineStr">
+        <is>
+          <t>1,300,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
+      <c r="A312" s="3"/>
+      <c r="B312" s="4"/>
+      <c r="C312" s="4"/>
+      <c r="D312" s="4"/>
+      <c r="E312" s="3"/>
+      <c r="F312" s="3"/>
+      <c r="G312" s="3"/>
+      <c r="H312" s="3"/>
+      <c r="I312" s="3"/>
+      <c r="J312" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K312" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L312" s="3" t="inlineStr">
+        <is>
+          <t>1,400,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
+      <c r="A313" s="3"/>
+      <c r="B313" s="4"/>
+      <c r="C313" s="4"/>
+      <c r="D313" s="4"/>
+      <c r="E313" s="3"/>
+      <c r="F313" s="3"/>
+      <c r="G313" s="3"/>
+      <c r="H313" s="3"/>
+      <c r="I313" s="3"/>
+      <c r="J313" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K313" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L313" s="3" t="inlineStr">
+        <is>
+          <t>1,500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
+      <c r="A314" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B314" s="4" t="inlineStr">
+        <is>
+          <t>142호2088</t>
+        </is>
+      </c>
+      <c r="C314" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K8 하이브리드 노블레스</t>
+        </is>
+      </c>
+      <c r="D314" s="4" t="inlineStr">
+        <is>
+          <t>투톤휠(브라운/베이지)-드라이브와이즈, HUD
+, 선루프, 스타일2</t>
+        </is>
+      </c>
+      <c r="E314" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F314" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G314" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H314" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I314" s="3" t="inlineStr">
+        <is>
+          <t>29,000KM</t>
+        </is>
+      </c>
+      <c r="J314" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K314" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L314" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
+      <c r="A315" s="3"/>
+      <c r="B315" s="4"/>
+      <c r="C315" s="4"/>
+      <c r="D315" s="4"/>
+      <c r="E315" s="3"/>
+      <c r="F315" s="3"/>
+      <c r="G315" s="3"/>
+      <c r="H315" s="3"/>
+      <c r="I315" s="3"/>
+      <c r="J315" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K315" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L315" s="3" t="inlineStr">
+        <is>
+          <t>1,150,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
+      <c r="A316" s="3"/>
+      <c r="B316" s="4"/>
+      <c r="C316" s="4"/>
+      <c r="D316" s="4"/>
+      <c r="E316" s="3"/>
+      <c r="F316" s="3"/>
+      <c r="G316" s="3"/>
+      <c r="H316" s="3"/>
+      <c r="I316" s="3"/>
+      <c r="J316" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K316" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L316" s="3" t="inlineStr">
+        <is>
+          <t>1,200,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
+      <c r="A317" s="3"/>
+      <c r="B317" s="4"/>
+      <c r="C317" s="4"/>
+      <c r="D317" s="4"/>
+      <c r="E317" s="3"/>
+      <c r="F317" s="3"/>
+      <c r="G317" s="3"/>
+      <c r="H317" s="3"/>
+      <c r="I317" s="3"/>
+      <c r="J317" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K317" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L317" s="3" t="inlineStr">
+        <is>
+          <t>1,250,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
+      <c r="A318" s="3"/>
+      <c r="B318" s="4"/>
+      <c r="C318" s="4"/>
+      <c r="D318" s="4"/>
+      <c r="E318" s="3"/>
+      <c r="F318" s="3"/>
+      <c r="G318" s="3"/>
+      <c r="H318" s="3"/>
+      <c r="I318" s="3"/>
+      <c r="J318" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K318" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L318" s="3" t="inlineStr">
+        <is>
+          <t>1,300,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
+      <c r="A319" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B319" s="4" t="inlineStr">
+        <is>
+          <t>125호7638</t>
+        </is>
+      </c>
+      <c r="C319" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴스포티지 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D319" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E319" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F319" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G319" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H319" s="3" t="inlineStr">
+        <is>
+          <t>22년12월</t>
+        </is>
+      </c>
+      <c r="I319" s="3" t="inlineStr">
+        <is>
+          <t>42,000KM</t>
+        </is>
+      </c>
+      <c r="J319" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K319" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L319" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
+      <c r="A320" s="3"/>
+      <c r="B320" s="4"/>
+      <c r="C320" s="4"/>
+      <c r="D320" s="4"/>
+      <c r="E320" s="3"/>
+      <c r="F320" s="3"/>
+      <c r="G320" s="3"/>
+      <c r="H320" s="3"/>
+      <c r="I320" s="3"/>
+      <c r="J320" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K320" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L320" s="3" t="inlineStr">
+        <is>
+          <t>760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
+      <c r="A321" s="3"/>
+      <c r="B321" s="4"/>
+      <c r="C321" s="4"/>
+      <c r="D321" s="4"/>
+      <c r="E321" s="3"/>
+      <c r="F321" s="3"/>
+      <c r="G321" s="3"/>
+      <c r="H321" s="3"/>
+      <c r="I321" s="3"/>
+      <c r="J321" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K321" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L321" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
+      <c r="A322" s="3"/>
+      <c r="B322" s="4"/>
+      <c r="C322" s="4"/>
+      <c r="D322" s="4"/>
+      <c r="E322" s="3"/>
+      <c r="F322" s="3"/>
+      <c r="G322" s="3"/>
+      <c r="H322" s="3"/>
+      <c r="I322" s="3"/>
+      <c r="J322" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K322" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L322" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
+      <c r="A323" s="3"/>
+      <c r="B323" s="4"/>
+      <c r="C323" s="4"/>
+      <c r="D323" s="4"/>
+      <c r="E323" s="3"/>
+      <c r="F323" s="3"/>
+      <c r="G323" s="3"/>
+      <c r="H323" s="3"/>
+      <c r="I323" s="3"/>
+      <c r="J323" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K323" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L323" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
+      <c r="A324" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B324" s="4" t="inlineStr">
+        <is>
+          <t>101호7651</t>
+        </is>
+      </c>
+      <c r="C324" s="4" t="inlineStr">
+        <is>
+          <t>신형 K5(DL3) 2.0 LPI 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D324" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션</t>
+        </is>
+      </c>
+      <c r="E324" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F324" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G324" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H324" s="3" t="inlineStr">
+        <is>
+          <t>21년02월</t>
+        </is>
+      </c>
+      <c r="I324" s="3" t="inlineStr">
+        <is>
+          <t>83,500KM</t>
+        </is>
+      </c>
+      <c r="J324" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K324" s="3" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="L324" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
+      <c r="A325" s="3"/>
+      <c r="B325" s="4"/>
+      <c r="C325" s="4"/>
+      <c r="D325" s="4"/>
+      <c r="E325" s="3"/>
+      <c r="F325" s="3"/>
+      <c r="G325" s="3"/>
+      <c r="H325" s="3"/>
+      <c r="I325" s="3"/>
+      <c r="J325" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K325" s="3" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="L325" s="3" t="inlineStr">
+        <is>
+          <t>580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
+      <c r="A326" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B326" s="4" t="inlineStr">
+        <is>
+          <t>101호7673</t>
+        </is>
+      </c>
+      <c r="C326" s="4" t="inlineStr">
+        <is>
+          <t>올 뉴K3 1.6 가솔린 시그니처</t>
+        </is>
+      </c>
+      <c r="D326" s="4" t="inlineStr">
+        <is>
+          <t>선루프, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E326" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F326" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G326" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H326" s="3" t="inlineStr">
+        <is>
+          <t>21년03월</t>
+        </is>
+      </c>
+      <c r="I326" s="3" t="inlineStr">
+        <is>
+          <t>60,000KM</t>
+        </is>
+      </c>
+      <c r="J326" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K326" s="3" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="L326" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
+      <c r="A327" s="3"/>
+      <c r="B327" s="4"/>
+      <c r="C327" s="4"/>
+      <c r="D327" s="4"/>
+      <c r="E327" s="3"/>
+      <c r="F327" s="3"/>
+      <c r="G327" s="3"/>
+      <c r="H327" s="3"/>
+      <c r="I327" s="3"/>
+      <c r="J327" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K327" s="3" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="L327" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
+      <c r="A328" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B328" s="4" t="inlineStr">
+        <is>
+          <t>125하4718</t>
+        </is>
+      </c>
+      <c r="C328" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴쏘렌토(MQ4) 2.5 가솔린 2WD 7인승 프레
+스티지</t>
+        </is>
+      </c>
+      <c r="D328" s="4" t="inlineStr">
+        <is>
+          <t>기본형-12.3 클러스터, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E328" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F328" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G328" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H328" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I328" s="3" t="inlineStr">
+        <is>
+          <t>7,000KM</t>
+        </is>
+      </c>
+      <c r="J328" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K328" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L328" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
+      <c r="A329" s="3"/>
+      <c r="B329" s="4"/>
+      <c r="C329" s="4"/>
+      <c r="D329" s="4"/>
+      <c r="E329" s="3"/>
+      <c r="F329" s="3"/>
+      <c r="G329" s="3"/>
+      <c r="H329" s="3"/>
+      <c r="I329" s="3"/>
+      <c r="J329" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K329" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L329" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
+      <c r="A330" s="3"/>
+      <c r="B330" s="4"/>
+      <c r="C330" s="4"/>
+      <c r="D330" s="4"/>
+      <c r="E330" s="3"/>
+      <c r="F330" s="3"/>
+      <c r="G330" s="3"/>
+      <c r="H330" s="3"/>
+      <c r="I330" s="3"/>
+      <c r="J330" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K330" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L330" s="3" t="inlineStr">
+        <is>
+          <t>950,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
+      <c r="A331" s="3"/>
+      <c r="B331" s="4"/>
+      <c r="C331" s="4"/>
+      <c r="D331" s="4"/>
+      <c r="E331" s="3"/>
+      <c r="F331" s="3"/>
+      <c r="G331" s="3"/>
+      <c r="H331" s="3"/>
+      <c r="I331" s="3"/>
+      <c r="J331" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K331" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L331" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
+      <c r="A332" s="3"/>
+      <c r="B332" s="4"/>
+      <c r="C332" s="4"/>
+      <c r="D332" s="4"/>
+      <c r="E332" s="3"/>
+      <c r="F332" s="3"/>
+      <c r="G332" s="3"/>
+      <c r="H332" s="3"/>
+      <c r="I332" s="3"/>
+      <c r="J332" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K332" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L332" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
+      <c r="A333" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B333" s="4" t="inlineStr">
+        <is>
+          <t>23호4486</t>
+        </is>
+      </c>
+      <c r="C333" s="4" t="inlineStr">
+        <is>
+          <t>올 뉴K7 2.4 GDi 프레스티지</t>
+        </is>
+      </c>
+      <c r="D333" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1</t>
+        </is>
+      </c>
+      <c r="E333" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F333" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G333" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H333" s="3" t="inlineStr">
+        <is>
+          <t>19년02월</t>
+        </is>
+      </c>
+      <c r="I333" s="3" t="inlineStr">
+        <is>
+          <t>109,824KM</t>
+        </is>
+      </c>
+      <c r="J333" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K333" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L333" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
+      <c r="A334" s="3"/>
+      <c r="B334" s="4"/>
+      <c r="C334" s="4"/>
+      <c r="D334" s="4"/>
+      <c r="E334" s="3"/>
+      <c r="F334" s="3"/>
+      <c r="G334" s="3"/>
+      <c r="H334" s="3"/>
+      <c r="I334" s="3"/>
+      <c r="J334" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K334" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L334" s="3" t="inlineStr">
+        <is>
+          <t>630,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
+      <c r="A335" s="3"/>
+      <c r="B335" s="4"/>
+      <c r="C335" s="4"/>
+      <c r="D335" s="4"/>
+      <c r="E335" s="3"/>
+      <c r="F335" s="3"/>
+      <c r="G335" s="3"/>
+      <c r="H335" s="3"/>
+      <c r="I335" s="3"/>
+      <c r="J335" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K335" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L335" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
+      <c r="A336" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B336" s="4" t="inlineStr">
+        <is>
+          <t>141하1641</t>
+        </is>
+      </c>
+      <c r="C336" s="4" t="inlineStr">
+        <is>
+          <t>모닝 어반 스탠다드</t>
+        </is>
+      </c>
+      <c r="D336" s="4"/>
+      <c r="E336" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F336" s="3" t="inlineStr">
+        <is>
+          <t>은색</t>
+        </is>
+      </c>
+      <c r="G336" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H336" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I336" s="3" t="inlineStr">
+        <is>
+          <t>184,838KM</t>
+        </is>
+      </c>
+      <c r="J336" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K336" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L336" s="3" t="inlineStr">
+        <is>
+          <t>410,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
+      <c r="A337" s="3"/>
+      <c r="B337" s="4"/>
+      <c r="C337" s="4"/>
+      <c r="D337" s="4"/>
+      <c r="E337" s="3"/>
+      <c r="F337" s="3"/>
+      <c r="G337" s="3"/>
+      <c r="H337" s="3"/>
+      <c r="I337" s="3"/>
+      <c r="J337" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K337" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L337" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
+      <c r="A338" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B338" s="4" t="inlineStr">
+        <is>
+          <t>182호5247</t>
+        </is>
+      </c>
+      <c r="C338" s="4" t="inlineStr">
+        <is>
+          <t>더 K9(RJ) 3.8 GDI 플래티넘</t>
+        </is>
+      </c>
+      <c r="D338" s="4" t="inlineStr">
+        <is>
+          <t>모니터링팩</t>
+        </is>
+      </c>
+      <c r="E338" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F338" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G338" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H338" s="3" t="inlineStr">
+        <is>
+          <t>21년01월</t>
+        </is>
+      </c>
+      <c r="I338" s="3" t="inlineStr">
+        <is>
+          <t>168,888KM</t>
+        </is>
+      </c>
+      <c r="J338" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K338" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L338" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
+      <c r="A339" s="3"/>
+      <c r="B339" s="4"/>
+      <c r="C339" s="4"/>
+      <c r="D339" s="4"/>
+      <c r="E339" s="3"/>
+      <c r="F339" s="3"/>
+      <c r="G339" s="3"/>
+      <c r="H339" s="3"/>
+      <c r="I339" s="3"/>
+      <c r="J339" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K339" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L339" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
+      <c r="A340" s="3"/>
+      <c r="B340" s="4"/>
+      <c r="C340" s="4"/>
+      <c r="D340" s="4"/>
+      <c r="E340" s="3"/>
+      <c r="F340" s="3"/>
+      <c r="G340" s="3"/>
+      <c r="H340" s="3"/>
+      <c r="I340" s="3"/>
+      <c r="J340" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K340" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L340" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
+      <c r="A341" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B341" s="4" t="inlineStr">
+        <is>
+          <t>182허6251</t>
+        </is>
+      </c>
+      <c r="C341" s="4" t="inlineStr">
+        <is>
+          <t>모닝 어반 밴</t>
+        </is>
+      </c>
+      <c r="D341" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E341" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F341" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G341" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H341" s="3" t="inlineStr">
+        <is>
+          <t>21년07월</t>
+        </is>
+      </c>
+      <c r="I341" s="3" t="inlineStr">
+        <is>
+          <t>89,393KM</t>
+        </is>
+      </c>
+      <c r="J341" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K341" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L341" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
+      <c r="A342" s="3"/>
+      <c r="B342" s="4"/>
+      <c r="C342" s="4"/>
+      <c r="D342" s="4"/>
+      <c r="E342" s="3"/>
+      <c r="F342" s="3"/>
+      <c r="G342" s="3"/>
+      <c r="H342" s="3"/>
+      <c r="I342" s="3"/>
+      <c r="J342" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K342" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L342" s="3" t="inlineStr">
+        <is>
+          <t>410,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
+      <c r="A343" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B343" s="4" t="inlineStr">
+        <is>
+          <t>182허6275</t>
+        </is>
+      </c>
+      <c r="C343" s="4" t="inlineStr">
+        <is>
+          <t>모닝 어반 밴</t>
+        </is>
+      </c>
+      <c r="D343" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E343" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F343" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G343" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H343" s="3" t="inlineStr">
+        <is>
+          <t>21년07월</t>
+        </is>
+      </c>
+      <c r="I343" s="3" t="inlineStr">
+        <is>
+          <t>109,049KM</t>
+        </is>
+      </c>
+      <c r="J343" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K343" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L343" s="3" t="inlineStr">
+        <is>
+          <t>410,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
+      <c r="A344" s="3"/>
+      <c r="B344" s="4"/>
+      <c r="C344" s="4"/>
+      <c r="D344" s="4"/>
+      <c r="E344" s="3"/>
+      <c r="F344" s="3"/>
+      <c r="G344" s="3"/>
+      <c r="H344" s="3"/>
+      <c r="I344" s="3"/>
+      <c r="J344" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K344" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L344" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
+      <c r="A345" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B345" s="4" t="inlineStr">
+        <is>
+          <t>27하9414</t>
+        </is>
+      </c>
+      <c r="C345" s="4" t="inlineStr">
+        <is>
+          <t>더뉴모하비 레지던트 4륜 7인승</t>
+        </is>
+      </c>
+      <c r="D345" s="4" t="inlineStr">
+        <is>
+          <t>썬룹,어라운뷰 등</t>
+        </is>
+      </c>
+      <c r="E345" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F345" s="3" t="inlineStr">
+        <is>
+          <t>다크그레이</t>
+        </is>
+      </c>
+      <c r="G345" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H345" s="3" t="inlineStr">
+        <is>
+          <t>19년06월</t>
+        </is>
+      </c>
+      <c r="I345" s="3" t="inlineStr">
+        <is>
+          <t>147,646KM</t>
+        </is>
+      </c>
+      <c r="J345" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K345" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L345" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
+      <c r="A346" s="3"/>
+      <c r="B346" s="4"/>
+      <c r="C346" s="4"/>
+      <c r="D346" s="4"/>
+      <c r="E346" s="3"/>
+      <c r="F346" s="3"/>
+      <c r="G346" s="3"/>
+      <c r="H346" s="3"/>
+      <c r="I346" s="3"/>
+      <c r="J346" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K346" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L346" s="3" t="inlineStr">
+        <is>
+          <t>710,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
+      <c r="A347" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B347" s="4" t="inlineStr">
+        <is>
+          <t>48호2438</t>
+        </is>
+      </c>
+      <c r="C347" s="4" t="inlineStr">
+        <is>
+          <t>k7 하이브리드 노블레스</t>
+        </is>
+      </c>
+      <c r="D347" s="4"/>
+      <c r="E347" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F347" s="3" t="inlineStr">
+        <is>
+          <t>다크그레이</t>
+        </is>
+      </c>
+      <c r="G347" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H347" s="3" t="inlineStr">
+        <is>
+          <t>18년04월</t>
+        </is>
+      </c>
+      <c r="I347" s="3" t="inlineStr">
+        <is>
+          <t>170,863KM</t>
+        </is>
+      </c>
+      <c r="J347" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K347" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L347" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
+      <c r="A348" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B348" s="4" t="inlineStr">
+        <is>
+          <t>154호2285</t>
+        </is>
+      </c>
+      <c r="C348" s="4" t="inlineStr">
+        <is>
+          <t>더뉴k3 1.6프레스티지</t>
+        </is>
+      </c>
+      <c r="D348" s="4" t="inlineStr">
+        <is>
+          <t>내비등</t>
+        </is>
+      </c>
+      <c r="E348" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F348" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G348" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H348" s="3" t="inlineStr">
+        <is>
+          <t>21년12월</t>
+        </is>
+      </c>
+      <c r="I348" s="3" t="inlineStr">
+        <is>
+          <t>78,675KM</t>
+        </is>
+      </c>
+      <c r="J348" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K348" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L348" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
+      <c r="A349" s="3"/>
+      <c r="B349" s="4"/>
+      <c r="C349" s="4"/>
+      <c r="D349" s="4"/>
+      <c r="E349" s="3"/>
+      <c r="F349" s="3"/>
+      <c r="G349" s="3"/>
+      <c r="H349" s="3"/>
+      <c r="I349" s="3"/>
+      <c r="J349" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K349" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L349" s="3" t="inlineStr">
+        <is>
+          <t>560,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
+      <c r="A350" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B350" s="4" t="inlineStr">
+        <is>
+          <t>154호2286</t>
+        </is>
+      </c>
+      <c r="C350" s="4" t="inlineStr">
+        <is>
+          <t>더뉴 K3 1.6 프레스티지</t>
+        </is>
+      </c>
+      <c r="D350" s="4" t="inlineStr">
+        <is>
+          <t>통풍시트 </t>
+        </is>
+      </c>
+      <c r="E350" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F350" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G350" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H350" s="3" t="inlineStr">
+        <is>
+          <t>21년12월</t>
+        </is>
+      </c>
+      <c r="I350" s="3" t="inlineStr">
+        <is>
+          <t>34,780KM</t>
+        </is>
+      </c>
+      <c r="J350" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K350" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L350" s="3" t="inlineStr">
+        <is>
+          <t>630,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
+      <c r="A351" s="3"/>
+      <c r="B351" s="4"/>
+      <c r="C351" s="4"/>
+      <c r="D351" s="4"/>
+      <c r="E351" s="3"/>
+      <c r="F351" s="3"/>
+      <c r="G351" s="3"/>
+      <c r="H351" s="3"/>
+      <c r="I351" s="3"/>
+      <c r="J351" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K351" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L351" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
+      <c r="A352" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B352" s="4" t="inlineStr">
+        <is>
+          <t>27하8961</t>
+        </is>
+      </c>
+      <c r="C352" s="4" t="inlineStr">
+        <is>
+          <t>더뉴카니발 2.2 9인승  노블레스 스페셜</t>
+        </is>
+      </c>
+      <c r="D352" s="4" t="inlineStr">
+        <is>
+          <t>썬룹,오토슬라이딩 등</t>
+        </is>
+      </c>
+      <c r="E352" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F352" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G352" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H352" s="3" t="inlineStr">
+        <is>
+          <t>19년09월</t>
+        </is>
+      </c>
+      <c r="I352" s="3" t="inlineStr">
+        <is>
+          <t>126,740KM</t>
+        </is>
+      </c>
+      <c r="J352" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K352" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L352" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
+      <c r="A353" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B353" s="4" t="inlineStr">
+        <is>
+          <t>154호2553</t>
+        </is>
+      </c>
+      <c r="C353" s="4" t="inlineStr">
+        <is>
+          <t>K5 2.0 트렌디</t>
+        </is>
+      </c>
+      <c r="D353" s="4" t="inlineStr">
+        <is>
+          <t>통풍 시트 </t>
+        </is>
+      </c>
+      <c r="E353" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F353" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G353" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H353" s="3" t="inlineStr">
+        <is>
+          <t>22년12월</t>
+        </is>
+      </c>
+      <c r="I353" s="3" t="inlineStr">
+        <is>
+          <t>150,987KM</t>
+        </is>
+      </c>
+      <c r="J353" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K353" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L353" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
+      <c r="A354" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B354" s="4" t="inlineStr">
+        <is>
+          <t>125호5089</t>
+        </is>
+      </c>
+      <c r="C354" s="4" t="inlineStr">
+        <is>
+          <t>쏘렌토 2.2 프레스티지 디젤 2WD</t>
+        </is>
+      </c>
+      <c r="D354" s="4" t="inlineStr">
+        <is>
+          <t>드라이브 와이즈, 10.25인치 내비게이션</t>
+        </is>
+      </c>
+      <c r="E354" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F354" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G354" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H354" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I354" s="3" t="inlineStr">
+        <is>
+          <t>40,000KM</t>
+        </is>
+      </c>
+      <c r="J354" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K354" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L354" s="3" t="inlineStr">
+        <is>
+          <t>1,170,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
+      <c r="A355" s="3"/>
+      <c r="B355" s="4"/>
+      <c r="C355" s="4"/>
+      <c r="D355" s="4"/>
+      <c r="E355" s="3"/>
+      <c r="F355" s="3"/>
+      <c r="G355" s="3"/>
+      <c r="H355" s="3"/>
+      <c r="I355" s="3"/>
+      <c r="J355" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K355" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L355" s="3" t="inlineStr">
+        <is>
+          <t>1,110,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
+      <c r="A356" s="3"/>
+      <c r="B356" s="4"/>
+      <c r="C356" s="4"/>
+      <c r="D356" s="4"/>
+      <c r="E356" s="3"/>
+      <c r="F356" s="3"/>
+      <c r="G356" s="3"/>
+      <c r="H356" s="3"/>
+      <c r="I356" s="3"/>
+      <c r="J356" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K356" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L356" s="3" t="inlineStr">
+        <is>
+          <t>100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
+      <c r="A357" s="3"/>
+      <c r="B357" s="4"/>
+      <c r="C357" s="4"/>
+      <c r="D357" s="4"/>
+      <c r="E357" s="3"/>
+      <c r="F357" s="3"/>
+      <c r="G357" s="3"/>
+      <c r="H357" s="3"/>
+      <c r="I357" s="3"/>
+      <c r="J357" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K357" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L357" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
+      <c r="A358" s="3"/>
+      <c r="B358" s="4"/>
+      <c r="C358" s="4"/>
+      <c r="D358" s="4"/>
+      <c r="E358" s="3"/>
+      <c r="F358" s="3"/>
+      <c r="G358" s="3"/>
+      <c r="H358" s="3"/>
+      <c r="I358" s="3"/>
+      <c r="J358" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K358" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L358" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
+      <c r="A359" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B359" s="4" t="inlineStr">
+        <is>
+          <t>101호1304</t>
+        </is>
+      </c>
+      <c r="C359" s="4" t="inlineStr">
+        <is>
+          <t>모하비 3.0 플래티넘 디젤 4WD</t>
+        </is>
+      </c>
+      <c r="D359" s="4"/>
+      <c r="E359" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F359" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G359" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H359" s="3" t="inlineStr">
+        <is>
+          <t>19년01월</t>
+        </is>
+      </c>
+      <c r="I359" s="3" t="inlineStr">
+        <is>
+          <t>93,000KM</t>
+        </is>
+      </c>
+      <c r="J359" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K359" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L359" s="3" t="inlineStr">
+        <is>
+          <t>1,150,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
+      <c r="A360" s="3"/>
+      <c r="B360" s="4"/>
+      <c r="C360" s="4"/>
+      <c r="D360" s="4"/>
+      <c r="E360" s="3"/>
+      <c r="F360" s="3"/>
+      <c r="G360" s="3"/>
+      <c r="H360" s="3"/>
+      <c r="I360" s="3"/>
+      <c r="J360" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K360" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L360" s="3" t="inlineStr">
+        <is>
+          <t>1,110,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
+      <c r="A361" s="3"/>
+      <c r="B361" s="4"/>
+      <c r="C361" s="4"/>
+      <c r="D361" s="4"/>
+      <c r="E361" s="3"/>
+      <c r="F361" s="3"/>
+      <c r="G361" s="3"/>
+      <c r="H361" s="3"/>
+      <c r="I361" s="3"/>
+      <c r="J361" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K361" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L361" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
+      <c r="A362" s="3"/>
+      <c r="B362" s="4"/>
+      <c r="C362" s="4"/>
+      <c r="D362" s="4"/>
+      <c r="E362" s="3"/>
+      <c r="F362" s="3"/>
+      <c r="G362" s="3"/>
+      <c r="H362" s="3"/>
+      <c r="I362" s="3"/>
+      <c r="J362" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K362" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L362" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
+      <c r="A363" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B363" s="4" t="inlineStr">
+        <is>
+          <t>101호1368</t>
+        </is>
+      </c>
+      <c r="C363" s="4" t="inlineStr">
+        <is>
+          <t>K5 렌터카 2.0 LPi 트렌디</t>
+        </is>
+      </c>
+      <c r="D363" s="4" t="inlineStr">
+        <is>
+          <t> 10.25인치 UVO 내비게이션</t>
+        </is>
+      </c>
+      <c r="E363" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F363" s="3" t="inlineStr">
+        <is>
+          <t>스노우 화이트 펄</t>
+        </is>
+      </c>
+      <c r="G363" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H363" s="3" t="inlineStr">
+        <is>
+          <t>20년03월</t>
+        </is>
+      </c>
+      <c r="I363" s="3" t="inlineStr">
+        <is>
+          <t>138,000KM</t>
+        </is>
+      </c>
+      <c r="J363" s="3"/>
+      <c r="K363" s="3"/>
+      <c r="L363" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
+      <c r="A364" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B364" s="4" t="inlineStr">
+        <is>
+          <t>142호3686</t>
+        </is>
+      </c>
+      <c r="C364" s="4" t="inlineStr">
+        <is>
+          <t>K5 2.0 가솔린 프레스티지</t>
+        </is>
+      </c>
+      <c r="D364" s="4" t="inlineStr">
+        <is>
+          <t>12.3인치 클러스터 팩</t>
+        </is>
+      </c>
+      <c r="E364" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F364" s="3" t="inlineStr">
+        <is>
+          <t>오로라 블랙 펄</t>
+        </is>
+      </c>
+      <c r="G364" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H364" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I364" s="3" t="inlineStr">
+        <is>
+          <t>7,000KM</t>
+        </is>
+      </c>
+      <c r="J364" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K364" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L364" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
+      <c r="A365" s="3"/>
+      <c r="B365" s="4"/>
+      <c r="C365" s="4"/>
+      <c r="D365" s="4"/>
+      <c r="E365" s="3"/>
+      <c r="F365" s="3"/>
+      <c r="G365" s="3"/>
+      <c r="H365" s="3"/>
+      <c r="I365" s="3"/>
+      <c r="J365" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K365" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L365" s="3" t="inlineStr">
+        <is>
+          <t>840,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
+      <c r="A366" s="3"/>
+      <c r="B366" s="4"/>
+      <c r="C366" s="4"/>
+      <c r="D366" s="4"/>
+      <c r="E366" s="3"/>
+      <c r="F366" s="3"/>
+      <c r="G366" s="3"/>
+      <c r="H366" s="3"/>
+      <c r="I366" s="3"/>
+      <c r="J366" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K366" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L366" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
+      <c r="A367" s="3"/>
+      <c r="B367" s="4"/>
+      <c r="C367" s="4"/>
+      <c r="D367" s="4"/>
+      <c r="E367" s="3"/>
+      <c r="F367" s="3"/>
+      <c r="G367" s="3"/>
+      <c r="H367" s="3"/>
+      <c r="I367" s="3"/>
+      <c r="J367" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K367" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L367" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
+      <c r="A368" s="3"/>
+      <c r="B368" s="4"/>
+      <c r="C368" s="4"/>
+      <c r="D368" s="4"/>
+      <c r="E368" s="3"/>
+      <c r="F368" s="3"/>
+      <c r="G368" s="3"/>
+      <c r="H368" s="3"/>
+      <c r="I368" s="3"/>
+      <c r="J368" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K368" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L368" s="3" t="inlineStr">
+        <is>
+          <t>610,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
+      <c r="A369" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B369" s="4" t="inlineStr">
+        <is>
+          <t>101호7927</t>
+        </is>
+      </c>
+      <c r="C369" s="4" t="inlineStr">
+        <is>
+          <t>K5 가솔린 2.0 프레스티지</t>
+        </is>
+      </c>
+      <c r="D369" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 스타일, 10.25인치 UVO
+ 내비게이션</t>
+        </is>
+      </c>
+      <c r="E369" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F369" s="3" t="inlineStr">
+        <is>
+          <t>스노우 화이트펄</t>
+        </is>
+      </c>
+      <c r="G369" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H369" s="3" t="inlineStr">
+        <is>
+          <t>22년03월</t>
+        </is>
+      </c>
+      <c r="I369" s="3" t="inlineStr">
+        <is>
+          <t>91,000KM</t>
+        </is>
+      </c>
+      <c r="J369" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K369" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L369" s="3" t="inlineStr">
+        <is>
+          <t>760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
+      <c r="A370" s="3"/>
+      <c r="B370" s="4"/>
+      <c r="C370" s="4"/>
+      <c r="D370" s="4"/>
+      <c r="E370" s="3"/>
+      <c r="F370" s="3"/>
+      <c r="G370" s="3"/>
+      <c r="H370" s="3"/>
+      <c r="I370" s="3"/>
+      <c r="J370" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K370" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L370" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
+      <c r="A371" s="3"/>
+      <c r="B371" s="4"/>
+      <c r="C371" s="4"/>
+      <c r="D371" s="4"/>
+      <c r="E371" s="3"/>
+      <c r="F371" s="3"/>
+      <c r="G371" s="3"/>
+      <c r="H371" s="3"/>
+      <c r="I371" s="3"/>
+      <c r="J371" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K371" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L371" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
+      <c r="A372" s="3"/>
+      <c r="B372" s="4"/>
+      <c r="C372" s="4"/>
+      <c r="D372" s="4"/>
+      <c r="E372" s="3"/>
+      <c r="F372" s="3"/>
+      <c r="G372" s="3"/>
+      <c r="H372" s="3"/>
+      <c r="I372" s="3"/>
+      <c r="J372" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K372" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L372" s="3" t="inlineStr">
         <is>
           <t>580,000</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="D2:D4"/>
     <mergeCell ref="E2:E4"/>
     <mergeCell ref="F2:F4"/>
     <mergeCell ref="G2:G4"/>
     <mergeCell ref="H2:H4"/>
     <mergeCell ref="I2:I4"/>
-    <mergeCell ref="A5:A7"/>
-[...52 lines deleted...]
-    <mergeCell ref="I20:I22"/>
+    <mergeCell ref="A5:A8"/>
+    <mergeCell ref="B5:B8"/>
+    <mergeCell ref="C5:C8"/>
+    <mergeCell ref="D5:D8"/>
+    <mergeCell ref="E5:E8"/>
+    <mergeCell ref="F5:F8"/>
+    <mergeCell ref="G5:G8"/>
+    <mergeCell ref="H5:H8"/>
+    <mergeCell ref="I5:I8"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="F9:F10"/>
+    <mergeCell ref="G9:G10"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="A15:A17"/>
+    <mergeCell ref="B15:B17"/>
+    <mergeCell ref="C15:C17"/>
+    <mergeCell ref="D15:D17"/>
+    <mergeCell ref="E15:E17"/>
+    <mergeCell ref="F15:F17"/>
+    <mergeCell ref="G15:G17"/>
+    <mergeCell ref="H15:H17"/>
+    <mergeCell ref="I15:I17"/>
+    <mergeCell ref="A18:A20"/>
+    <mergeCell ref="B18:B20"/>
+    <mergeCell ref="C18:C20"/>
+    <mergeCell ref="D18:D20"/>
+    <mergeCell ref="E18:E20"/>
+    <mergeCell ref="F18:F20"/>
+    <mergeCell ref="G18:G20"/>
+    <mergeCell ref="H18:H20"/>
+    <mergeCell ref="I18:I20"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
     <mergeCell ref="A23:A27"/>
     <mergeCell ref="B23:B27"/>
     <mergeCell ref="C23:C27"/>
     <mergeCell ref="D23:D27"/>
     <mergeCell ref="E23:E27"/>
     <mergeCell ref="F23:F27"/>
     <mergeCell ref="G23:G27"/>
     <mergeCell ref="H23:H27"/>
     <mergeCell ref="I23:I27"/>
     <mergeCell ref="A28:A32"/>
     <mergeCell ref="B28:B32"/>
     <mergeCell ref="C28:C32"/>
     <mergeCell ref="D28:D32"/>
     <mergeCell ref="E28:E32"/>
     <mergeCell ref="F28:F32"/>
     <mergeCell ref="G28:G32"/>
     <mergeCell ref="H28:H32"/>
     <mergeCell ref="I28:I32"/>
     <mergeCell ref="A33:A37"/>
     <mergeCell ref="B33:B37"/>
     <mergeCell ref="C33:C37"/>
     <mergeCell ref="D33:D37"/>
     <mergeCell ref="E33:E37"/>
     <mergeCell ref="F33:F37"/>
     <mergeCell ref="G33:G37"/>
@@ -9054,140 +13890,158 @@
     <mergeCell ref="C48:C52"/>
     <mergeCell ref="D48:D52"/>
     <mergeCell ref="E48:E52"/>
     <mergeCell ref="F48:F52"/>
     <mergeCell ref="G48:G52"/>
     <mergeCell ref="H48:H52"/>
     <mergeCell ref="I48:I52"/>
     <mergeCell ref="A53:A57"/>
     <mergeCell ref="B53:B57"/>
     <mergeCell ref="C53:C57"/>
     <mergeCell ref="D53:D57"/>
     <mergeCell ref="E53:E57"/>
     <mergeCell ref="F53:F57"/>
     <mergeCell ref="G53:G57"/>
     <mergeCell ref="H53:H57"/>
     <mergeCell ref="I53:I57"/>
     <mergeCell ref="A58:A62"/>
     <mergeCell ref="B58:B62"/>
     <mergeCell ref="C58:C62"/>
     <mergeCell ref="D58:D62"/>
     <mergeCell ref="E58:E62"/>
     <mergeCell ref="F58:F62"/>
     <mergeCell ref="G58:G62"/>
     <mergeCell ref="H58:H62"/>
     <mergeCell ref="I58:I62"/>
-    <mergeCell ref="A63:A67"/>
-[...88 lines deleted...]
-    <mergeCell ref="I100:I102"/>
+    <mergeCell ref="A63:A65"/>
+    <mergeCell ref="B63:B65"/>
+    <mergeCell ref="C63:C65"/>
+    <mergeCell ref="D63:D65"/>
+    <mergeCell ref="E63:E65"/>
+    <mergeCell ref="F63:F65"/>
+    <mergeCell ref="G63:G65"/>
+    <mergeCell ref="H63:H65"/>
+    <mergeCell ref="I63:I65"/>
+    <mergeCell ref="A66:A70"/>
+    <mergeCell ref="B66:B70"/>
+    <mergeCell ref="C66:C70"/>
+    <mergeCell ref="D66:D70"/>
+    <mergeCell ref="E66:E70"/>
+    <mergeCell ref="F66:F70"/>
+    <mergeCell ref="G66:G70"/>
+    <mergeCell ref="H66:H70"/>
+    <mergeCell ref="I66:I70"/>
+    <mergeCell ref="A71:A75"/>
+    <mergeCell ref="B71:B75"/>
+    <mergeCell ref="C71:C75"/>
+    <mergeCell ref="D71:D75"/>
+    <mergeCell ref="E71:E75"/>
+    <mergeCell ref="F71:F75"/>
+    <mergeCell ref="G71:G75"/>
+    <mergeCell ref="H71:H75"/>
+    <mergeCell ref="I71:I75"/>
+    <mergeCell ref="A76:A80"/>
+    <mergeCell ref="B76:B80"/>
+    <mergeCell ref="C76:C80"/>
+    <mergeCell ref="D76:D80"/>
+    <mergeCell ref="E76:E80"/>
+    <mergeCell ref="F76:F80"/>
+    <mergeCell ref="G76:G80"/>
+    <mergeCell ref="H76:H80"/>
+    <mergeCell ref="I76:I80"/>
+    <mergeCell ref="A81:A84"/>
+    <mergeCell ref="B81:B84"/>
+    <mergeCell ref="C81:C84"/>
+    <mergeCell ref="D81:D84"/>
+    <mergeCell ref="E81:E84"/>
+    <mergeCell ref="F81:F84"/>
+    <mergeCell ref="G81:G84"/>
+    <mergeCell ref="H81:H84"/>
+    <mergeCell ref="I81:I84"/>
+    <mergeCell ref="A85:A87"/>
+    <mergeCell ref="B85:B87"/>
+    <mergeCell ref="C85:C87"/>
+    <mergeCell ref="D85:D87"/>
+    <mergeCell ref="E85:E87"/>
+    <mergeCell ref="F85:F87"/>
+    <mergeCell ref="G85:G87"/>
+    <mergeCell ref="H85:H87"/>
+    <mergeCell ref="I85:I87"/>
+    <mergeCell ref="A88:A90"/>
+    <mergeCell ref="B88:B90"/>
+    <mergeCell ref="C88:C90"/>
+    <mergeCell ref="D88:D90"/>
+    <mergeCell ref="E88:E90"/>
+    <mergeCell ref="F88:F90"/>
+    <mergeCell ref="G88:G90"/>
+    <mergeCell ref="H88:H90"/>
+    <mergeCell ref="I88:I90"/>
+    <mergeCell ref="A91:A93"/>
+    <mergeCell ref="B91:B93"/>
+    <mergeCell ref="C91:C93"/>
+    <mergeCell ref="D91:D93"/>
+    <mergeCell ref="E91:E93"/>
+    <mergeCell ref="F91:F93"/>
+    <mergeCell ref="G91:G93"/>
+    <mergeCell ref="H91:H93"/>
+    <mergeCell ref="I91:I93"/>
+    <mergeCell ref="A94:A96"/>
+    <mergeCell ref="B94:B96"/>
+    <mergeCell ref="C94:C96"/>
+    <mergeCell ref="D94:D96"/>
+    <mergeCell ref="E94:E96"/>
+    <mergeCell ref="F94:F96"/>
+    <mergeCell ref="G94:G96"/>
+    <mergeCell ref="H94:H96"/>
+    <mergeCell ref="I94:I96"/>
+    <mergeCell ref="A97:A98"/>
+    <mergeCell ref="B97:B98"/>
+    <mergeCell ref="C97:C98"/>
+    <mergeCell ref="D97:D98"/>
+    <mergeCell ref="E97:E98"/>
+    <mergeCell ref="F97:F98"/>
+    <mergeCell ref="G97:G98"/>
+    <mergeCell ref="H97:H98"/>
+    <mergeCell ref="I97:I98"/>
+    <mergeCell ref="A99:A100"/>
+    <mergeCell ref="B99:B100"/>
+    <mergeCell ref="C99:C100"/>
+    <mergeCell ref="D99:D100"/>
+    <mergeCell ref="E99:E100"/>
+    <mergeCell ref="F99:F100"/>
+    <mergeCell ref="G99:G100"/>
+    <mergeCell ref="H99:H100"/>
+    <mergeCell ref="I99:I100"/>
+    <mergeCell ref="A101:A102"/>
+    <mergeCell ref="B101:B102"/>
+    <mergeCell ref="C101:C102"/>
+    <mergeCell ref="D101:D102"/>
+    <mergeCell ref="E101:E102"/>
+    <mergeCell ref="F101:F102"/>
+    <mergeCell ref="G101:G102"/>
+    <mergeCell ref="H101:H102"/>
+    <mergeCell ref="I101:I102"/>
     <mergeCell ref="A103:A104"/>
     <mergeCell ref="B103:B104"/>
     <mergeCell ref="C103:C104"/>
     <mergeCell ref="D103:D104"/>
     <mergeCell ref="E103:E104"/>
     <mergeCell ref="F103:F104"/>
     <mergeCell ref="G103:G104"/>
     <mergeCell ref="H103:H104"/>
     <mergeCell ref="I103:I104"/>
     <mergeCell ref="A105:A106"/>
     <mergeCell ref="B105:B106"/>
     <mergeCell ref="C105:C106"/>
     <mergeCell ref="D105:D106"/>
     <mergeCell ref="E105:E106"/>
     <mergeCell ref="F105:F106"/>
     <mergeCell ref="G105:G106"/>
     <mergeCell ref="H105:H106"/>
     <mergeCell ref="I105:I106"/>
     <mergeCell ref="A107:A108"/>
     <mergeCell ref="B107:B108"/>
     <mergeCell ref="C107:C108"/>
     <mergeCell ref="D107:D108"/>
     <mergeCell ref="E107:E108"/>
     <mergeCell ref="F107:F108"/>
     <mergeCell ref="G107:G108"/>
@@ -9198,356 +14052,662 @@
     <mergeCell ref="C109:C110"/>
     <mergeCell ref="D109:D110"/>
     <mergeCell ref="E109:E110"/>
     <mergeCell ref="F109:F110"/>
     <mergeCell ref="G109:G110"/>
     <mergeCell ref="H109:H110"/>
     <mergeCell ref="I109:I110"/>
     <mergeCell ref="A111:A112"/>
     <mergeCell ref="B111:B112"/>
     <mergeCell ref="C111:C112"/>
     <mergeCell ref="D111:D112"/>
     <mergeCell ref="E111:E112"/>
     <mergeCell ref="F111:F112"/>
     <mergeCell ref="G111:G112"/>
     <mergeCell ref="H111:H112"/>
     <mergeCell ref="I111:I112"/>
     <mergeCell ref="A113:A114"/>
     <mergeCell ref="B113:B114"/>
     <mergeCell ref="C113:C114"/>
     <mergeCell ref="D113:D114"/>
     <mergeCell ref="E113:E114"/>
     <mergeCell ref="F113:F114"/>
     <mergeCell ref="G113:G114"/>
     <mergeCell ref="H113:H114"/>
     <mergeCell ref="I113:I114"/>
-    <mergeCell ref="A115:A116"/>
-[...52 lines deleted...]
-    <mergeCell ref="I127:I129"/>
+    <mergeCell ref="A115:A119"/>
+    <mergeCell ref="B115:B119"/>
+    <mergeCell ref="C115:C119"/>
+    <mergeCell ref="D115:D119"/>
+    <mergeCell ref="E115:E119"/>
+    <mergeCell ref="F115:F119"/>
+    <mergeCell ref="G115:G119"/>
+    <mergeCell ref="H115:H119"/>
+    <mergeCell ref="I115:I119"/>
+    <mergeCell ref="A120:A124"/>
+    <mergeCell ref="B120:B124"/>
+    <mergeCell ref="C120:C124"/>
+    <mergeCell ref="D120:D124"/>
+    <mergeCell ref="E120:E124"/>
+    <mergeCell ref="F120:F124"/>
+    <mergeCell ref="G120:G124"/>
+    <mergeCell ref="H120:H124"/>
+    <mergeCell ref="I120:I124"/>
+    <mergeCell ref="A125:A129"/>
+    <mergeCell ref="B125:B129"/>
+    <mergeCell ref="C125:C129"/>
+    <mergeCell ref="D125:D129"/>
+    <mergeCell ref="E125:E129"/>
+    <mergeCell ref="F125:F129"/>
+    <mergeCell ref="G125:G129"/>
+    <mergeCell ref="H125:H129"/>
+    <mergeCell ref="I125:I129"/>
     <mergeCell ref="A130:A134"/>
     <mergeCell ref="B130:B134"/>
     <mergeCell ref="C130:C134"/>
     <mergeCell ref="D130:D134"/>
     <mergeCell ref="E130:E134"/>
     <mergeCell ref="F130:F134"/>
     <mergeCell ref="G130:G134"/>
     <mergeCell ref="H130:H134"/>
     <mergeCell ref="I130:I134"/>
-    <mergeCell ref="A135:A139"/>
-[...214 lines deleted...]
-    <mergeCell ref="I226:I227"/>
+    <mergeCell ref="A135:A137"/>
+    <mergeCell ref="B135:B137"/>
+    <mergeCell ref="C135:C137"/>
+    <mergeCell ref="D135:D137"/>
+    <mergeCell ref="E135:E137"/>
+    <mergeCell ref="F135:F137"/>
+    <mergeCell ref="G135:G137"/>
+    <mergeCell ref="H135:H137"/>
+    <mergeCell ref="I135:I137"/>
+    <mergeCell ref="A138:A140"/>
+    <mergeCell ref="B138:B140"/>
+    <mergeCell ref="C138:C140"/>
+    <mergeCell ref="D138:D140"/>
+    <mergeCell ref="E138:E140"/>
+    <mergeCell ref="F138:F140"/>
+    <mergeCell ref="G138:G140"/>
+    <mergeCell ref="H138:H140"/>
+    <mergeCell ref="I138:I140"/>
+    <mergeCell ref="A141:A143"/>
+    <mergeCell ref="B141:B143"/>
+    <mergeCell ref="C141:C143"/>
+    <mergeCell ref="D141:D143"/>
+    <mergeCell ref="E141:E143"/>
+    <mergeCell ref="F141:F143"/>
+    <mergeCell ref="G141:G143"/>
+    <mergeCell ref="H141:H143"/>
+    <mergeCell ref="I141:I143"/>
+    <mergeCell ref="A144:A148"/>
+    <mergeCell ref="B144:B148"/>
+    <mergeCell ref="C144:C148"/>
+    <mergeCell ref="D144:D148"/>
+    <mergeCell ref="E144:E148"/>
+    <mergeCell ref="F144:F148"/>
+    <mergeCell ref="G144:G148"/>
+    <mergeCell ref="H144:H148"/>
+    <mergeCell ref="I144:I148"/>
+    <mergeCell ref="A149:A153"/>
+    <mergeCell ref="B149:B153"/>
+    <mergeCell ref="C149:C153"/>
+    <mergeCell ref="D149:D153"/>
+    <mergeCell ref="E149:E153"/>
+    <mergeCell ref="F149:F153"/>
+    <mergeCell ref="G149:G153"/>
+    <mergeCell ref="H149:H153"/>
+    <mergeCell ref="I149:I153"/>
+    <mergeCell ref="A154:A156"/>
+    <mergeCell ref="B154:B156"/>
+    <mergeCell ref="C154:C156"/>
+    <mergeCell ref="D154:D156"/>
+    <mergeCell ref="E154:E156"/>
+    <mergeCell ref="F154:F156"/>
+    <mergeCell ref="G154:G156"/>
+    <mergeCell ref="H154:H156"/>
+    <mergeCell ref="I154:I156"/>
+    <mergeCell ref="A157:A158"/>
+    <mergeCell ref="B157:B158"/>
+    <mergeCell ref="C157:C158"/>
+    <mergeCell ref="D157:D158"/>
+    <mergeCell ref="E157:E158"/>
+    <mergeCell ref="F157:F158"/>
+    <mergeCell ref="G157:G158"/>
+    <mergeCell ref="H157:H158"/>
+    <mergeCell ref="I157:I158"/>
+    <mergeCell ref="A159:A163"/>
+    <mergeCell ref="B159:B163"/>
+    <mergeCell ref="C159:C163"/>
+    <mergeCell ref="D159:D163"/>
+    <mergeCell ref="E159:E163"/>
+    <mergeCell ref="F159:F163"/>
+    <mergeCell ref="G159:G163"/>
+    <mergeCell ref="H159:H163"/>
+    <mergeCell ref="I159:I163"/>
+    <mergeCell ref="A164:A168"/>
+    <mergeCell ref="B164:B168"/>
+    <mergeCell ref="C164:C168"/>
+    <mergeCell ref="D164:D168"/>
+    <mergeCell ref="E164:E168"/>
+    <mergeCell ref="F164:F168"/>
+    <mergeCell ref="G164:G168"/>
+    <mergeCell ref="H164:H168"/>
+    <mergeCell ref="I164:I168"/>
+    <mergeCell ref="A169:A170"/>
+    <mergeCell ref="B169:B170"/>
+    <mergeCell ref="C169:C170"/>
+    <mergeCell ref="D169:D170"/>
+    <mergeCell ref="E169:E170"/>
+    <mergeCell ref="F169:F170"/>
+    <mergeCell ref="G169:G170"/>
+    <mergeCell ref="H169:H170"/>
+    <mergeCell ref="I169:I170"/>
+    <mergeCell ref="A171:A172"/>
+    <mergeCell ref="B171:B172"/>
+    <mergeCell ref="C171:C172"/>
+    <mergeCell ref="D171:D172"/>
+    <mergeCell ref="E171:E172"/>
+    <mergeCell ref="F171:F172"/>
+    <mergeCell ref="G171:G172"/>
+    <mergeCell ref="H171:H172"/>
+    <mergeCell ref="I171:I172"/>
+    <mergeCell ref="A173:A174"/>
+    <mergeCell ref="B173:B174"/>
+    <mergeCell ref="C173:C174"/>
+    <mergeCell ref="D173:D174"/>
+    <mergeCell ref="E173:E174"/>
+    <mergeCell ref="F173:F174"/>
+    <mergeCell ref="G173:G174"/>
+    <mergeCell ref="H173:H174"/>
+    <mergeCell ref="I173:I174"/>
+    <mergeCell ref="A175:A176"/>
+    <mergeCell ref="B175:B176"/>
+    <mergeCell ref="C175:C176"/>
+    <mergeCell ref="D175:D176"/>
+    <mergeCell ref="E175:E176"/>
+    <mergeCell ref="F175:F176"/>
+    <mergeCell ref="G175:G176"/>
+    <mergeCell ref="H175:H176"/>
+    <mergeCell ref="I175:I176"/>
+    <mergeCell ref="A177:A178"/>
+    <mergeCell ref="B177:B178"/>
+    <mergeCell ref="C177:C178"/>
+    <mergeCell ref="D177:D178"/>
+    <mergeCell ref="E177:E178"/>
+    <mergeCell ref="F177:F178"/>
+    <mergeCell ref="G177:G178"/>
+    <mergeCell ref="H177:H178"/>
+    <mergeCell ref="I177:I178"/>
+    <mergeCell ref="A179:A183"/>
+    <mergeCell ref="B179:B183"/>
+    <mergeCell ref="C179:C183"/>
+    <mergeCell ref="D179:D183"/>
+    <mergeCell ref="E179:E183"/>
+    <mergeCell ref="F179:F183"/>
+    <mergeCell ref="G179:G183"/>
+    <mergeCell ref="H179:H183"/>
+    <mergeCell ref="I179:I183"/>
+    <mergeCell ref="A184:A185"/>
+    <mergeCell ref="B184:B185"/>
+    <mergeCell ref="C184:C185"/>
+    <mergeCell ref="D184:D185"/>
+    <mergeCell ref="E184:E185"/>
+    <mergeCell ref="F184:F185"/>
+    <mergeCell ref="G184:G185"/>
+    <mergeCell ref="H184:H185"/>
+    <mergeCell ref="I184:I185"/>
+    <mergeCell ref="A186:A188"/>
+    <mergeCell ref="B186:B188"/>
+    <mergeCell ref="C186:C188"/>
+    <mergeCell ref="D186:D188"/>
+    <mergeCell ref="E186:E188"/>
+    <mergeCell ref="F186:F188"/>
+    <mergeCell ref="G186:G188"/>
+    <mergeCell ref="H186:H188"/>
+    <mergeCell ref="I186:I188"/>
+    <mergeCell ref="A189:A193"/>
+    <mergeCell ref="B189:B193"/>
+    <mergeCell ref="C189:C193"/>
+    <mergeCell ref="D189:D193"/>
+    <mergeCell ref="E189:E193"/>
+    <mergeCell ref="F189:F193"/>
+    <mergeCell ref="G189:G193"/>
+    <mergeCell ref="H189:H193"/>
+    <mergeCell ref="I189:I193"/>
+    <mergeCell ref="A194:A196"/>
+    <mergeCell ref="B194:B196"/>
+    <mergeCell ref="C194:C196"/>
+    <mergeCell ref="D194:D196"/>
+    <mergeCell ref="E194:E196"/>
+    <mergeCell ref="F194:F196"/>
+    <mergeCell ref="G194:G196"/>
+    <mergeCell ref="H194:H196"/>
+    <mergeCell ref="I194:I196"/>
+    <mergeCell ref="A197:A198"/>
+    <mergeCell ref="B197:B198"/>
+    <mergeCell ref="C197:C198"/>
+    <mergeCell ref="D197:D198"/>
+    <mergeCell ref="E197:E198"/>
+    <mergeCell ref="F197:F198"/>
+    <mergeCell ref="G197:G198"/>
+    <mergeCell ref="H197:H198"/>
+    <mergeCell ref="I197:I198"/>
+    <mergeCell ref="A199:A203"/>
+    <mergeCell ref="B199:B203"/>
+    <mergeCell ref="C199:C203"/>
+    <mergeCell ref="D199:D203"/>
+    <mergeCell ref="E199:E203"/>
+    <mergeCell ref="F199:F203"/>
+    <mergeCell ref="G199:G203"/>
+    <mergeCell ref="H199:H203"/>
+    <mergeCell ref="I199:I203"/>
+    <mergeCell ref="A204:A207"/>
+    <mergeCell ref="B204:B207"/>
+    <mergeCell ref="C204:C207"/>
+    <mergeCell ref="D204:D207"/>
+    <mergeCell ref="E204:E207"/>
+    <mergeCell ref="F204:F207"/>
+    <mergeCell ref="G204:G207"/>
+    <mergeCell ref="H204:H207"/>
+    <mergeCell ref="I204:I207"/>
+    <mergeCell ref="A208:A211"/>
+    <mergeCell ref="B208:B211"/>
+    <mergeCell ref="C208:C211"/>
+    <mergeCell ref="D208:D211"/>
+    <mergeCell ref="E208:E211"/>
+    <mergeCell ref="F208:F211"/>
+    <mergeCell ref="G208:G211"/>
+    <mergeCell ref="H208:H211"/>
+    <mergeCell ref="I208:I211"/>
+    <mergeCell ref="A212:A215"/>
+    <mergeCell ref="B212:B215"/>
+    <mergeCell ref="C212:C215"/>
+    <mergeCell ref="D212:D215"/>
+    <mergeCell ref="E212:E215"/>
+    <mergeCell ref="F212:F215"/>
+    <mergeCell ref="G212:G215"/>
+    <mergeCell ref="H212:H215"/>
+    <mergeCell ref="I212:I215"/>
+    <mergeCell ref="A216:A219"/>
+    <mergeCell ref="B216:B219"/>
+    <mergeCell ref="C216:C219"/>
+    <mergeCell ref="D216:D219"/>
+    <mergeCell ref="E216:E219"/>
+    <mergeCell ref="F216:F219"/>
+    <mergeCell ref="G216:G219"/>
+    <mergeCell ref="H216:H219"/>
+    <mergeCell ref="I216:I219"/>
+    <mergeCell ref="A220:A222"/>
+    <mergeCell ref="B220:B222"/>
+    <mergeCell ref="C220:C222"/>
+    <mergeCell ref="D220:D222"/>
+    <mergeCell ref="E220:E222"/>
+    <mergeCell ref="F220:F222"/>
+    <mergeCell ref="G220:G222"/>
+    <mergeCell ref="H220:H222"/>
+    <mergeCell ref="I220:I222"/>
+    <mergeCell ref="A224:A227"/>
+    <mergeCell ref="B224:B227"/>
+    <mergeCell ref="C224:C227"/>
+    <mergeCell ref="D224:D227"/>
+    <mergeCell ref="E224:E227"/>
+    <mergeCell ref="F224:F227"/>
+    <mergeCell ref="G224:G227"/>
+    <mergeCell ref="H224:H227"/>
+    <mergeCell ref="I224:I227"/>
     <mergeCell ref="A228:A230"/>
     <mergeCell ref="B228:B230"/>
     <mergeCell ref="C228:C230"/>
     <mergeCell ref="D228:D230"/>
     <mergeCell ref="E228:E230"/>
     <mergeCell ref="F228:F230"/>
     <mergeCell ref="G228:G230"/>
     <mergeCell ref="H228:H230"/>
     <mergeCell ref="I228:I230"/>
-    <mergeCell ref="A232:A236"/>
-[...16 lines deleted...]
-    <mergeCell ref="I238:I241"/>
+    <mergeCell ref="A231:A234"/>
+    <mergeCell ref="B231:B234"/>
+    <mergeCell ref="C231:C234"/>
+    <mergeCell ref="D231:D234"/>
+    <mergeCell ref="E231:E234"/>
+    <mergeCell ref="F231:F234"/>
+    <mergeCell ref="G231:G234"/>
+    <mergeCell ref="H231:H234"/>
+    <mergeCell ref="I231:I234"/>
+    <mergeCell ref="A235:A238"/>
+    <mergeCell ref="B235:B238"/>
+    <mergeCell ref="C235:C238"/>
+    <mergeCell ref="D235:D238"/>
+    <mergeCell ref="E235:E238"/>
+    <mergeCell ref="F235:F238"/>
+    <mergeCell ref="G235:G238"/>
+    <mergeCell ref="H235:H238"/>
+    <mergeCell ref="I235:I238"/>
+    <mergeCell ref="A239:A242"/>
+    <mergeCell ref="B239:B242"/>
+    <mergeCell ref="C239:C242"/>
+    <mergeCell ref="D239:D242"/>
+    <mergeCell ref="E239:E242"/>
+    <mergeCell ref="F239:F242"/>
+    <mergeCell ref="G239:G242"/>
+    <mergeCell ref="H239:H242"/>
+    <mergeCell ref="I239:I242"/>
+    <mergeCell ref="A243:A246"/>
+    <mergeCell ref="B243:B246"/>
+    <mergeCell ref="C243:C246"/>
+    <mergeCell ref="D243:D246"/>
+    <mergeCell ref="E243:E246"/>
+    <mergeCell ref="F243:F246"/>
+    <mergeCell ref="G243:G246"/>
+    <mergeCell ref="H243:H246"/>
+    <mergeCell ref="I243:I246"/>
+    <mergeCell ref="A247:A250"/>
+    <mergeCell ref="B247:B250"/>
+    <mergeCell ref="C247:C250"/>
+    <mergeCell ref="D247:D250"/>
+    <mergeCell ref="E247:E250"/>
+    <mergeCell ref="F247:F250"/>
+    <mergeCell ref="G247:G250"/>
+    <mergeCell ref="H247:H250"/>
+    <mergeCell ref="I247:I250"/>
+    <mergeCell ref="A251:A254"/>
+    <mergeCell ref="B251:B254"/>
+    <mergeCell ref="C251:C254"/>
+    <mergeCell ref="D251:D254"/>
+    <mergeCell ref="E251:E254"/>
+    <mergeCell ref="F251:F254"/>
+    <mergeCell ref="G251:G254"/>
+    <mergeCell ref="H251:H254"/>
+    <mergeCell ref="I251:I254"/>
+    <mergeCell ref="A255:A258"/>
+    <mergeCell ref="B255:B258"/>
+    <mergeCell ref="C255:C258"/>
+    <mergeCell ref="D255:D258"/>
+    <mergeCell ref="E255:E258"/>
+    <mergeCell ref="F255:F258"/>
+    <mergeCell ref="G255:G258"/>
+    <mergeCell ref="H255:H258"/>
+    <mergeCell ref="I255:I258"/>
+    <mergeCell ref="A259:A260"/>
+    <mergeCell ref="B259:B260"/>
+    <mergeCell ref="C259:C260"/>
+    <mergeCell ref="D259:D260"/>
+    <mergeCell ref="E259:E260"/>
+    <mergeCell ref="F259:F260"/>
+    <mergeCell ref="G259:G260"/>
+    <mergeCell ref="H259:H260"/>
+    <mergeCell ref="I259:I260"/>
+    <mergeCell ref="A261:A265"/>
+    <mergeCell ref="B261:B265"/>
+    <mergeCell ref="C261:C265"/>
+    <mergeCell ref="D261:D265"/>
+    <mergeCell ref="E261:E265"/>
+    <mergeCell ref="F261:F265"/>
+    <mergeCell ref="G261:G265"/>
+    <mergeCell ref="H261:H265"/>
+    <mergeCell ref="I261:I265"/>
+    <mergeCell ref="A266:A270"/>
+    <mergeCell ref="B266:B270"/>
+    <mergeCell ref="C266:C270"/>
+    <mergeCell ref="D266:D270"/>
+    <mergeCell ref="E266:E270"/>
+    <mergeCell ref="F266:F270"/>
+    <mergeCell ref="G266:G270"/>
+    <mergeCell ref="H266:H270"/>
+    <mergeCell ref="I266:I270"/>
+    <mergeCell ref="A271:A275"/>
+    <mergeCell ref="B271:B275"/>
+    <mergeCell ref="C271:C275"/>
+    <mergeCell ref="D271:D275"/>
+    <mergeCell ref="E271:E275"/>
+    <mergeCell ref="F271:F275"/>
+    <mergeCell ref="G271:G275"/>
+    <mergeCell ref="H271:H275"/>
+    <mergeCell ref="I271:I275"/>
+    <mergeCell ref="A276:A280"/>
+    <mergeCell ref="B276:B280"/>
+    <mergeCell ref="C276:C280"/>
+    <mergeCell ref="D276:D280"/>
+    <mergeCell ref="E276:E280"/>
+    <mergeCell ref="F276:F280"/>
+    <mergeCell ref="G276:G280"/>
+    <mergeCell ref="H276:H280"/>
+    <mergeCell ref="I276:I280"/>
+    <mergeCell ref="A281:A285"/>
+    <mergeCell ref="B281:B285"/>
+    <mergeCell ref="C281:C285"/>
+    <mergeCell ref="D281:D285"/>
+    <mergeCell ref="E281:E285"/>
+    <mergeCell ref="F281:F285"/>
+    <mergeCell ref="G281:G285"/>
+    <mergeCell ref="H281:H285"/>
+    <mergeCell ref="I281:I285"/>
+    <mergeCell ref="A286:A290"/>
+    <mergeCell ref="B286:B290"/>
+    <mergeCell ref="C286:C290"/>
+    <mergeCell ref="D286:D290"/>
+    <mergeCell ref="E286:E290"/>
+    <mergeCell ref="F286:F290"/>
+    <mergeCell ref="G286:G290"/>
+    <mergeCell ref="H286:H290"/>
+    <mergeCell ref="I286:I290"/>
+    <mergeCell ref="A291:A295"/>
+    <mergeCell ref="B291:B295"/>
+    <mergeCell ref="C291:C295"/>
+    <mergeCell ref="D291:D295"/>
+    <mergeCell ref="E291:E295"/>
+    <mergeCell ref="F291:F295"/>
+    <mergeCell ref="G291:G295"/>
+    <mergeCell ref="H291:H295"/>
+    <mergeCell ref="I291:I295"/>
+    <mergeCell ref="A296:A300"/>
+    <mergeCell ref="B296:B300"/>
+    <mergeCell ref="C296:C300"/>
+    <mergeCell ref="D296:D300"/>
+    <mergeCell ref="E296:E300"/>
+    <mergeCell ref="F296:F300"/>
+    <mergeCell ref="G296:G300"/>
+    <mergeCell ref="H296:H300"/>
+    <mergeCell ref="I296:I300"/>
+    <mergeCell ref="A301:A303"/>
+    <mergeCell ref="B301:B303"/>
+    <mergeCell ref="C301:C303"/>
+    <mergeCell ref="D301:D303"/>
+    <mergeCell ref="E301:E303"/>
+    <mergeCell ref="F301:F303"/>
+    <mergeCell ref="G301:G303"/>
+    <mergeCell ref="H301:H303"/>
+    <mergeCell ref="I301:I303"/>
+    <mergeCell ref="A304:A308"/>
+    <mergeCell ref="B304:B308"/>
+    <mergeCell ref="C304:C308"/>
+    <mergeCell ref="D304:D308"/>
+    <mergeCell ref="E304:E308"/>
+    <mergeCell ref="F304:F308"/>
+    <mergeCell ref="G304:G308"/>
+    <mergeCell ref="H304:H308"/>
+    <mergeCell ref="I304:I308"/>
+    <mergeCell ref="A309:A313"/>
+    <mergeCell ref="B309:B313"/>
+    <mergeCell ref="C309:C313"/>
+    <mergeCell ref="D309:D313"/>
+    <mergeCell ref="E309:E313"/>
+    <mergeCell ref="F309:F313"/>
+    <mergeCell ref="G309:G313"/>
+    <mergeCell ref="H309:H313"/>
+    <mergeCell ref="I309:I313"/>
+    <mergeCell ref="A314:A318"/>
+    <mergeCell ref="B314:B318"/>
+    <mergeCell ref="C314:C318"/>
+    <mergeCell ref="D314:D318"/>
+    <mergeCell ref="E314:E318"/>
+    <mergeCell ref="F314:F318"/>
+    <mergeCell ref="G314:G318"/>
+    <mergeCell ref="H314:H318"/>
+    <mergeCell ref="I314:I318"/>
+    <mergeCell ref="A319:A323"/>
+    <mergeCell ref="B319:B323"/>
+    <mergeCell ref="C319:C323"/>
+    <mergeCell ref="D319:D323"/>
+    <mergeCell ref="E319:E323"/>
+    <mergeCell ref="F319:F323"/>
+    <mergeCell ref="G319:G323"/>
+    <mergeCell ref="H319:H323"/>
+    <mergeCell ref="I319:I323"/>
+    <mergeCell ref="A324:A325"/>
+    <mergeCell ref="B324:B325"/>
+    <mergeCell ref="C324:C325"/>
+    <mergeCell ref="D324:D325"/>
+    <mergeCell ref="E324:E325"/>
+    <mergeCell ref="F324:F325"/>
+    <mergeCell ref="G324:G325"/>
+    <mergeCell ref="H324:H325"/>
+    <mergeCell ref="I324:I325"/>
+    <mergeCell ref="A326:A327"/>
+    <mergeCell ref="B326:B327"/>
+    <mergeCell ref="C326:C327"/>
+    <mergeCell ref="D326:D327"/>
+    <mergeCell ref="E326:E327"/>
+    <mergeCell ref="F326:F327"/>
+    <mergeCell ref="G326:G327"/>
+    <mergeCell ref="H326:H327"/>
+    <mergeCell ref="I326:I327"/>
+    <mergeCell ref="A328:A332"/>
+    <mergeCell ref="B328:B332"/>
+    <mergeCell ref="C328:C332"/>
+    <mergeCell ref="D328:D332"/>
+    <mergeCell ref="E328:E332"/>
+    <mergeCell ref="F328:F332"/>
+    <mergeCell ref="G328:G332"/>
+    <mergeCell ref="H328:H332"/>
+    <mergeCell ref="I328:I332"/>
+    <mergeCell ref="A333:A335"/>
+    <mergeCell ref="B333:B335"/>
+    <mergeCell ref="C333:C335"/>
+    <mergeCell ref="D333:D335"/>
+    <mergeCell ref="E333:E335"/>
+    <mergeCell ref="F333:F335"/>
+    <mergeCell ref="G333:G335"/>
+    <mergeCell ref="H333:H335"/>
+    <mergeCell ref="I333:I335"/>
+    <mergeCell ref="A336:A337"/>
+    <mergeCell ref="B336:B337"/>
+    <mergeCell ref="C336:C337"/>
+    <mergeCell ref="D336:D337"/>
+    <mergeCell ref="E336:E337"/>
+    <mergeCell ref="F336:F337"/>
+    <mergeCell ref="G336:G337"/>
+    <mergeCell ref="H336:H337"/>
+    <mergeCell ref="I336:I337"/>
+    <mergeCell ref="A338:A340"/>
+    <mergeCell ref="B338:B340"/>
+    <mergeCell ref="C338:C340"/>
+    <mergeCell ref="D338:D340"/>
+    <mergeCell ref="E338:E340"/>
+    <mergeCell ref="F338:F340"/>
+    <mergeCell ref="G338:G340"/>
+    <mergeCell ref="H338:H340"/>
+    <mergeCell ref="I338:I340"/>
+    <mergeCell ref="A341:A342"/>
+    <mergeCell ref="B341:B342"/>
+    <mergeCell ref="C341:C342"/>
+    <mergeCell ref="D341:D342"/>
+    <mergeCell ref="E341:E342"/>
+    <mergeCell ref="F341:F342"/>
+    <mergeCell ref="G341:G342"/>
+    <mergeCell ref="H341:H342"/>
+    <mergeCell ref="I341:I342"/>
+    <mergeCell ref="A343:A344"/>
+    <mergeCell ref="B343:B344"/>
+    <mergeCell ref="C343:C344"/>
+    <mergeCell ref="D343:D344"/>
+    <mergeCell ref="E343:E344"/>
+    <mergeCell ref="F343:F344"/>
+    <mergeCell ref="G343:G344"/>
+    <mergeCell ref="H343:H344"/>
+    <mergeCell ref="I343:I344"/>
+    <mergeCell ref="A345:A346"/>
+    <mergeCell ref="B345:B346"/>
+    <mergeCell ref="C345:C346"/>
+    <mergeCell ref="D345:D346"/>
+    <mergeCell ref="E345:E346"/>
+    <mergeCell ref="F345:F346"/>
+    <mergeCell ref="G345:G346"/>
+    <mergeCell ref="H345:H346"/>
+    <mergeCell ref="I345:I346"/>
+    <mergeCell ref="A348:A349"/>
+    <mergeCell ref="B348:B349"/>
+    <mergeCell ref="C348:C349"/>
+    <mergeCell ref="D348:D349"/>
+    <mergeCell ref="E348:E349"/>
+    <mergeCell ref="F348:F349"/>
+    <mergeCell ref="G348:G349"/>
+    <mergeCell ref="H348:H349"/>
+    <mergeCell ref="I348:I349"/>
+    <mergeCell ref="A350:A351"/>
+    <mergeCell ref="B350:B351"/>
+    <mergeCell ref="C350:C351"/>
+    <mergeCell ref="D350:D351"/>
+    <mergeCell ref="E350:E351"/>
+    <mergeCell ref="F350:F351"/>
+    <mergeCell ref="G350:G351"/>
+    <mergeCell ref="H350:H351"/>
+    <mergeCell ref="I350:I351"/>
+    <mergeCell ref="A354:A358"/>
+    <mergeCell ref="B354:B358"/>
+    <mergeCell ref="C354:C358"/>
+    <mergeCell ref="D354:D358"/>
+    <mergeCell ref="E354:E358"/>
+    <mergeCell ref="F354:F358"/>
+    <mergeCell ref="G354:G358"/>
+    <mergeCell ref="H354:H358"/>
+    <mergeCell ref="I354:I358"/>
+    <mergeCell ref="A359:A362"/>
+    <mergeCell ref="B359:B362"/>
+    <mergeCell ref="C359:C362"/>
+    <mergeCell ref="D359:D362"/>
+    <mergeCell ref="E359:E362"/>
+    <mergeCell ref="F359:F362"/>
+    <mergeCell ref="G359:G362"/>
+    <mergeCell ref="H359:H362"/>
+    <mergeCell ref="I359:I362"/>
+    <mergeCell ref="A364:A368"/>
+    <mergeCell ref="B364:B368"/>
+    <mergeCell ref="C364:C368"/>
+    <mergeCell ref="D364:D368"/>
+    <mergeCell ref="E364:E368"/>
+    <mergeCell ref="F364:F368"/>
+    <mergeCell ref="G364:G368"/>
+    <mergeCell ref="H364:H368"/>
+    <mergeCell ref="I364:I368"/>
+    <mergeCell ref="A369:A372"/>
+    <mergeCell ref="B369:B372"/>
+    <mergeCell ref="C369:C372"/>
+    <mergeCell ref="D369:D372"/>
+    <mergeCell ref="E369:E372"/>
+    <mergeCell ref="F369:F372"/>
+    <mergeCell ref="G369:G372"/>
+    <mergeCell ref="H369:H372"/>
+    <mergeCell ref="I369:I372"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>