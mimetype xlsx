--- v2 (2026-05-06)
+++ v3 (2026-06-22)
@@ -152,96 +152,96 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L372"/>
+  <dimension ref="A1:L426"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>차량번호</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>차량명/등급</t>
         </is>
       </c>
       <c r="D1" s="2" t="inlineStr">
         <is>
           <t>추가옵션</t>
         </is>
       </c>
       <c r="E1" s="2" t="inlineStr">
         <is>
-          <t>신차/중고차</t>
+          <t>신차/중고차/화물차</t>
         </is>
       </c>
       <c r="F1" s="2" t="inlineStr">
         <is>
           <t>색상</t>
         </is>
       </c>
       <c r="G1" s="2" t="inlineStr">
         <is>
           <t>연료</t>
         </is>
       </c>
       <c r="H1" s="2" t="inlineStr">
         <is>
           <t>차량연식/월</t>
         </is>
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>주행거리</t>
         </is>
       </c>
       <c r="J1" s="2" t="inlineStr">
         <is>
           <t>개월</t>
@@ -249,14465 +249,16438 @@
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>보증금</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>렌트비</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>ai</t>
         </is>
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
           <t>임시번호</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
-          <t>레이 가솔린 1.0 프레스티지</t>
+          <t>디 올 뉴 셀토스 가솔린 1.6 트렌디 (내장 휴먼그레
+이)</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>스타일,8인치 내비게이션, 드라이브와이즈</t>
+          <t>12.3인치클러스터, 내비게이션, 컨비니언스</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>스노우화이트펄</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>26년04월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
-          <t>10KM</t>
+          <t>30KM</t>
         </is>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L2" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>616,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L4" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>583,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>BL</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>109하7912</t>
+          <t>115하9571</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>더 뉴쏘렌토(MQ4) 2.2 디젤 2WD 5인승 프레스
-티지</t>
+          <t>더 뉴K5(DL3) 2.0 LPI 렌터카 트렌디</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>기본형-12.3 클러스터, 드라이브와이즈</t>
+          <t>애프터마켓용 컬렉션-애프터마켓용 컬렉션, 드라
+이브와이즈, SBW팩</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>화이트펄</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H5" s="3" t="inlineStr">
         <is>
-          <t>25년10월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
-          <t>11KM</t>
+          <t>17KM</t>
         </is>
       </c>
       <c r="J5" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K5" s="3" t="inlineStr">
         <is>
-          <t>396</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L5" s="3" t="inlineStr">
         <is>
-          <t>970,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K6" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L6" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
-      <c r="A7" s="3"/>
-[...7 lines deleted...]
-      <c r="I7" s="3"/>
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>BL</t>
+        </is>
+      </c>
+      <c r="B7" s="4" t="inlineStr">
+        <is>
+          <t>115하9583</t>
+        </is>
+      </c>
+      <c r="C7" s="4" t="inlineStr">
+        <is>
+          <t>모닝 27MY 해치백 가솔린 트렌디 A/T</t>
+        </is>
+      </c>
+      <c r="D7" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컴포트, 내비게이션, 버튼시동팩, 16
+인치휠</t>
+        </is>
+      </c>
+      <c r="E7" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F7" s="3" t="inlineStr">
+        <is>
+          <t>밀키베이지</t>
+        </is>
+      </c>
+      <c r="G7" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H7" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I7" s="3" t="inlineStr">
+        <is>
+          <t>30KM</t>
+        </is>
+      </c>
       <c r="J7" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K7" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L7" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3"/>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K8" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L8" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
-          <t>151호1409</t>
+          <t>109하7912</t>
         </is>
       </c>
       <c r="C9" s="4" t="inlineStr">
         <is>
-          <t>더 뉴스포티지 1.6 가솔린 터보 2WD 프레스티지</t>
+          <t>더 뉴쏘렌토(MQ4) 2.2 디젤 2WD 5인승 프레스
+티지</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>기본형-빌트인캠2, 파노라마선루프, 내비게이션</t>
+          <t>기본형-12.3 클러스터, 드라이브와이즈</t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
-          <t>화이트펄</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G9" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H9" s="3" t="inlineStr">
         <is>
-          <t>26년04월</t>
+          <t>25년10월</t>
         </is>
       </c>
       <c r="I9" s="3" t="inlineStr">
         <is>
-          <t>20KM</t>
+          <t>11KM</t>
         </is>
       </c>
       <c r="J9" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K9" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>396</t>
         </is>
       </c>
       <c r="L9" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K10" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>91</t>
         </is>
       </c>
       <c r="L10" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A11" s="3"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="4"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
       <c r="J11" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>91</t>
         </is>
       </c>
       <c r="L11" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K12" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>91</t>
         </is>
       </c>
       <c r="L12" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
-          <t>151호1419 /
- 1420</t>
+          <t>109하8309</t>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>더 뉴쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 프레
-스티지</t>
+          <t>더 뉴K8 3.5 LPi 렌터카 프레스티지</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>기본형-12.3 클러스터, 드라이브와이즈</t>
+          <t>기본형-컴포트, 드라이브와이즈</t>
         </is>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
-          <t>화이트펄</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H13" s="3" t="inlineStr">
         <is>
-          <t>26년04월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I13" s="3" t="inlineStr">
         <is>
-          <t>20KM</t>
+          <t>15KM</t>
         </is>
       </c>
       <c r="J13" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K13" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>89</t>
         </is>
       </c>
       <c r="L13" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K14" s="3" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="L14" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="3"/>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="3"/>
+      <c r="I15" s="3"/>
+      <c r="J15" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K14" s="3" t="inlineStr">
-[...32 lines deleted...]
-      <c r="E15" s="3" t="inlineStr">
+      <c r="K15" s="3" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="L15" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B16" s="4" t="inlineStr">
+        <is>
+          <t>109하8303</t>
+        </is>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K8 3.5 LPi 렌터카 프레스티지</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컴포트, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E16" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F15" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I16" s="3"/>
+      <c r="F16" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G16" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H16" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I16" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
       <c r="J16" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K16" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>89</t>
         </is>
       </c>
       <c r="L16" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3"/>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K17" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>89</t>
         </is>
       </c>
       <c r="L17" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="3" t="inlineStr">
-[...23 lines deleted...]
-      <c r="E18" s="3" t="inlineStr">
+      <c r="A18" s="3"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="3"/>
+      <c r="I18" s="3"/>
+      <c r="J18" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K18" s="3" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="L18" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B19" s="4" t="inlineStr">
+        <is>
+          <t>109하8324</t>
+        </is>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발(KA4) 9인승 가솔린 프레스티지</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>기본형-12.3인치 클러스터, 컨비니언스, 드
+라이브와이즈, 스타일</t>
+        </is>
+      </c>
+      <c r="E19" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F18" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J18" s="3" t="inlineStr">
+      <c r="F19" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G19" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H19" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I19" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
+      <c r="J19" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K18" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K19" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>97</t>
         </is>
       </c>
       <c r="L19" s="3" t="inlineStr">
         <is>
-          <t>1,120,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K20" s="3" t="inlineStr">
+        <is>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="L20" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="3"/>
+      <c r="B21" s="4"/>
+      <c r="C21" s="4"/>
+      <c r="D21" s="4"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="3"/>
+      <c r="I21" s="3"/>
+      <c r="J21" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K20" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="E21" s="3" t="inlineStr">
+      <c r="K21" s="3" t="inlineStr">
+        <is>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="L21" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B22" s="4" t="inlineStr">
+        <is>
+          <t>109하8340</t>
+        </is>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 2.0 LPI 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컴포트, ETCS</t>
+        </is>
+      </c>
+      <c r="E22" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F21" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J21" s="3" t="inlineStr">
+      <c r="F22" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G22" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H22" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I22" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
+      <c r="J22" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K22" s="3" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="L22" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="3"/>
+      <c r="B23" s="4"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
+      <c r="J23" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K21" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K23" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>68</t>
         </is>
       </c>
       <c r="L23" s="3" t="inlineStr">
         <is>
-          <t>578,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3"/>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K24" s="3" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="L24" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B25" s="4" t="inlineStr">
+        <is>
+          <t>109하8328 8
+329 8330 8
+331 8332 8
+333 8334 8
+335 8336 8
+337</t>
+        </is>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 레이 프레스티지</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>기본형 드라이브와이즈 내비게이션		 			</t>
+        </is>
+      </c>
+      <c r="E25" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F25" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G25" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H25" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I25" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
+      <c r="J25" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K24" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K25" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L25" s="3" t="inlineStr">
         <is>
-          <t>616,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K26" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L26" s="3" t="inlineStr">
         <is>
-          <t>637,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="3"/>
-[...7 lines deleted...]
-      <c r="I27" s="3"/>
+      <c r="A27" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B27" s="4" t="inlineStr">
+        <is>
+          <t>151호2245</t>
+        </is>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발 하이브리드(KA4) 1.6 HEV 9인승 
+노블레스</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>모니터링팩, 드라이브와이즈, 기본형-듀얼선루프
+, 스타일</t>
+        </is>
+      </c>
+      <c r="E27" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F27" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G27" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H27" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I27" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
       <c r="J27" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K27" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L27" s="3" t="inlineStr">
         <is>
-          <t>655,000</t>
+          <t>1,120,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="E28" s="3" t="inlineStr">
+      <c r="A28" s="3"/>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
+      <c r="D28" s="4"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+      <c r="H28" s="3"/>
+      <c r="I28" s="3"/>
+      <c r="J28" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K28" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L28" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B29" s="4" t="inlineStr">
+        <is>
+          <t>151호2247</t>
+        </is>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발 하이브리드(KA4) 1.6 HEV 9인승 
+노블레스</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>모니터링팩, HUD+빌트인캠2, 기본형-드라이
+브와이즈, 스타일</t>
+        </is>
+      </c>
+      <c r="E29" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F28" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I29" s="3"/>
+      <c r="F29" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G29" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H29" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I29" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
       <c r="J29" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K29" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L29" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>1,130,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3"/>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K30" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L30" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>1,060,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="3"/>
-[...7 lines deleted...]
-      <c r="I31" s="3"/>
+      <c r="A31" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B31" s="4" t="inlineStr">
+        <is>
+          <t>101하5178</t>
+        </is>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 모닝 (JA) 프레스티지</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>기본형-내비게이션</t>
+        </is>
+      </c>
+      <c r="E31" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F31" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G31" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H31" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I31" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
       <c r="J31" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K31" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L31" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K32" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L32" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>380,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>GD</t>
         </is>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
-          <t>116호7614</t>
+          <t>109하7070</t>
         </is>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>K8 2.5 베스트 셀렉션 (라운지브라운시트)</t>
-[...2 lines deleted...]
-      <c r="D33" s="4"/>
+          <t>디 올뉴셀토스 하이브리드 1.6 HEV 2WD 프레스티
+지</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 컴포트, 기본형-12.3인치 
+클러스터, 파노라마 선루프, 스타일</t>
+        </is>
+      </c>
       <c r="E33" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G33" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H33" s="3" t="inlineStr">
         <is>
           <t>26년04월</t>
         </is>
       </c>
       <c r="I33" s="3" t="inlineStr">
         <is>
-          <t>9KM</t>
+          <t>15KM</t>
         </is>
       </c>
       <c r="J33" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K33" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L33" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>980,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3"/>
       <c r="B34" s="4"/>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K34" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L34" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K35" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L35" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3"/>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K36" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L36" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K37" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L37" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>GD</t>
         </is>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
-          <t>116호7415</t>
+          <t>109하7016,8
+219</t>
         </is>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>K8 2.5 베스트 셀렉션 인터스텔라그레이 (블랙시트)</t>
-[...2 lines deleted...]
-      <c r="D38" s="4"/>
+          <t>더 뉴기아 레이 2인승 밴 프레스티지 스페셜</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
       <c r="E38" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G38" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H38" s="3" t="inlineStr">
         <is>
-          <t>26년03월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I38" s="3" t="inlineStr">
         <is>
-          <t>12KM</t>
+          <t>10KM</t>
         </is>
       </c>
       <c r="J38" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K38" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L38" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K39" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L39" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K40" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L40" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="3"/>
-[...7 lines deleted...]
-      <c r="I41" s="3"/>
+      <c r="A41" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B41" s="4" t="inlineStr">
+        <is>
+          <t>116호7936</t>
+        </is>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>카니발 HEV 1.6 9인승 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스</t>
+        </is>
+      </c>
+      <c r="E41" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F41" s="3" t="inlineStr">
+        <is>
+          <t>검정색</t>
+        </is>
+      </c>
+      <c r="G41" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H41" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I41" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
       <c r="J41" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K41" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L41" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K42" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L42" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="3" t="inlineStr">
-[...46 lines deleted...]
-      </c>
+      <c r="A43" s="3"/>
+      <c r="B43" s="4"/>
+      <c r="C43" s="4"/>
+      <c r="D43" s="4"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
       <c r="J43" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K43" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L43" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3"/>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="J44" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K44" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L44" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3"/>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K45" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L45" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="3"/>
-[...7 lines deleted...]
-      <c r="I46" s="3"/>
+      <c r="A46" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B46" s="4" t="inlineStr">
+        <is>
+          <t>116호7934 /
+ 7935</t>
+        </is>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>카니발 9인승 1.6 하이브리드 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스</t>
+        </is>
+      </c>
+      <c r="E46" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F46" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G46" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H46" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I46" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
       <c r="J46" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K46" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L46" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K47" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L47" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A48" s="3"/>
+      <c r="B48" s="4"/>
+      <c r="C48" s="4"/>
+      <c r="D48" s="4"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="3"/>
+      <c r="I48" s="3"/>
       <c r="J48" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K48" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L48" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3"/>
       <c r="B49" s="4"/>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K49" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L49" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K50" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L50" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="3"/>
-[...7 lines deleted...]
-      <c r="I51" s="3"/>
+      <c r="A51" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B51" s="4" t="inlineStr">
+        <is>
+          <t>116호7751 /
+ 7752 / 77
+53</t>
+        </is>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 1.6 트렌디</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E51" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F51" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G51" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H51" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I51" s="3" t="inlineStr">
+        <is>
+          <t>11KM</t>
+        </is>
+      </c>
       <c r="J51" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K51" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L51" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3"/>
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K52" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L52" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A53" s="3"/>
+      <c r="B53" s="4"/>
+      <c r="C53" s="4"/>
+      <c r="D53" s="4"/>
+      <c r="E53" s="3"/>
+      <c r="F53" s="3"/>
+      <c r="G53" s="3"/>
+      <c r="H53" s="3"/>
+      <c r="I53" s="3"/>
       <c r="J53" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K53" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L53" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3"/>
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K54" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L54" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>605,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3"/>
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="J55" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K55" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L55" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>585,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="3"/>
-[...7 lines deleted...]
-      <c r="I56" s="3"/>
+      <c r="A56" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B56" s="4" t="inlineStr">
+        <is>
+          <t>116호7776 /
+ 7777</t>
+        </is>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 1.6 트렌디</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E56" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F56" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G56" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H56" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I56" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
       <c r="J56" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K56" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L56" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3"/>
       <c r="B57" s="4"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="J57" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K57" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L57" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A58" s="3"/>
+      <c r="B58" s="4"/>
+      <c r="C58" s="4"/>
+      <c r="D58" s="4"/>
+      <c r="E58" s="3"/>
+      <c r="F58" s="3"/>
+      <c r="G58" s="3"/>
+      <c r="H58" s="3"/>
+      <c r="I58" s="3"/>
       <c r="J58" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K58" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L58" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3"/>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
       <c r="I59" s="3"/>
       <c r="J59" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K59" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L59" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>605,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K60" s="3" t="inlineStr">
         <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L60" s="3" t="inlineStr">
+        <is>
+          <t>585,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B61" s="4" t="inlineStr">
+        <is>
+          <t>116호7633</t>
+        </is>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>모닝 1.0 프레스티지 밀키베이지 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스, 16인치휠, 스타일</t>
+        </is>
+      </c>
+      <c r="E61" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F61" s="3" t="inlineStr">
+        <is>
+          <t>베이지</t>
+        </is>
+      </c>
+      <c r="G61" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H61" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I61" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
+      <c r="J61" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K61" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L60" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L61" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3"/>
       <c r="B62" s="4"/>
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="J62" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K62" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K62" s="3" t="inlineStr">
+      <c r="L62" s="3" t="inlineStr">
+        <is>
+          <t>470,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="3"/>
+      <c r="B63" s="4"/>
+      <c r="C63" s="4"/>
+      <c r="D63" s="4"/>
+      <c r="E63" s="3"/>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
+      <c r="H63" s="3"/>
+      <c r="I63" s="3"/>
+      <c r="J63" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K63" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L62" s="3" t="inlineStr">
-[...61 lines deleted...]
-      </c>
       <c r="L63" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3"/>
       <c r="B64" s="4"/>
       <c r="C64" s="4"/>
       <c r="D64" s="4"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="J64" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K64" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L64" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3"/>
       <c r="B65" s="4"/>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="3"/>
       <c r="H65" s="3"/>
       <c r="I65" s="3"/>
       <c r="J65" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K65" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L65" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
-          <t>CNC</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B66" s="4" t="inlineStr">
         <is>
-          <t>106호4778</t>
+          <t>116호7757 /
+ 7758 / 77
+59 / 7760</t>
         </is>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>The K5자가용GSL2.0프레스티지</t>
+          <t>모닝 1.0 트렌디  (블랙시트)</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
-          <t>컴포트,드라이브와이즈,스타일</t>
+          <t>16인치휠, 컴포트, 컨비니언스, 내비게이션,
+ 버튼스마트키, 스타일</t>
         </is>
       </c>
       <c r="E66" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
-          <t>스노우화이트펄</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G66" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H66" s="3" t="inlineStr">
         <is>
-          <t>25년01월</t>
+          <t>26년05월</t>
         </is>
       </c>
       <c r="I66" s="3" t="inlineStr">
         <is>
-          <t>16,000KM</t>
+          <t>5KM</t>
         </is>
       </c>
       <c r="J66" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K66" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L66" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3"/>
       <c r="B67" s="4"/>
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
       <c r="J67" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K67" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L67" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3"/>
       <c r="B68" s="4"/>
       <c r="C68" s="4"/>
       <c r="D68" s="4"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="3"/>
       <c r="H68" s="3"/>
       <c r="I68" s="3"/>
       <c r="J68" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K68" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L68" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3"/>
       <c r="B69" s="4"/>
       <c r="C69" s="4"/>
       <c r="D69" s="4"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K69" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L69" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3"/>
       <c r="B70" s="4"/>
       <c r="C70" s="4"/>
       <c r="D70" s="4"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
       <c r="J70" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K70" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L70" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
-          <t>CNC</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B71" s="4" t="inlineStr">
         <is>
-          <t>106호6689</t>
+          <t>116호7761</t>
         </is>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>쏘렌토5인승2.2디젤프레스티지4WD</t>
+          <t>모닝 1.0 트렌디 밀키베이지 (블랙시트)</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>드라이브와이즈, 12.3 클러스터, 스타일</t>
+          <t>16인치휠 컴포트 컨비니언스 내비 버튼스마트키
+ 스타일</t>
         </is>
       </c>
       <c r="E71" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
-          <t>스노우화이트펄</t>
+          <t>베이지</t>
         </is>
       </c>
       <c r="G71" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H71" s="3" t="inlineStr">
         <is>
-          <t>26년03월</t>
+          <t>26년05월</t>
         </is>
       </c>
       <c r="I71" s="3" t="inlineStr">
         <is>
-          <t>258KM</t>
+          <t>5KM</t>
         </is>
       </c>
       <c r="J71" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K71" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L71" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3"/>
       <c r="B72" s="4"/>
       <c r="C72" s="4"/>
       <c r="D72" s="4"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
       <c r="I72" s="3"/>
       <c r="J72" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K72" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L72" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3"/>
       <c r="B73" s="4"/>
       <c r="C73" s="4"/>
       <c r="D73" s="4"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K73" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L73" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3"/>
       <c r="B74" s="4"/>
       <c r="C74" s="4"/>
       <c r="D74" s="4"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
       <c r="J74" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K74" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L74" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3"/>
       <c r="B75" s="4"/>
       <c r="C75" s="4"/>
       <c r="D75" s="4"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="J75" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K75" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L75" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
-          <t>CNC</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B76" s="4" t="inlineStr">
         <is>
-          <t>106호7959</t>
+          <t>116호7764</t>
         </is>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
-          <t>K8 2.5 GLS 베스트 셀렉션투톤휠(브라운/베이지)</t>
+          <t>모닝 1.0 트렌디 아스트로그레이 (블랙시트)</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
-          <t>드라이브와이즈 HUD 스마트커넥트, 선루프 스
-타일</t>
+          <t>16인치 휠, 컴포트, 컨비니언스, 내비, 버
+튼스마트키, 스타일</t>
         </is>
       </c>
       <c r="E76" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F76" s="3" t="inlineStr">
         <is>
-          <t>스노우화이트펄</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G76" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H76" s="3" t="inlineStr">
         <is>
-          <t>26년03월</t>
+          <t>26년05월</t>
         </is>
       </c>
       <c r="I76" s="3" t="inlineStr">
         <is>
-          <t>300KM</t>
+          <t>5KM</t>
         </is>
       </c>
       <c r="J76" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K76" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L76" s="3" t="inlineStr">
         <is>
-          <t>1,120,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3"/>
       <c r="B77" s="4"/>
       <c r="C77" s="4"/>
       <c r="D77" s="4"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
       <c r="I77" s="3"/>
       <c r="J77" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K77" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L77" s="3" t="inlineStr">
         <is>
-          <t>1,080,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3"/>
       <c r="B78" s="4"/>
       <c r="C78" s="4"/>
       <c r="D78" s="4"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
       <c r="I78" s="3"/>
       <c r="J78" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K78" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L78" s="3" t="inlineStr">
         <is>
-          <t>1,040,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3"/>
       <c r="B79" s="4"/>
       <c r="C79" s="4"/>
       <c r="D79" s="4"/>
       <c r="E79" s="3"/>
       <c r="F79" s="3"/>
       <c r="G79" s="3"/>
       <c r="H79" s="3"/>
       <c r="I79" s="3"/>
       <c r="J79" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K79" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L79" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3"/>
       <c r="B80" s="4"/>
       <c r="C80" s="4"/>
       <c r="D80" s="4"/>
       <c r="E80" s="3"/>
       <c r="F80" s="3"/>
       <c r="G80" s="3"/>
       <c r="H80" s="3"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K80" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L80" s="3" t="inlineStr">
         <is>
-          <t>940,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
-          <t>CNC</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B81" s="4" t="inlineStr">
         <is>
-          <t>106호6388</t>
+          <t>116호7766</t>
         </is>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>K5 자가용 GSL 2.0 프레스티지 6 25MY</t>
+          <t>모닝 1.0 트렌디  (블랙시트)</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
-          <t>스타일-컴포트,드라이브 와이즈</t>
+          <t>16인치휠, 컴포트, 컨비니언스, 내비, 버튼
+스마트키, 스타일</t>
         </is>
       </c>
       <c r="E81" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F81" s="3" t="inlineStr">
         <is>
-          <t>화이트펄</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G81" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H81" s="3" t="inlineStr">
         <is>
-          <t>25년04월</t>
+          <t>26년05월</t>
         </is>
       </c>
       <c r="I81" s="3" t="inlineStr">
         <is>
-          <t>32,300KM</t>
+          <t>5KM</t>
         </is>
       </c>
       <c r="J81" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K81" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L81" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3"/>
       <c r="B82" s="4"/>
       <c r="C82" s="4"/>
       <c r="D82" s="4"/>
       <c r="E82" s="3"/>
       <c r="F82" s="3"/>
       <c r="G82" s="3"/>
       <c r="H82" s="3"/>
       <c r="I82" s="3"/>
       <c r="J82" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K82" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L82" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3"/>
       <c r="B83" s="4"/>
       <c r="C83" s="4"/>
       <c r="D83" s="4"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K83" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L83" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3"/>
       <c r="B84" s="4"/>
       <c r="C84" s="4"/>
       <c r="D84" s="4"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="J84" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K84" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K84" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L84" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A85" s="3"/>
+      <c r="B85" s="4"/>
+      <c r="C85" s="4"/>
+      <c r="D85" s="4"/>
+      <c r="E85" s="3"/>
+      <c r="F85" s="3"/>
+      <c r="G85" s="3"/>
+      <c r="H85" s="3"/>
+      <c r="I85" s="3"/>
       <c r="J85" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K85" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L85" s="3" t="inlineStr">
+        <is>
+          <t>400,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B86" s="4" t="inlineStr">
+        <is>
+          <t>116호7768/7
+744</t>
+        </is>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>K8 2.5 베스트셀렉션 (라운지브라운시트)</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>스마트 커넥트</t>
+        </is>
+      </c>
+      <c r="E86" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F86" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G86" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H86" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I86" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
+      <c r="J86" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K85" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K86" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L86" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3"/>
       <c r="B87" s="4"/>
       <c r="C87" s="4"/>
       <c r="D87" s="4"/>
       <c r="E87" s="3"/>
       <c r="F87" s="3"/>
       <c r="G87" s="3"/>
       <c r="H87" s="3"/>
       <c r="I87" s="3"/>
       <c r="J87" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K87" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L87" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="3"/>
+      <c r="B88" s="4"/>
+      <c r="C88" s="4"/>
+      <c r="D88" s="4"/>
+      <c r="E88" s="3"/>
+      <c r="F88" s="3"/>
+      <c r="G88" s="3"/>
+      <c r="H88" s="3"/>
+      <c r="I88" s="3"/>
+      <c r="J88" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K87" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K88" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L88" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3"/>
       <c r="B89" s="4"/>
       <c r="C89" s="4"/>
       <c r="D89" s="4"/>
       <c r="E89" s="3"/>
       <c r="F89" s="3"/>
       <c r="G89" s="3"/>
       <c r="H89" s="3"/>
       <c r="I89" s="3"/>
       <c r="J89" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K89" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L89" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3"/>
       <c r="B90" s="4"/>
       <c r="C90" s="4"/>
       <c r="D90" s="4"/>
       <c r="E90" s="3"/>
       <c r="F90" s="3"/>
       <c r="G90" s="3"/>
       <c r="H90" s="3"/>
       <c r="I90" s="3"/>
       <c r="J90" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K90" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L90" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B91" s="4" t="inlineStr">
         <is>
-          <t>109호7126</t>
+          <t>116호7812</t>
         </is>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t>K8 2.5 GDI 노블레스 라이트</t>
-[...6 lines deleted...]
-      </c>
+          <t>스포티지 1.6T 프레스티지 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D91" s="4"/>
       <c r="E91" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
       <c r="G91" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H91" s="3" t="inlineStr">
         <is>
-          <t>23년07월</t>
+          <t>26년05월</t>
         </is>
       </c>
       <c r="I91" s="3" t="inlineStr">
         <is>
-          <t>22,200KM</t>
+          <t>5KM</t>
         </is>
       </c>
       <c r="J91" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K91" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L91" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3"/>
       <c r="B92" s="4"/>
       <c r="C92" s="4"/>
       <c r="D92" s="4"/>
       <c r="E92" s="3"/>
       <c r="F92" s="3"/>
       <c r="G92" s="3"/>
       <c r="H92" s="3"/>
       <c r="I92" s="3"/>
       <c r="J92" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K92" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L92" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3"/>
       <c r="B93" s="4"/>
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K93" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L93" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="3"/>
+      <c r="B94" s="4"/>
+      <c r="C94" s="4"/>
+      <c r="D94" s="4"/>
+      <c r="E94" s="3"/>
+      <c r="F94" s="3"/>
+      <c r="G94" s="3"/>
+      <c r="H94" s="3"/>
+      <c r="I94" s="3"/>
+      <c r="J94" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K93" s="3" t="inlineStr">
+      <c r="K94" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L93" s="3" t="inlineStr">
-[...61 lines deleted...]
-      </c>
       <c r="L94" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3"/>
       <c r="B95" s="4"/>
       <c r="C95" s="4"/>
       <c r="D95" s="4"/>
       <c r="E95" s="3"/>
       <c r="F95" s="3"/>
       <c r="G95" s="3"/>
       <c r="H95" s="3"/>
       <c r="I95" s="3"/>
       <c r="J95" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K95" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L95" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="3"/>
-[...7 lines deleted...]
-      <c r="I96" s="3"/>
+      <c r="A96" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B96" s="4" t="inlineStr">
+        <is>
+          <t>116호7772</t>
+        </is>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 1.6 트렌디 그래비티그레이 </t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E96" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F96" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G96" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H96" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I96" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
       <c r="J96" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K96" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L96" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A97" s="3"/>
+      <c r="B97" s="4"/>
+      <c r="C97" s="4"/>
+      <c r="D97" s="4"/>
+      <c r="E97" s="3"/>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
+      <c r="H97" s="3"/>
+      <c r="I97" s="3"/>
       <c r="J97" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K97" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L97" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3"/>
       <c r="B98" s="4"/>
       <c r="C98" s="4"/>
       <c r="D98" s="4"/>
       <c r="E98" s="3"/>
       <c r="F98" s="3"/>
       <c r="G98" s="3"/>
       <c r="H98" s="3"/>
       <c r="I98" s="3"/>
       <c r="J98" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K98" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L98" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A99" s="3"/>
+      <c r="B99" s="4"/>
+      <c r="C99" s="4"/>
+      <c r="D99" s="4"/>
+      <c r="E99" s="3"/>
+      <c r="F99" s="3"/>
+      <c r="G99" s="3"/>
+      <c r="H99" s="3"/>
+      <c r="I99" s="3"/>
       <c r="J99" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K99" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L99" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>605,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3"/>
       <c r="B100" s="4"/>
       <c r="C100" s="4"/>
       <c r="D100" s="4"/>
       <c r="E100" s="3"/>
       <c r="F100" s="3"/>
       <c r="G100" s="3"/>
       <c r="H100" s="3"/>
       <c r="I100" s="3"/>
       <c r="J100" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K100" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L100" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>585,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B101" s="4" t="inlineStr">
         <is>
-          <t>142호9440</t>
+          <t>116호7596	</t>
         </is>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
-          <t>더 뉴K5(DL3) 2.0 가솔린 프레스티지</t>
+          <t>쏘렌토 2.5T 프레스티지 (블랙시트)</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
-          <t>드라이브와이즈, 기본형-클러스터</t>
+          <t> 12.3인치클러스터, 드라이브와이즈</t>
         </is>
       </c>
       <c r="E101" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F101" s="3" t="inlineStr">
         <is>
           <t>미색</t>
         </is>
       </c>
       <c r="G101" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H101" s="3" t="inlineStr">
         <is>
-          <t>25년10월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I101" s="3" t="inlineStr">
         <is>
-          <t>2,100KM</t>
+          <t>7KM</t>
         </is>
       </c>
       <c r="J101" s="3" t="inlineStr">
         <is>
-          <t>48</t>
-[...2 lines deleted...]
-      <c r="K101" s="3"/>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K101" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
       <c r="L101" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3"/>
       <c r="B102" s="4"/>
       <c r="C102" s="4"/>
       <c r="D102" s="4"/>
       <c r="E102" s="3"/>
       <c r="F102" s="3"/>
       <c r="G102" s="3"/>
       <c r="H102" s="3"/>
       <c r="I102" s="3"/>
       <c r="J102" s="3" t="inlineStr">
         <is>
-          <t>60</t>
-[...2 lines deleted...]
-      <c r="K102" s="3"/>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K102" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
       <c r="L102" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
-      <c r="A103" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A103" s="3"/>
+      <c r="B103" s="4"/>
+      <c r="C103" s="4"/>
+      <c r="D103" s="4"/>
+      <c r="E103" s="3"/>
+      <c r="F103" s="3"/>
+      <c r="G103" s="3"/>
+      <c r="H103" s="3"/>
+      <c r="I103" s="3"/>
       <c r="J103" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K103" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L103" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3"/>
       <c r="B104" s="4"/>
       <c r="C104" s="4"/>
       <c r="D104" s="4"/>
       <c r="E104" s="3"/>
       <c r="F104" s="3"/>
       <c r="G104" s="3"/>
       <c r="H104" s="3"/>
       <c r="I104" s="3"/>
       <c r="J104" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K104" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L104" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="3"/>
+      <c r="B105" s="4"/>
+      <c r="C105" s="4"/>
+      <c r="D105" s="4"/>
+      <c r="E105" s="3"/>
+      <c r="F105" s="3"/>
+      <c r="G105" s="3"/>
+      <c r="H105" s="3"/>
+      <c r="I105" s="3"/>
+      <c r="J105" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K104" s="3" t="inlineStr">
-[...41 lines deleted...]
-      <c r="G105" s="3" t="inlineStr">
+      <c r="K105" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L105" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B106" s="4" t="inlineStr">
+        <is>
+          <t>116호7611 /
+ 7612</t>
+        </is>
+      </c>
+      <c r="C106" s="4" t="inlineStr">
+        <is>
+          <t>K8 2.5 베스트 셀렉션 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D106" s="4"/>
+      <c r="E106" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F106" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G106" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H105" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I106" s="3"/>
+      <c r="H106" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I106" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
       <c r="J106" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K106" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L106" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A107" s="3"/>
+      <c r="B107" s="4"/>
+      <c r="C107" s="4"/>
+      <c r="D107" s="4"/>
+      <c r="E107" s="3"/>
+      <c r="F107" s="3"/>
+      <c r="G107" s="3"/>
+      <c r="H107" s="3"/>
+      <c r="I107" s="3"/>
       <c r="J107" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K107" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L107" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3"/>
       <c r="B108" s="4"/>
       <c r="C108" s="4"/>
       <c r="D108" s="4"/>
       <c r="E108" s="3"/>
       <c r="F108" s="3"/>
       <c r="G108" s="3"/>
       <c r="H108" s="3"/>
       <c r="I108" s="3"/>
       <c r="J108" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K108" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L108" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A109" s="3"/>
+      <c r="B109" s="4"/>
+      <c r="C109" s="4"/>
+      <c r="D109" s="4"/>
+      <c r="E109" s="3"/>
+      <c r="F109" s="3"/>
+      <c r="G109" s="3"/>
+      <c r="H109" s="3"/>
+      <c r="I109" s="3"/>
       <c r="J109" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K109" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L109" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3"/>
       <c r="B110" s="4"/>
       <c r="C110" s="4"/>
       <c r="D110" s="4"/>
       <c r="E110" s="3"/>
       <c r="F110" s="3"/>
       <c r="G110" s="3"/>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
       <c r="J110" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K110" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L110" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B111" s="4" t="inlineStr">
         <is>
-          <t>142호9459</t>
+          <t>116호7927/7
+928/7929</t>
         </is>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
-          <t>더 뉴K8 하이브리드 노블레스</t>
+          <t>쏘렌토 HEV 1.6 프레스티지 (올리브브라운시트)</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
-          <t>기본형-드라이브와이즈, 스타일</t>
+          <t>스타일</t>
         </is>
       </c>
       <c r="E111" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F111" s="3" t="inlineStr">
         <is>
-          <t>미색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G111" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
       <c r="H111" s="3" t="inlineStr">
         <is>
-          <t>25년11월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I111" s="3" t="inlineStr">
         <is>
-          <t>13,800KM</t>
+          <t>8KM</t>
         </is>
       </c>
       <c r="J111" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K111" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L111" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>1,005,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3"/>
       <c r="B112" s="4"/>
       <c r="C112" s="4"/>
       <c r="D112" s="4"/>
       <c r="E112" s="3"/>
       <c r="F112" s="3"/>
       <c r="G112" s="3"/>
       <c r="H112" s="3"/>
       <c r="I112" s="3"/>
       <c r="J112" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K112" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L112" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>975,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
-      <c r="A113" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A113" s="3"/>
+      <c r="B113" s="4"/>
+      <c r="C113" s="4"/>
+      <c r="D113" s="4"/>
+      <c r="E113" s="3"/>
+      <c r="F113" s="3"/>
+      <c r="G113" s="3"/>
+      <c r="H113" s="3"/>
+      <c r="I113" s="3"/>
       <c r="J113" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K113" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L113" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>945,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3"/>
       <c r="B114" s="4"/>
       <c r="C114" s="4"/>
       <c r="D114" s="4"/>
       <c r="E114" s="3"/>
       <c r="F114" s="3"/>
       <c r="G114" s="3"/>
       <c r="H114" s="3"/>
       <c r="I114" s="3"/>
       <c r="J114" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K114" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L114" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>915,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
-      <c r="A115" s="3" t="inlineStr">
-[...30 lines deleted...]
-      <c r="G115" s="3" t="inlineStr">
+      <c r="A115" s="3"/>
+      <c r="B115" s="4"/>
+      <c r="C115" s="4"/>
+      <c r="D115" s="4"/>
+      <c r="E115" s="3"/>
+      <c r="F115" s="3"/>
+      <c r="G115" s="3"/>
+      <c r="H115" s="3"/>
+      <c r="I115" s="3"/>
+      <c r="J115" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K115" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L115" s="3" t="inlineStr">
+        <is>
+          <t>885,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B116" s="4" t="inlineStr">
+        <is>
+          <t>116호7914/7
+915</t>
+        </is>
+      </c>
+      <c r="C116" s="4" t="inlineStr">
+        <is>
+          <t>K5 2.0 베스트셀렉션</t>
+        </is>
+      </c>
+      <c r="D116" s="4"/>
+      <c r="E116" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F116" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G116" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H115" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J115" s="3" t="inlineStr">
+      <c r="H116" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I116" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
+      <c r="J116" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K115" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K116" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L116" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>705,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3"/>
       <c r="B117" s="4"/>
       <c r="C117" s="4"/>
       <c r="D117" s="4"/>
       <c r="E117" s="3"/>
       <c r="F117" s="3"/>
       <c r="G117" s="3"/>
       <c r="H117" s="3"/>
       <c r="I117" s="3"/>
       <c r="J117" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K117" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L117" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>685,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3"/>
       <c r="B118" s="4"/>
       <c r="C118" s="4"/>
       <c r="D118" s="4"/>
       <c r="E118" s="3"/>
       <c r="F118" s="3"/>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
       <c r="J118" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K118" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L118" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3"/>
       <c r="B119" s="4"/>
       <c r="C119" s="4"/>
       <c r="D119" s="4"/>
       <c r="E119" s="3"/>
       <c r="F119" s="3"/>
       <c r="G119" s="3"/>
       <c r="H119" s="3"/>
       <c r="I119" s="3"/>
       <c r="J119" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K119" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L119" s="3" t="inlineStr">
+        <is>
+          <t>645,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="3"/>
+      <c r="B120" s="4"/>
+      <c r="C120" s="4"/>
+      <c r="D120" s="4"/>
+      <c r="E120" s="3"/>
+      <c r="F120" s="3"/>
+      <c r="G120" s="3"/>
+      <c r="H120" s="3"/>
+      <c r="I120" s="3"/>
+      <c r="J120" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K119" s="3" t="inlineStr">
-[...42 lines deleted...]
-      <c r="G120" s="3" t="inlineStr">
+      <c r="K120" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L120" s="3" t="inlineStr">
+        <is>
+          <t>625,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B121" s="4" t="inlineStr">
+        <is>
+          <t>116호7913</t>
+        </is>
+      </c>
+      <c r="C121" s="4" t="inlineStr">
+        <is>
+          <t>K5 2.0 베스트셀렉션</t>
+        </is>
+      </c>
+      <c r="D121" s="4"/>
+      <c r="E121" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F121" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G121" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H120" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J120" s="3" t="inlineStr">
+      <c r="H121" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I121" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
+      <c r="J121" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K120" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K121" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L121" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>705,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3"/>
       <c r="B122" s="4"/>
       <c r="C122" s="4"/>
       <c r="D122" s="4"/>
       <c r="E122" s="3"/>
       <c r="F122" s="3"/>
       <c r="G122" s="3"/>
       <c r="H122" s="3"/>
       <c r="I122" s="3"/>
       <c r="J122" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K122" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L122" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>685,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3"/>
       <c r="B123" s="4"/>
       <c r="C123" s="4"/>
       <c r="D123" s="4"/>
       <c r="E123" s="3"/>
       <c r="F123" s="3"/>
       <c r="G123" s="3"/>
       <c r="H123" s="3"/>
       <c r="I123" s="3"/>
       <c r="J123" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K123" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L123" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3"/>
       <c r="B124" s="4"/>
       <c r="C124" s="4"/>
       <c r="D124" s="4"/>
       <c r="E124" s="3"/>
       <c r="F124" s="3"/>
       <c r="G124" s="3"/>
       <c r="H124" s="3"/>
       <c r="I124" s="3"/>
       <c r="J124" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K124" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L124" s="3" t="inlineStr">
+        <is>
+          <t>645,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
+      <c r="A125" s="3"/>
+      <c r="B125" s="4"/>
+      <c r="C125" s="4"/>
+      <c r="D125" s="4"/>
+      <c r="E125" s="3"/>
+      <c r="F125" s="3"/>
+      <c r="G125" s="3"/>
+      <c r="H125" s="3"/>
+      <c r="I125" s="3"/>
+      <c r="J125" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K124" s="3" t="inlineStr">
-[...42 lines deleted...]
-      <c r="G125" s="3" t="inlineStr">
+      <c r="K125" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L125" s="3" t="inlineStr">
+        <is>
+          <t>625,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
+      <c r="A126" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B126" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C126" s="4" t="inlineStr">
+        <is>
+          <t>레이 1.0 밴 프레스티지스페셜 아스트로그레이(블랙시트
+)</t>
+        </is>
+      </c>
+      <c r="D126" s="4" t="inlineStr">
+        <is>
+          <t>컴포트, 내비게이션, 버튼시동팩</t>
+        </is>
+      </c>
+      <c r="E126" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F126" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G126" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H125" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J125" s="3" t="inlineStr">
+      <c r="H126" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I126" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
+      <c r="J126" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K125" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K126" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L126" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3"/>
       <c r="B127" s="4"/>
       <c r="C127" s="4"/>
       <c r="D127" s="4"/>
       <c r="E127" s="3"/>
       <c r="F127" s="3"/>
       <c r="G127" s="3"/>
       <c r="H127" s="3"/>
       <c r="I127" s="3"/>
       <c r="J127" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K127" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L127" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3"/>
       <c r="B128" s="4"/>
       <c r="C128" s="4"/>
       <c r="D128" s="4"/>
       <c r="E128" s="3"/>
       <c r="F128" s="3"/>
       <c r="G128" s="3"/>
       <c r="H128" s="3"/>
       <c r="I128" s="3"/>
       <c r="J128" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K128" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L128" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3"/>
       <c r="B129" s="4"/>
       <c r="C129" s="4"/>
       <c r="D129" s="4"/>
       <c r="E129" s="3"/>
       <c r="F129" s="3"/>
       <c r="G129" s="3"/>
       <c r="H129" s="3"/>
       <c r="I129" s="3"/>
       <c r="J129" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K129" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L129" s="3" t="inlineStr">
+        <is>
+          <t>440,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
+      <c r="A130" s="3"/>
+      <c r="B130" s="4"/>
+      <c r="C130" s="4"/>
+      <c r="D130" s="4"/>
+      <c r="E130" s="3"/>
+      <c r="F130" s="3"/>
+      <c r="G130" s="3"/>
+      <c r="H130" s="3"/>
+      <c r="I130" s="3"/>
+      <c r="J130" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K129" s="3" t="inlineStr">
+      <c r="K130" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L130" s="3" t="inlineStr">
+        <is>
+          <t>420,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
+      <c r="A131" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B131" s="4" t="inlineStr">
+        <is>
+          <t>154호3558 /
+ 3560</t>
+        </is>
+      </c>
+      <c r="C131" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴셀토스 1.6T-GDI 트랜디</t>
+        </is>
+      </c>
+      <c r="D131" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈,컨비언스,12.3인치내비/클러스
+터</t>
+        </is>
+      </c>
+      <c r="E131" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F131" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G131" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H131" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I131" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
+      <c r="J131" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K131" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L129" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="L131" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3"/>
       <c r="B132" s="4"/>
       <c r="C132" s="4"/>
       <c r="D132" s="4"/>
       <c r="E132" s="3"/>
       <c r="F132" s="3"/>
       <c r="G132" s="3"/>
       <c r="H132" s="3"/>
       <c r="I132" s="3"/>
       <c r="J132" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K132" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L132" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
+      <c r="A133" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B133" s="4" t="inlineStr">
+        <is>
+          <t>154호3561 /
+ 3562</t>
+        </is>
+      </c>
+      <c r="C133" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴셀토스 1.6T-GDI 트랜디</t>
+        </is>
+      </c>
+      <c r="D133" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈,컨비언스,12.3인치내비/클러스
+터</t>
+        </is>
+      </c>
+      <c r="E133" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F133" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G133" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H133" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I133" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
+      <c r="J133" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K132" s="3" t="inlineStr">
+      <c r="K133" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L132" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L133" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3"/>
       <c r="B134" s="4"/>
       <c r="C134" s="4"/>
       <c r="D134" s="4"/>
       <c r="E134" s="3"/>
       <c r="F134" s="3"/>
       <c r="G134" s="3"/>
       <c r="H134" s="3"/>
       <c r="I134" s="3"/>
       <c r="J134" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K134" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L134" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
-          <t>INMO</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B135" s="4" t="inlineStr">
         <is>
-          <t>20호2606</t>
+          <t>133하4869</t>
         </is>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
-          <t>K8 LPI 3.5 스탠다드 AT 기본형</t>
+          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 트렌디</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
-          <t>가죽시트, 선루프, 내비게이션</t>
+          <t>드라이브와이즈, 기본형-컨비니언스, 내비게이션</t>
         </is>
       </c>
       <c r="E135" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F135" s="3" t="inlineStr">
         <is>
-          <t>스노우화이트펄</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G135" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H135" s="3" t="inlineStr">
         <is>
-          <t>21년12월</t>
+          <t>25년12월</t>
         </is>
       </c>
       <c r="I135" s="3" t="inlineStr">
         <is>
-          <t>45,940KM</t>
+          <t>4,621KM</t>
         </is>
       </c>
       <c r="J135" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K135" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L135" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3"/>
       <c r="B136" s="4"/>
       <c r="C136" s="4"/>
       <c r="D136" s="4"/>
       <c r="E136" s="3"/>
       <c r="F136" s="3"/>
       <c r="G136" s="3"/>
       <c r="H136" s="3"/>
       <c r="I136" s="3"/>
       <c r="J136" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K136" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L136" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
-      <c r="A137" s="3"/>
-[...7 lines deleted...]
-      <c r="I137" s="3"/>
+      <c r="A137" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B137" s="4" t="inlineStr">
+        <is>
+          <t>133하3638</t>
+        </is>
+      </c>
+      <c r="C137" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 1.6 가솔린 터보 시그니처</t>
+        </is>
+      </c>
+      <c r="D137" s="4" t="inlineStr">
+        <is>
+          <t>스타일-컴포트, 스타일</t>
+        </is>
+      </c>
+      <c r="E137" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F137" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G137" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H137" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I137" s="3" t="inlineStr">
+        <is>
+          <t>22,663KM</t>
+        </is>
+      </c>
       <c r="J137" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K137" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L137" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
-      <c r="A138" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="E138" s="3" t="inlineStr">
+      <c r="A138" s="3"/>
+      <c r="B138" s="4"/>
+      <c r="C138" s="4"/>
+      <c r="D138" s="4"/>
+      <c r="E138" s="3"/>
+      <c r="F138" s="3"/>
+      <c r="G138" s="3"/>
+      <c r="H138" s="3"/>
+      <c r="I138" s="3"/>
+      <c r="J138" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K138" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L138" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
+      <c r="A139" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B139" s="4" t="inlineStr">
+        <is>
+          <t>133하4874</t>
+        </is>
+      </c>
+      <c r="C139" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 트렌디</t>
+        </is>
+      </c>
+      <c r="D139" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 기본형-컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E139" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F138" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G138" s="3" t="inlineStr">
+      <c r="F139" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G139" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H138" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I139" s="3"/>
+      <c r="H139" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I139" s="3" t="inlineStr">
+        <is>
+          <t>9,000KM</t>
+        </is>
+      </c>
       <c r="J139" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K139" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L139" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3"/>
       <c r="B140" s="4"/>
       <c r="C140" s="4"/>
       <c r="D140" s="4"/>
       <c r="E140" s="3"/>
       <c r="F140" s="3"/>
       <c r="G140" s="3"/>
       <c r="H140" s="3"/>
       <c r="I140" s="3"/>
       <c r="J140" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K140" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L140" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B141" s="4" t="inlineStr">
         <is>
-          <t>162허4488</t>
+          <t>133하4788</t>
         </is>
       </c>
       <c r="C141" s="4" t="inlineStr">
         <is>
-          <t>K7 프리미어 LPI 트렌디</t>
+          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 트렌디</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
-          <t>ETCS , UVO</t>
+          <t>드라이브와이즈, 기본형-컨비니언스, 내비게이션</t>
         </is>
       </c>
       <c r="E141" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F141" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G141" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H141" s="3" t="inlineStr">
         <is>
-          <t>20년12월</t>
+          <t>25년11월</t>
         </is>
       </c>
       <c r="I141" s="3" t="inlineStr">
         <is>
-          <t>107,726KM</t>
+          <t>3,462KM</t>
         </is>
       </c>
       <c r="J141" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K141" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L141" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3"/>
       <c r="B142" s="4"/>
       <c r="C142" s="4"/>
       <c r="D142" s="4"/>
       <c r="E142" s="3"/>
       <c r="F142" s="3"/>
       <c r="G142" s="3"/>
       <c r="H142" s="3"/>
       <c r="I142" s="3"/>
       <c r="J142" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K142" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L142" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
-      <c r="A143" s="3"/>
-[...7 lines deleted...]
-      <c r="I143" s="3"/>
+      <c r="A143" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B143" s="4" t="inlineStr">
+        <is>
+          <t>133하4702</t>
+        </is>
+      </c>
+      <c r="C143" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 1.6 가솔린 터보 프레스티지</t>
+        </is>
+      </c>
+      <c r="D143" s="4" t="inlineStr">
+        <is>
+          <t>스타일-클러스터, 드라이브와이즈, 스타일, 컴
+포트</t>
+        </is>
+      </c>
+      <c r="E143" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F143" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G143" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H143" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I143" s="3" t="inlineStr">
+        <is>
+          <t>3,682KM</t>
+        </is>
+      </c>
       <c r="J143" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K143" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L143" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
-      <c r="A144" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E144" s="3" t="inlineStr">
+      <c r="A144" s="3"/>
+      <c r="B144" s="4"/>
+      <c r="C144" s="4"/>
+      <c r="D144" s="4"/>
+      <c r="E144" s="3"/>
+      <c r="F144" s="3"/>
+      <c r="G144" s="3"/>
+      <c r="H144" s="3"/>
+      <c r="I144" s="3"/>
+      <c r="J144" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K144" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L144" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
+      <c r="A145" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B145" s="4" t="inlineStr">
+        <is>
+          <t>106호4778</t>
+        </is>
+      </c>
+      <c r="C145" s="4" t="inlineStr">
+        <is>
+          <t>The K5자가용GSL2.0프레스티지</t>
+        </is>
+      </c>
+      <c r="D145" s="4" t="inlineStr">
+        <is>
+          <t>컴포트,드라이브와이즈,스타일</t>
+        </is>
+      </c>
+      <c r="E145" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F144" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G144" s="3" t="inlineStr">
+      <c r="F145" s="3" t="inlineStr">
+        <is>
+          <t>스노우화이트펄</t>
+        </is>
+      </c>
+      <c r="G145" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H144" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J144" s="3" t="inlineStr">
+      <c r="H145" s="3" t="inlineStr">
+        <is>
+          <t>25년01월</t>
+        </is>
+      </c>
+      <c r="I145" s="3" t="inlineStr">
+        <is>
+          <t>16,000KM</t>
+        </is>
+      </c>
+      <c r="J145" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K144" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K145" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L145" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3"/>
       <c r="B146" s="4"/>
       <c r="C146" s="4"/>
       <c r="D146" s="4"/>
       <c r="E146" s="3"/>
       <c r="F146" s="3"/>
       <c r="G146" s="3"/>
       <c r="H146" s="3"/>
       <c r="I146" s="3"/>
       <c r="J146" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K146" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L146" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3"/>
       <c r="B147" s="4"/>
       <c r="C147" s="4"/>
       <c r="D147" s="4"/>
       <c r="E147" s="3"/>
       <c r="F147" s="3"/>
       <c r="G147" s="3"/>
       <c r="H147" s="3"/>
       <c r="I147" s="3"/>
       <c r="J147" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K147" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L147" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3"/>
       <c r="B148" s="4"/>
       <c r="C148" s="4"/>
       <c r="D148" s="4"/>
       <c r="E148" s="3"/>
       <c r="F148" s="3"/>
       <c r="G148" s="3"/>
       <c r="H148" s="3"/>
       <c r="I148" s="3"/>
       <c r="J148" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K148" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L148" s="3" t="inlineStr">
+        <is>
+          <t>710,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
+      <c r="A149" s="3"/>
+      <c r="B149" s="4"/>
+      <c r="C149" s="4"/>
+      <c r="D149" s="4"/>
+      <c r="E149" s="3"/>
+      <c r="F149" s="3"/>
+      <c r="G149" s="3"/>
+      <c r="H149" s="3"/>
+      <c r="I149" s="3"/>
+      <c r="J149" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K148" s="3" t="inlineStr">
-[...32 lines deleted...]
-      <c r="E149" s="3" t="inlineStr">
+      <c r="K149" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L149" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
+      <c r="A150" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B150" s="4" t="inlineStr">
+        <is>
+          <t>106호6388</t>
+        </is>
+      </c>
+      <c r="C150" s="4" t="inlineStr">
+        <is>
+          <t>K5 자가용 GSL 2.0 프레스티지 6 25MY</t>
+        </is>
+      </c>
+      <c r="D150" s="4" t="inlineStr">
+        <is>
+          <t>스타일-컴포트,드라이브 와이즈</t>
+        </is>
+      </c>
+      <c r="E150" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F149" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H149" s="3" t="inlineStr">
+      <c r="F150" s="3" t="inlineStr">
+        <is>
+          <t>화이트펄</t>
+        </is>
+      </c>
+      <c r="G150" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H150" s="3" t="inlineStr">
         <is>
           <t>25년04월</t>
         </is>
       </c>
-      <c r="I149" s="3" t="inlineStr">
-[...29 lines deleted...]
-      <c r="I150" s="3"/>
+      <c r="I150" s="3" t="inlineStr">
+        <is>
+          <t>32,800KM</t>
+        </is>
+      </c>
       <c r="J150" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K150" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L150" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3"/>
       <c r="B151" s="4"/>
       <c r="C151" s="4"/>
       <c r="D151" s="4"/>
       <c r="E151" s="3"/>
       <c r="F151" s="3"/>
       <c r="G151" s="3"/>
       <c r="H151" s="3"/>
       <c r="I151" s="3"/>
       <c r="J151" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K151" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L151" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3"/>
       <c r="B152" s="4"/>
       <c r="C152" s="4"/>
       <c r="D152" s="4"/>
       <c r="E152" s="3"/>
       <c r="F152" s="3"/>
       <c r="G152" s="3"/>
       <c r="H152" s="3"/>
       <c r="I152" s="3"/>
       <c r="J152" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K152" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L152" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3"/>
       <c r="B153" s="4"/>
       <c r="C153" s="4"/>
       <c r="D153" s="4"/>
       <c r="E153" s="3"/>
       <c r="F153" s="3"/>
       <c r="G153" s="3"/>
       <c r="H153" s="3"/>
       <c r="I153" s="3"/>
       <c r="J153" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K153" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L153" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>CNC</t>
         </is>
       </c>
       <c r="B154" s="4" t="inlineStr">
         <is>
-          <t>191호4924</t>
+          <t>106호6689</t>
         </is>
       </c>
       <c r="C154" s="4" t="inlineStr">
         <is>
-          <t>더 뉴레이 2인승 밴 프레스티지 스페셜</t>
+          <t>쏘렌토5인승2.2디젤프레스티지4WD</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
-          <t>기본형</t>
+          <t> 드라이브와이즈, 12.3 클러스터, 스타일</t>
         </is>
       </c>
       <c r="E154" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F154" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>화이트/브라운</t>
         </is>
       </c>
       <c r="G154" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H154" s="3" t="inlineStr">
         <is>
-          <t>21년12월</t>
+          <t>26년03월</t>
         </is>
       </c>
       <c r="I154" s="3" t="inlineStr">
         <is>
-          <t>116,151KM</t>
+          <t>1,700KM</t>
         </is>
       </c>
       <c r="J154" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K154" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L154" s="3" t="inlineStr">
         <is>
-          <t>380,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3"/>
       <c r="B155" s="4"/>
       <c r="C155" s="4"/>
       <c r="D155" s="4"/>
       <c r="E155" s="3"/>
       <c r="F155" s="3"/>
       <c r="G155" s="3"/>
       <c r="H155" s="3"/>
       <c r="I155" s="3"/>
       <c r="J155" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K155" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L155" s="3" t="inlineStr">
         <is>
-          <t>360,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3"/>
       <c r="B156" s="4"/>
       <c r="C156" s="4"/>
       <c r="D156" s="4"/>
       <c r="E156" s="3"/>
       <c r="F156" s="3"/>
       <c r="G156" s="3"/>
       <c r="H156" s="3"/>
       <c r="I156" s="3"/>
       <c r="J156" s="3" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K156" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L156" s="3" t="inlineStr">
         <is>
-          <t>340,000</t>
+          <t>980,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
-      <c r="A157" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A157" s="3"/>
+      <c r="B157" s="4"/>
+      <c r="C157" s="4"/>
+      <c r="D157" s="4"/>
+      <c r="E157" s="3"/>
+      <c r="F157" s="3"/>
+      <c r="G157" s="3"/>
+      <c r="H157" s="3"/>
+      <c r="I157" s="3"/>
       <c r="J157" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K157" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L157" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3"/>
       <c r="B158" s="4"/>
       <c r="C158" s="4"/>
       <c r="D158" s="4"/>
       <c r="E158" s="3"/>
       <c r="F158" s="3"/>
       <c r="G158" s="3"/>
       <c r="H158" s="3"/>
       <c r="I158" s="3"/>
       <c r="J158" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K158" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L158" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B159" s="4" t="inlineStr">
         <is>
-          <t>116호6771</t>
+          <t>109하7326</t>
         </is>
       </c>
       <c r="C159" s="4" t="inlineStr">
         <is>
-          <t>K5 LPG 프레스티지 </t>
+          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 프레스티지</t>
         </is>
       </c>
       <c r="D159" s="4" t="inlineStr">
         <is>
-          <t>기본형-SBW팩</t>
+          <t>기본형-드라이브와이즈, 내비게이션</t>
         </is>
       </c>
       <c r="E159" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F159" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G159" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H159" s="3" t="inlineStr">
         <is>
-          <t>25년09월</t>
+          <t>24년01월</t>
         </is>
       </c>
       <c r="I159" s="3" t="inlineStr">
         <is>
-          <t>6,855KM</t>
+          <t>15,700KM</t>
         </is>
       </c>
       <c r="J159" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K159" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>61</t>
         </is>
       </c>
       <c r="L159" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3"/>
       <c r="B160" s="4"/>
       <c r="C160" s="4"/>
       <c r="D160" s="4"/>
       <c r="E160" s="3"/>
       <c r="F160" s="3"/>
       <c r="G160" s="3"/>
       <c r="H160" s="3"/>
       <c r="I160" s="3"/>
       <c r="J160" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K160" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>61</t>
         </is>
       </c>
       <c r="L160" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3"/>
       <c r="B161" s="4"/>
       <c r="C161" s="4"/>
       <c r="D161" s="4"/>
       <c r="E161" s="3"/>
       <c r="F161" s="3"/>
       <c r="G161" s="3"/>
       <c r="H161" s="3"/>
       <c r="I161" s="3"/>
       <c r="J161" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K161" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>61</t>
         </is>
       </c>
       <c r="L161" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
-      <c r="A162" s="3"/>
-[...7 lines deleted...]
-      <c r="I162" s="3"/>
+      <c r="A162" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B162" s="4" t="inlineStr">
+        <is>
+          <t>142호8219</t>
+        </is>
+      </c>
+      <c r="C162" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 K9 2세대 3.8 GDI 플래티넘</t>
+        </is>
+      </c>
+      <c r="D162" s="4" t="inlineStr">
+        <is>
+          <t>첨단운전자보조 KRELL사운드, 9에어백(+무
+릎)</t>
+        </is>
+      </c>
+      <c r="E162" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F162" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G162" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H162" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I162" s="3" t="inlineStr">
+        <is>
+          <t>12,700KM</t>
+        </is>
+      </c>
       <c r="J162" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K162" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L162" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>1,120,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3"/>
       <c r="B163" s="4"/>
       <c r="C163" s="4"/>
       <c r="D163" s="4"/>
       <c r="E163" s="3"/>
       <c r="F163" s="3"/>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
       <c r="J163" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K163" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L163" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>1,040,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B164" s="4" t="inlineStr">
         <is>
-          <t>116호6897</t>
+          <t>109허7568</t>
         </is>
       </c>
       <c r="C164" s="4" t="inlineStr">
         <is>
-          <t>쏘렌토 HEV 1.6 프레스티지</t>
-[...2 lines deleted...]
-      <c r="D164" s="4"/>
+          <t>더 뉴K5(DL3) 2.0 가솔린 프레스티지</t>
+        </is>
+      </c>
+      <c r="D164" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 컴포트, 기본형-클러스터</t>
+        </is>
+      </c>
       <c r="E164" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F164" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G164" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H164" s="3" t="inlineStr">
         <is>
-          <t>25년11월</t>
+          <t>25년01월</t>
         </is>
       </c>
       <c r="I164" s="3" t="inlineStr">
         <is>
-          <t>11,881KM</t>
+          <t>14,101KM</t>
         </is>
       </c>
       <c r="J164" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K164" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L164" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3"/>
       <c r="B165" s="4"/>
       <c r="C165" s="4"/>
       <c r="D165" s="4"/>
       <c r="E165" s="3"/>
       <c r="F165" s="3"/>
       <c r="G165" s="3"/>
       <c r="H165" s="3"/>
       <c r="I165" s="3"/>
       <c r="J165" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K165" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L165" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
-      <c r="A166" s="3"/>
-[...7 lines deleted...]
-      <c r="I166" s="3"/>
+      <c r="A166" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B166" s="4" t="inlineStr">
+        <is>
+          <t>142호6971</t>
+        </is>
+      </c>
+      <c r="C166" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발(KA4) 9인승 가솔린 프레스티지</t>
+        </is>
+      </c>
+      <c r="D166" s="4" t="inlineStr">
+        <is>
+          <t>모니터링팩, 컨비니언스, 기본형-12.3인치 
+클러스터, 스타일</t>
+        </is>
+      </c>
+      <c r="E166" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F166" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G166" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H166" s="3" t="inlineStr">
+        <is>
+          <t>24년12월</t>
+        </is>
+      </c>
+      <c r="I166" s="3" t="inlineStr">
+        <is>
+          <t>19,100KM</t>
+        </is>
+      </c>
       <c r="J166" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K166" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L166" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3"/>
       <c r="B167" s="4"/>
       <c r="C167" s="4"/>
       <c r="D167" s="4"/>
       <c r="E167" s="3"/>
       <c r="F167" s="3"/>
       <c r="G167" s="3"/>
       <c r="H167" s="3"/>
       <c r="I167" s="3"/>
       <c r="J167" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K167" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L167" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
+      <c r="A168" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B168" s="4" t="inlineStr">
+        <is>
+          <t>01하6460</t>
+        </is>
+      </c>
+      <c r="C168" s="4" t="inlineStr">
+        <is>
+          <t>EV3 롱 레인지 어스</t>
+        </is>
+      </c>
+      <c r="D168" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E168" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F168" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G168" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H168" s="3" t="inlineStr">
+        <is>
+          <t>25년05월</t>
+        </is>
+      </c>
+      <c r="I168" s="3" t="inlineStr">
+        <is>
+          <t>3,800KM</t>
+        </is>
+      </c>
+      <c r="J168" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K167" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J168" s="3" t="inlineStr">
+      <c r="K168" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L168" s="3" t="inlineStr">
+        <is>
+          <t>920,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
+      <c r="A169" s="3"/>
+      <c r="B169" s="4"/>
+      <c r="C169" s="4"/>
+      <c r="D169" s="4"/>
+      <c r="E169" s="3"/>
+      <c r="F169" s="3"/>
+      <c r="G169" s="3"/>
+      <c r="H169" s="3"/>
+      <c r="I169" s="3"/>
+      <c r="J169" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K168" s="3" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E169" s="3" t="inlineStr">
+      <c r="K169" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L169" s="3" t="inlineStr">
+        <is>
+          <t>860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
+      <c r="A170" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B170" s="4" t="inlineStr">
+        <is>
+          <t>142호9461</t>
+        </is>
+      </c>
+      <c r="C170" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 쏘렌토 4세대 HEV 1.6 2WD 시그니처</t>
+        </is>
+      </c>
+      <c r="D170" s="4" t="inlineStr">
+        <is>
+          <t>컴포트			 			</t>
+        </is>
+      </c>
+      <c r="E170" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F169" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I170" s="3"/>
+      <c r="F170" s="3" t="inlineStr">
+        <is>
+          <t>화이트펄</t>
+        </is>
+      </c>
+      <c r="G170" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H170" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I170" s="3" t="inlineStr">
+        <is>
+          <t>14,900KM</t>
+        </is>
+      </c>
       <c r="J170" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K170" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L170" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
-      <c r="A171" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E171" s="3" t="inlineStr">
+      <c r="A171" s="3"/>
+      <c r="B171" s="4"/>
+      <c r="C171" s="4"/>
+      <c r="D171" s="4"/>
+      <c r="E171" s="3"/>
+      <c r="F171" s="3"/>
+      <c r="G171" s="3"/>
+      <c r="H171" s="3"/>
+      <c r="I171" s="3"/>
+      <c r="J171" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K171" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L171" s="3" t="inlineStr">
+        <is>
+          <t>980,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
+      <c r="A172" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B172" s="4" t="inlineStr">
+        <is>
+          <t>142호5979</t>
+        </is>
+      </c>
+      <c r="C172" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 모닝 (JA) 밴 프레스티지</t>
+        </is>
+      </c>
+      <c r="D172" s="4" t="inlineStr">
+        <is>
+          <t>기본형 내비게이션 버튼시동팩		 			</t>
+        </is>
+      </c>
+      <c r="E172" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F171" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I172" s="3"/>
+      <c r="F172" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G172" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H172" s="3" t="inlineStr">
+        <is>
+          <t>25년07월</t>
+        </is>
+      </c>
+      <c r="I172" s="3" t="inlineStr">
+        <is>
+          <t>13,803KM</t>
+        </is>
+      </c>
       <c r="J172" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K172" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L172" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
-      <c r="A173" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A173" s="3"/>
+      <c r="B173" s="4"/>
+      <c r="C173" s="4"/>
+      <c r="D173" s="4"/>
+      <c r="E173" s="3"/>
+      <c r="F173" s="3"/>
+      <c r="G173" s="3"/>
+      <c r="H173" s="3"/>
+      <c r="I173" s="3"/>
       <c r="J173" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K173" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L173" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3"/>
       <c r="B174" s="4"/>
       <c r="C174" s="4"/>
       <c r="D174" s="4"/>
       <c r="E174" s="3"/>
       <c r="F174" s="3"/>
       <c r="G174" s="3"/>
       <c r="H174" s="3"/>
       <c r="I174" s="3"/>
       <c r="J174" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K174" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L174" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>GD</t>
         </is>
       </c>
       <c r="B175" s="4" t="inlineStr">
         <is>
-          <t>29하5856</t>
+          <t>24호4694</t>
         </is>
       </c>
       <c r="C175" s="4" t="inlineStr">
         <is>
-          <t>니로 EV 프레스티지</t>
+          <t>EV3 롱 레인지 GT-Line</t>
         </is>
       </c>
       <c r="D175" s="4" t="inlineStr">
         <is>
-          <t>하이패스</t>
+          <t>기본형(차콜&amp;화이트내장)-빌트인캠, 드라이브와
+이즈, HUD, 모니터링, 프리미엄스피커, 선
+루프</t>
         </is>
       </c>
       <c r="E175" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F175" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G175" s="3" t="inlineStr">
         <is>
           <t>전기</t>
         </is>
       </c>
       <c r="H175" s="3" t="inlineStr">
         <is>
-          <t>21년08월</t>
+          <t>25년11월</t>
         </is>
       </c>
       <c r="I175" s="3" t="inlineStr">
         <is>
-          <t>92,040KM</t>
+          <t>8,655KM</t>
         </is>
       </c>
       <c r="J175" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K175" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L175" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3"/>
       <c r="B176" s="4"/>
       <c r="C176" s="4"/>
       <c r="D176" s="4"/>
       <c r="E176" s="3"/>
       <c r="F176" s="3"/>
       <c r="G176" s="3"/>
       <c r="H176" s="3"/>
       <c r="I176" s="3"/>
       <c r="J176" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K176" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L176" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>980,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
-      <c r="A177" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A177" s="3"/>
+      <c r="B177" s="4"/>
+      <c r="C177" s="4"/>
+      <c r="D177" s="4"/>
+      <c r="E177" s="3"/>
+      <c r="F177" s="3"/>
+      <c r="G177" s="3"/>
+      <c r="H177" s="3"/>
+      <c r="I177" s="3"/>
       <c r="J177" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K177" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L177" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>1,010,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3"/>
       <c r="B178" s="4"/>
       <c r="C178" s="4"/>
       <c r="D178" s="4"/>
       <c r="E178" s="3"/>
       <c r="F178" s="3"/>
       <c r="G178" s="3"/>
       <c r="H178" s="3"/>
       <c r="I178" s="3"/>
       <c r="J178" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K178" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L178" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>1,040,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
-      <c r="A179" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E179" s="3" t="inlineStr">
+      <c r="A179" s="3"/>
+      <c r="B179" s="4"/>
+      <c r="C179" s="4"/>
+      <c r="D179" s="4"/>
+      <c r="E179" s="3"/>
+      <c r="F179" s="3"/>
+      <c r="G179" s="3"/>
+      <c r="H179" s="3"/>
+      <c r="I179" s="3"/>
+      <c r="J179" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K179" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L179" s="3" t="inlineStr">
+        <is>
+          <t>1,070,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
+      <c r="A180" s="3" t="inlineStr">
+        <is>
+          <t>HU2</t>
+        </is>
+      </c>
+      <c r="B180" s="4" t="inlineStr">
+        <is>
+          <t>142호6650 </t>
+        </is>
+      </c>
+      <c r="C180" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 2.0 가솔린 프레스티지 베스트 셀
+렉션</t>
+        </is>
+      </c>
+      <c r="D180" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E180" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F179" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J179" s="3" t="inlineStr">
+      <c r="F180" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G180" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H180" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I180" s="3" t="inlineStr">
+        <is>
+          <t>3,700KM</t>
+        </is>
+      </c>
+      <c r="J180" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K179" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K180" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L180" s="3" t="inlineStr">
         <is>
-          <t>1,140,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3"/>
       <c r="B181" s="4"/>
       <c r="C181" s="4"/>
       <c r="D181" s="4"/>
       <c r="E181" s="3"/>
       <c r="F181" s="3"/>
       <c r="G181" s="3"/>
       <c r="H181" s="3"/>
       <c r="I181" s="3"/>
       <c r="J181" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K181" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L181" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3"/>
       <c r="B182" s="4"/>
       <c r="C182" s="4"/>
       <c r="D182" s="4"/>
       <c r="E182" s="3"/>
       <c r="F182" s="3"/>
       <c r="G182" s="3"/>
       <c r="H182" s="3"/>
       <c r="I182" s="3"/>
       <c r="J182" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K182" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L182" s="3" t="inlineStr">
         <is>
-          <t>1,060,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3"/>
       <c r="B183" s="4"/>
       <c r="C183" s="4"/>
       <c r="D183" s="4"/>
       <c r="E183" s="3"/>
       <c r="F183" s="3"/>
       <c r="G183" s="3"/>
       <c r="H183" s="3"/>
       <c r="I183" s="3"/>
       <c r="J183" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K183" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L183" s="3" t="inlineStr">
+        <is>
+          <t>640,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
+      <c r="A184" s="3"/>
+      <c r="B184" s="4"/>
+      <c r="C184" s="4"/>
+      <c r="D184" s="4"/>
+      <c r="E184" s="3"/>
+      <c r="F184" s="3"/>
+      <c r="G184" s="3"/>
+      <c r="H184" s="3"/>
+      <c r="I184" s="3"/>
+      <c r="J184" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K183" s="3" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E184" s="3" t="inlineStr">
+      <c r="K184" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L184" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
+      <c r="A185" s="3" t="inlineStr">
+        <is>
+          <t>HU2</t>
+        </is>
+      </c>
+      <c r="B185" s="4" t="inlineStr">
+        <is>
+          <t>101하1576</t>
+        </is>
+      </c>
+      <c r="C185" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴쏘렌토(MQ4) 2.2 디젤 2WD 5인승 프레스
+티지</t>
+        </is>
+      </c>
+      <c r="D185" s="4" t="inlineStr">
+        <is>
+          <t>기본형-12.3인치 클러스터, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E185" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F184" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J184" s="3" t="inlineStr">
+      <c r="F185" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G185" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H185" s="3" t="inlineStr">
+        <is>
+          <t>23년09월</t>
+        </is>
+      </c>
+      <c r="I185" s="3" t="inlineStr">
+        <is>
+          <t>42,835KM</t>
+        </is>
+      </c>
+      <c r="J185" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K184" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J185" s="3" t="inlineStr">
+      <c r="K185" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L185" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
+      <c r="A186" s="3"/>
+      <c r="B186" s="4"/>
+      <c r="C186" s="4"/>
+      <c r="D186" s="4"/>
+      <c r="E186" s="3"/>
+      <c r="F186" s="3"/>
+      <c r="G186" s="3"/>
+      <c r="H186" s="3"/>
+      <c r="I186" s="3"/>
+      <c r="J186" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K185" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K186" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L186" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3"/>
       <c r="B187" s="4"/>
       <c r="C187" s="4"/>
       <c r="D187" s="4"/>
       <c r="E187" s="3"/>
       <c r="F187" s="3"/>
       <c r="G187" s="3"/>
       <c r="H187" s="3"/>
       <c r="I187" s="3"/>
       <c r="J187" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K187" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L187" s="3" t="inlineStr">
         <is>
-          <t>400,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3"/>
       <c r="B188" s="4"/>
       <c r="C188" s="4"/>
       <c r="D188" s="4"/>
       <c r="E188" s="3"/>
       <c r="F188" s="3"/>
       <c r="G188" s="3"/>
       <c r="H188" s="3"/>
       <c r="I188" s="3"/>
       <c r="J188" s="3" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K188" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L188" s="3" t="inlineStr">
         <is>
-          <t>380,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
-      <c r="A189" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E189" s="3" t="inlineStr">
+      <c r="A189" s="3"/>
+      <c r="B189" s="4"/>
+      <c r="C189" s="4"/>
+      <c r="D189" s="4"/>
+      <c r="E189" s="3"/>
+      <c r="F189" s="3"/>
+      <c r="G189" s="3"/>
+      <c r="H189" s="3"/>
+      <c r="I189" s="3"/>
+      <c r="J189" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K189" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L189" s="3" t="inlineStr">
+        <is>
+          <t>710,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
+      <c r="A190" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B190" s="4" t="inlineStr">
+        <is>
+          <t>109호7098</t>
+        </is>
+      </c>
+      <c r="C190" s="4" t="inlineStr">
+        <is>
+          <t>스포티지 NQ5 1.6 가솔린 2WD 트랜디</t>
+        </is>
+      </c>
+      <c r="D190" s="4" t="inlineStr">
+        <is>
+          <t>하이테크(디지털키미적용), 12.3인치 내비게
+이션, 컨비니언스</t>
+        </is>
+      </c>
+      <c r="E190" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F189" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G189" s="3" t="inlineStr">
+      <c r="F190" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G190" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H189" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J189" s="3" t="inlineStr">
+      <c r="H190" s="3" t="inlineStr">
+        <is>
+          <t>22년10월</t>
+        </is>
+      </c>
+      <c r="I190" s="3" t="inlineStr">
+        <is>
+          <t>58,656KM</t>
+        </is>
+      </c>
+      <c r="J190" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K189" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K190" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L190" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3"/>
       <c r="B191" s="4"/>
       <c r="C191" s="4"/>
       <c r="D191" s="4"/>
       <c r="E191" s="3"/>
       <c r="F191" s="3"/>
       <c r="G191" s="3"/>
       <c r="H191" s="3"/>
       <c r="I191" s="3"/>
       <c r="J191" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K191" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L191" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="3"/>
       <c r="B192" s="4"/>
       <c r="C192" s="4"/>
       <c r="D192" s="4"/>
       <c r="E192" s="3"/>
       <c r="F192" s="3"/>
       <c r="G192" s="3"/>
       <c r="H192" s="3"/>
       <c r="I192" s="3"/>
       <c r="J192" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K192" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L192" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
-      <c r="A193" s="3"/>
-[...7 lines deleted...]
-      <c r="I193" s="3"/>
+      <c r="A193" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B193" s="4" t="inlineStr">
+        <is>
+          <t>109호7669</t>
+        </is>
+      </c>
+      <c r="C193" s="4" t="inlineStr">
+        <is>
+          <t>레이 가솔린 1.0 트랜디</t>
+        </is>
+      </c>
+      <c r="D193" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
+        </is>
+      </c>
+      <c r="E193" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F193" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G193" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H193" s="3" t="inlineStr">
+        <is>
+          <t>25년10월</t>
+        </is>
+      </c>
+      <c r="I193" s="3" t="inlineStr">
+        <is>
+          <t>6,567KM</t>
+        </is>
+      </c>
       <c r="J193" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K193" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L193" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
-      <c r="A194" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A194" s="3"/>
+      <c r="B194" s="4"/>
+      <c r="C194" s="4"/>
+      <c r="D194" s="4"/>
+      <c r="E194" s="3"/>
+      <c r="F194" s="3"/>
+      <c r="G194" s="3"/>
+      <c r="H194" s="3"/>
+      <c r="I194" s="3"/>
       <c r="J194" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K194" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L194" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3"/>
       <c r="B195" s="4"/>
       <c r="C195" s="4"/>
       <c r="D195" s="4"/>
       <c r="E195" s="3"/>
       <c r="F195" s="3"/>
       <c r="G195" s="3"/>
       <c r="H195" s="3"/>
       <c r="I195" s="3"/>
       <c r="J195" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K195" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L195" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="3"/>
       <c r="B196" s="4"/>
       <c r="C196" s="4"/>
       <c r="D196" s="4"/>
       <c r="E196" s="3"/>
       <c r="F196" s="3"/>
       <c r="G196" s="3"/>
       <c r="H196" s="3"/>
       <c r="I196" s="3"/>
       <c r="J196" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K196" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L196" s="3" t="inlineStr">
+        <is>
+          <t>440,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
+      <c r="A197" s="3"/>
+      <c r="B197" s="4"/>
+      <c r="C197" s="4"/>
+      <c r="D197" s="4"/>
+      <c r="E197" s="3"/>
+      <c r="F197" s="3"/>
+      <c r="G197" s="3"/>
+      <c r="H197" s="3"/>
+      <c r="I197" s="3"/>
+      <c r="J197" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K197" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L197" s="3" t="inlineStr">
+        <is>
+          <t>430,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
+      <c r="A198" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B198" s="4" t="inlineStr">
+        <is>
+          <t>109호7676</t>
+        </is>
+      </c>
+      <c r="C198" s="4" t="inlineStr">
+        <is>
+          <t>레이 가솔린 1.0 트랜디</t>
+        </is>
+      </c>
+      <c r="D198" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
+        </is>
+      </c>
+      <c r="E198" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F198" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G198" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H198" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I198" s="3" t="inlineStr">
+        <is>
+          <t>1,084KM</t>
+        </is>
+      </c>
+      <c r="J198" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K198" s="3" t="inlineStr">
+        <is>
           <t>30</t>
         </is>
       </c>
-      <c r="K196" s="3" t="inlineStr">
-[...82 lines deleted...]
-      <c r="J198" s="3" t="inlineStr">
+      <c r="L198" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
+      <c r="A199" s="3"/>
+      <c r="B199" s="4"/>
+      <c r="C199" s="4"/>
+      <c r="D199" s="4"/>
+      <c r="E199" s="3"/>
+      <c r="F199" s="3"/>
+      <c r="G199" s="3"/>
+      <c r="H199" s="3"/>
+      <c r="I199" s="3"/>
+      <c r="J199" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K198" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K199" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L199" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="3"/>
       <c r="B200" s="4"/>
       <c r="C200" s="4"/>
       <c r="D200" s="4"/>
       <c r="E200" s="3"/>
       <c r="F200" s="3"/>
       <c r="G200" s="3"/>
       <c r="H200" s="3"/>
       <c r="I200" s="3"/>
       <c r="J200" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K200" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L200" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="3"/>
       <c r="B201" s="4"/>
       <c r="C201" s="4"/>
       <c r="D201" s="4"/>
       <c r="E201" s="3"/>
       <c r="F201" s="3"/>
       <c r="G201" s="3"/>
       <c r="H201" s="3"/>
       <c r="I201" s="3"/>
       <c r="J201" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K201" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L201" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="3"/>
       <c r="B202" s="4"/>
       <c r="C202" s="4"/>
       <c r="D202" s="4"/>
       <c r="E202" s="3"/>
       <c r="F202" s="3"/>
       <c r="G202" s="3"/>
       <c r="H202" s="3"/>
       <c r="I202" s="3"/>
       <c r="J202" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K202" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L202" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
-      <c r="A203" s="3"/>
-[...7 lines deleted...]
-      <c r="I203" s="3"/>
+      <c r="A203" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B203" s="4" t="inlineStr">
+        <is>
+          <t>109호7674</t>
+        </is>
+      </c>
+      <c r="C203" s="4" t="inlineStr">
+        <is>
+          <t>레이 가솔린 1.0 트랜디</t>
+        </is>
+      </c>
+      <c r="D203" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
+        </is>
+      </c>
+      <c r="E203" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F203" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G203" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H203" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I203" s="3" t="inlineStr">
+        <is>
+          <t>2,670KM</t>
+        </is>
+      </c>
       <c r="J203" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K203" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L203" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
-      <c r="A204" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A204" s="3"/>
+      <c r="B204" s="4"/>
+      <c r="C204" s="4"/>
+      <c r="D204" s="4"/>
+      <c r="E204" s="3"/>
+      <c r="F204" s="3"/>
+      <c r="G204" s="3"/>
+      <c r="H204" s="3"/>
+      <c r="I204" s="3"/>
       <c r="J204" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K204" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L204" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3"/>
       <c r="B205" s="4"/>
       <c r="C205" s="4"/>
       <c r="D205" s="4"/>
       <c r="E205" s="3"/>
       <c r="F205" s="3"/>
       <c r="G205" s="3"/>
       <c r="H205" s="3"/>
       <c r="I205" s="3"/>
       <c r="J205" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K205" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L205" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3"/>
       <c r="B206" s="4"/>
       <c r="C206" s="4"/>
       <c r="D206" s="4"/>
       <c r="E206" s="3"/>
       <c r="F206" s="3"/>
       <c r="G206" s="3"/>
       <c r="H206" s="3"/>
       <c r="I206" s="3"/>
       <c r="J206" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K206" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L206" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3"/>
       <c r="B207" s="4"/>
       <c r="C207" s="4"/>
       <c r="D207" s="4"/>
       <c r="E207" s="3"/>
       <c r="F207" s="3"/>
       <c r="G207" s="3"/>
       <c r="H207" s="3"/>
       <c r="I207" s="3"/>
       <c r="J207" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K207" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L207" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>INMO</t>
         </is>
       </c>
       <c r="B208" s="4" t="inlineStr">
         <is>
-          <t>222호1350</t>
+          <t>109호7687</t>
         </is>
       </c>
       <c r="C208" s="4" t="inlineStr">
         <is>
-          <t>카니발 4세대 9인승 2.2 디젤 노블레스</t>
+          <t>레이 가솔린 1.0 트랜디</t>
         </is>
       </c>
       <c r="D208" s="4" t="inlineStr">
         <is>
-          <t>스타일,내비게이션</t>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
         </is>
       </c>
       <c r="E208" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F208" s="3" t="inlineStr">
         <is>
-          <t>블랙</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G208" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H208" s="3" t="inlineStr">
         <is>
-          <t>23년06월</t>
+          <t>25년12월</t>
         </is>
       </c>
       <c r="I208" s="3" t="inlineStr">
         <is>
-          <t>96,000KM</t>
+          <t>2,715KM</t>
         </is>
       </c>
       <c r="J208" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K208" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L208" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3"/>
       <c r="B209" s="4"/>
       <c r="C209" s="4"/>
       <c r="D209" s="4"/>
       <c r="E209" s="3"/>
       <c r="F209" s="3"/>
       <c r="G209" s="3"/>
       <c r="H209" s="3"/>
       <c r="I209" s="3"/>
       <c r="J209" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K209" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L209" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3"/>
       <c r="B210" s="4"/>
       <c r="C210" s="4"/>
       <c r="D210" s="4"/>
       <c r="E210" s="3"/>
       <c r="F210" s="3"/>
       <c r="G210" s="3"/>
       <c r="H210" s="3"/>
       <c r="I210" s="3"/>
       <c r="J210" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K210" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L210" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3"/>
       <c r="B211" s="4"/>
       <c r="C211" s="4"/>
       <c r="D211" s="4"/>
       <c r="E211" s="3"/>
       <c r="F211" s="3"/>
       <c r="G211" s="3"/>
       <c r="H211" s="3"/>
       <c r="I211" s="3"/>
       <c r="J211" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K211" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L211" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
-      <c r="A212" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E212" s="3" t="inlineStr">
+      <c r="A212" s="3"/>
+      <c r="B212" s="4"/>
+      <c r="C212" s="4"/>
+      <c r="D212" s="4"/>
+      <c r="E212" s="3"/>
+      <c r="F212" s="3"/>
+      <c r="G212" s="3"/>
+      <c r="H212" s="3"/>
+      <c r="I212" s="3"/>
+      <c r="J212" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K212" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L212" s="3" t="inlineStr">
+        <is>
+          <t>430,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
+      <c r="A213" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B213" s="4" t="inlineStr">
+        <is>
+          <t>109호6862</t>
+        </is>
+      </c>
+      <c r="C213" s="4" t="inlineStr">
+        <is>
+          <t>스포티지 NQ5 1.6 가솔린 2WD 트랜디</t>
+        </is>
+      </c>
+      <c r="D213" s="4" t="inlineStr">
+        <is>
+          <t>하이테크(디지털키미적용), 12.3인치 내비게
+이션, 컨비니언스</t>
+        </is>
+      </c>
+      <c r="E213" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F212" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J212" s="3" t="inlineStr">
+      <c r="F213" s="3" t="inlineStr">
+        <is>
+          <t>그래비티 그레이</t>
+        </is>
+      </c>
+      <c r="G213" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H213" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I213" s="3" t="inlineStr">
+        <is>
+          <t>55,538KM</t>
+        </is>
+      </c>
+      <c r="J213" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K212" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K213" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L213" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="3"/>
       <c r="B214" s="4"/>
       <c r="C214" s="4"/>
       <c r="D214" s="4"/>
       <c r="E214" s="3"/>
       <c r="F214" s="3"/>
       <c r="G214" s="3"/>
       <c r="H214" s="3"/>
       <c r="I214" s="3"/>
       <c r="J214" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K214" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L214" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="3"/>
       <c r="B215" s="4"/>
       <c r="C215" s="4"/>
       <c r="D215" s="4"/>
       <c r="E215" s="3"/>
       <c r="F215" s="3"/>
       <c r="G215" s="3"/>
       <c r="H215" s="3"/>
       <c r="I215" s="3"/>
       <c r="J215" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K215" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L215" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>INMO</t>
         </is>
       </c>
       <c r="B216" s="4" t="inlineStr">
         <is>
-          <t>101허4961</t>
+          <t>109허6783</t>
         </is>
       </c>
       <c r="C216" s="4" t="inlineStr">
         <is>
-          <t>신형 카니발(KA4) 9인승 가솔린 노블레스</t>
-[...7 lines deleted...]
-      </c>
+          <t>K5 DL3 2.0 LPI 트랜디</t>
+        </is>
+      </c>
+      <c r="D216" s="4"/>
       <c r="E216" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F216" s="3" t="inlineStr">
         <is>
-          <t>미색</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G216" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H216" s="3" t="inlineStr">
         <is>
-          <t>22년08월</t>
+          <t>21년07월</t>
         </is>
       </c>
       <c r="I216" s="3" t="inlineStr">
         <is>
-          <t>66,600KM</t>
+          <t>99,051KM</t>
         </is>
       </c>
       <c r="J216" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K216" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L216" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="3"/>
       <c r="B217" s="4"/>
       <c r="C217" s="4"/>
       <c r="D217" s="4"/>
       <c r="E217" s="3"/>
       <c r="F217" s="3"/>
       <c r="G217" s="3"/>
       <c r="H217" s="3"/>
       <c r="I217" s="3"/>
       <c r="J217" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K217" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L217" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="3"/>
       <c r="B218" s="4"/>
       <c r="C218" s="4"/>
       <c r="D218" s="4"/>
       <c r="E218" s="3"/>
       <c r="F218" s="3"/>
       <c r="G218" s="3"/>
       <c r="H218" s="3"/>
       <c r="I218" s="3"/>
       <c r="J218" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K218" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L218" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
-      <c r="A219" s="3"/>
-[...7 lines deleted...]
-      <c r="I219" s="3"/>
+      <c r="A219" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B219" s="4" t="inlineStr">
+        <is>
+          <t>11호7380</t>
+        </is>
+      </c>
+      <c r="C219" s="4" t="inlineStr">
+        <is>
+          <t>EV6 롱레인지 에어</t>
+        </is>
+      </c>
+      <c r="D219" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스</t>
+        </is>
+      </c>
+      <c r="E219" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F219" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G219" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H219" s="3" t="inlineStr">
+        <is>
+          <t>22년04월</t>
+        </is>
+      </c>
+      <c r="I219" s="3" t="inlineStr">
+        <is>
+          <t>104,072KM</t>
+        </is>
+      </c>
       <c r="J219" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K219" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L219" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
-      <c r="A220" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A220" s="3"/>
+      <c r="B220" s="4"/>
+      <c r="C220" s="4"/>
+      <c r="D220" s="4"/>
+      <c r="E220" s="3"/>
+      <c r="F220" s="3"/>
+      <c r="G220" s="3"/>
+      <c r="H220" s="3"/>
+      <c r="I220" s="3"/>
       <c r="J220" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K220" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L220" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="3"/>
       <c r="B221" s="4"/>
       <c r="C221" s="4"/>
       <c r="D221" s="4"/>
       <c r="E221" s="3"/>
       <c r="F221" s="3"/>
       <c r="G221" s="3"/>
       <c r="H221" s="3"/>
       <c r="I221" s="3"/>
       <c r="J221" s="3" t="inlineStr">
         <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="K221" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L221" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
+      <c r="A222" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B222" s="4" t="inlineStr">
+        <is>
+          <t>165허8080</t>
+        </is>
+      </c>
+      <c r="C222" s="4" t="inlineStr">
+        <is>
+          <t>레이 밴 1.0 프레스티지</t>
+        </is>
+      </c>
+      <c r="D222" s="4"/>
+      <c r="E222" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F222" s="3" t="inlineStr">
+        <is>
+          <t>베이지색</t>
+        </is>
+      </c>
+      <c r="G222" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H222" s="3" t="inlineStr">
+        <is>
+          <t>22년03월</t>
+        </is>
+      </c>
+      <c r="I222" s="3" t="inlineStr">
+        <is>
+          <t>126,162KM</t>
+        </is>
+      </c>
+      <c r="J222" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K222" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L222" s="3" t="inlineStr">
+        <is>
+          <t>400,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
+      <c r="A223" s="3"/>
+      <c r="B223" s="4"/>
+      <c r="C223" s="4"/>
+      <c r="D223" s="4"/>
+      <c r="E223" s="3"/>
+      <c r="F223" s="3"/>
+      <c r="G223" s="3"/>
+      <c r="H223" s="3"/>
+      <c r="I223" s="3"/>
+      <c r="J223" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K221" s="3" t="inlineStr">
-[...30 lines deleted...]
-      <c r="L222" s="3" t="inlineStr">
+      <c r="K223" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L223" s="3" t="inlineStr">
+        <is>
+          <t>380,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
+      <c r="A224" s="3"/>
+      <c r="B224" s="4"/>
+      <c r="C224" s="4"/>
+      <c r="D224" s="4"/>
+      <c r="E224" s="3"/>
+      <c r="F224" s="3"/>
+      <c r="G224" s="3"/>
+      <c r="H224" s="3"/>
+      <c r="I224" s="3"/>
+      <c r="J224" s="3" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="K224" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L224" s="3" t="inlineStr">
+        <is>
+          <t>360,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
+      <c r="A225" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B225" s="4" t="inlineStr">
+        <is>
+          <t>116하6128</t>
+        </is>
+      </c>
+      <c r="C225" s="4" t="inlineStr">
+        <is>
+          <t>K7 프리미어 3.0 LPI 트렌디 </t>
+        </is>
+      </c>
+      <c r="D225" s="4" t="inlineStr">
+        <is>
+          <t>하이패스, 18인치휠, 선루프, UVO</t>
+        </is>
+      </c>
+      <c r="E225" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F225" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G225" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H225" s="3" t="inlineStr">
+        <is>
+          <t>20년07월</t>
+        </is>
+      </c>
+      <c r="I225" s="3" t="inlineStr">
+        <is>
+          <t>123,722KM</t>
+        </is>
+      </c>
+      <c r="J225" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K225" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L225" s="3" t="inlineStr">
         <is>
           <t>630,000</t>
-        </is>
-[...151 lines deleted...]
-          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3"/>
       <c r="B226" s="4"/>
       <c r="C226" s="4"/>
       <c r="D226" s="4"/>
       <c r="E226" s="3"/>
       <c r="F226" s="3"/>
       <c r="G226" s="3"/>
       <c r="H226" s="3"/>
       <c r="I226" s="3"/>
       <c r="J226" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K226" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L226" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
-      <c r="A227" s="3"/>
-[...7 lines deleted...]
-      <c r="I227" s="3"/>
+      <c r="A227" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B227" s="4" t="inlineStr">
+        <is>
+          <t>116호6275</t>
+        </is>
+      </c>
+      <c r="C227" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴쏘렌토 하이브리드(MQ4) HEV 1.6 2WD 
+5인승 프레스티지</t>
+        </is>
+      </c>
+      <c r="D227" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E227" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F227" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G227" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H227" s="3" t="inlineStr">
+        <is>
+          <t>25년03월</t>
+        </is>
+      </c>
+      <c r="I227" s="3" t="inlineStr">
+        <is>
+          <t>30,791KM</t>
+        </is>
+      </c>
       <c r="J227" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K227" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L227" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
-      <c r="A228" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A228" s="3"/>
+      <c r="B228" s="4"/>
+      <c r="C228" s="4"/>
+      <c r="D228" s="4"/>
+      <c r="E228" s="3"/>
+      <c r="F228" s="3"/>
+      <c r="G228" s="3"/>
+      <c r="H228" s="3"/>
+      <c r="I228" s="3"/>
       <c r="J228" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K228" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L228" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3"/>
       <c r="B229" s="4"/>
       <c r="C229" s="4"/>
       <c r="D229" s="4"/>
       <c r="E229" s="3"/>
       <c r="F229" s="3"/>
       <c r="G229" s="3"/>
       <c r="H229" s="3"/>
       <c r="I229" s="3"/>
       <c r="J229" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K229" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L229" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3"/>
       <c r="B230" s="4"/>
       <c r="C230" s="4"/>
       <c r="D230" s="4"/>
       <c r="E230" s="3"/>
       <c r="F230" s="3"/>
       <c r="G230" s="3"/>
       <c r="H230" s="3"/>
       <c r="I230" s="3"/>
       <c r="J230" s="3" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K230" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L230" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
-      <c r="A231" s="3" t="inlineStr">
-[...21 lines deleted...]
-      <c r="E231" s="3" t="inlineStr">
+      <c r="A231" s="3"/>
+      <c r="B231" s="4"/>
+      <c r="C231" s="4"/>
+      <c r="D231" s="4"/>
+      <c r="E231" s="3"/>
+      <c r="F231" s="3"/>
+      <c r="G231" s="3"/>
+      <c r="H231" s="3"/>
+      <c r="I231" s="3"/>
+      <c r="J231" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K231" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L231" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
+      <c r="A232" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B232" s="4" t="inlineStr">
+        <is>
+          <t>165허8084</t>
+        </is>
+      </c>
+      <c r="C232" s="4" t="inlineStr">
+        <is>
+          <t>레이 밴 1.0 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D232" s="4"/>
+      <c r="E232" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F231" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G231" s="3" t="inlineStr">
+      <c r="F232" s="3" t="inlineStr">
+        <is>
+          <t>베이지</t>
+        </is>
+      </c>
+      <c r="G232" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H231" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J231" s="3" t="inlineStr">
+      <c r="H232" s="3" t="inlineStr">
+        <is>
+          <t>22년03월</t>
+        </is>
+      </c>
+      <c r="I232" s="3" t="inlineStr">
+        <is>
+          <t>101,157KM</t>
+        </is>
+      </c>
+      <c r="J232" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K231" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K232" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L232" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3"/>
       <c r="B233" s="4"/>
       <c r="C233" s="4"/>
       <c r="D233" s="4"/>
       <c r="E233" s="3"/>
       <c r="F233" s="3"/>
       <c r="G233" s="3"/>
       <c r="H233" s="3"/>
       <c r="I233" s="3"/>
       <c r="J233" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K233" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L233" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3"/>
       <c r="B234" s="4"/>
       <c r="C234" s="4"/>
       <c r="D234" s="4"/>
       <c r="E234" s="3"/>
       <c r="F234" s="3"/>
       <c r="G234" s="3"/>
       <c r="H234" s="3"/>
       <c r="I234" s="3"/>
       <c r="J234" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>32</t>
         </is>
       </c>
       <c r="K234" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L234" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>380,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B235" s="4" t="inlineStr">
         <is>
-          <t>142호6553</t>
+          <t>193허9995</t>
         </is>
       </c>
       <c r="C235" s="4" t="inlineStr">
         <is>
-          <t>더 뉴K5(DL3) 2.0 가솔린 프레스티지 베스트 셀
-[...7 lines deleted...]
-      </c>
+          <t>레이 밴 1.0 프레스티지 스페셜</t>
+        </is>
+      </c>
+      <c r="D235" s="4"/>
       <c r="E235" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F235" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G235" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H235" s="3" t="inlineStr">
         <is>
-          <t>25년07월</t>
+          <t>22년10월</t>
         </is>
       </c>
       <c r="I235" s="3" t="inlineStr">
         <is>
-          <t>13,600KM</t>
+          <t>67,575KM</t>
         </is>
       </c>
       <c r="J235" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K235" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L235" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="3"/>
       <c r="B236" s="4"/>
       <c r="C236" s="4"/>
       <c r="D236" s="4"/>
       <c r="E236" s="3"/>
       <c r="F236" s="3"/>
       <c r="G236" s="3"/>
       <c r="H236" s="3"/>
       <c r="I236" s="3"/>
       <c r="J236" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K236" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L236" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="3"/>
       <c r="B237" s="4"/>
       <c r="C237" s="4"/>
       <c r="D237" s="4"/>
       <c r="E237" s="3"/>
       <c r="F237" s="3"/>
       <c r="G237" s="3"/>
       <c r="H237" s="3"/>
       <c r="I237" s="3"/>
       <c r="J237" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K237" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L237" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
-      <c r="A238" s="3"/>
-[...1 lines deleted...]
-      <c r="C238" s="4"/>
+      <c r="A238" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B238" s="4" t="inlineStr">
+        <is>
+          <t>192호3718</t>
+        </is>
+      </c>
+      <c r="C238" s="4" t="inlineStr">
+        <is>
+          <t>레이 밴 1.0 프레스티지 스페셜</t>
+        </is>
+      </c>
       <c r="D238" s="4"/>
-      <c r="E238" s="3"/>
-[...3 lines deleted...]
-      <c r="I238" s="3"/>
+      <c r="E238" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F238" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G238" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H238" s="3" t="inlineStr">
+        <is>
+          <t>22년10월</t>
+        </is>
+      </c>
+      <c r="I238" s="3" t="inlineStr">
+        <is>
+          <t>92,011KM</t>
+        </is>
+      </c>
       <c r="J238" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K238" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L238" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
-      <c r="A239" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A239" s="3"/>
+      <c r="B239" s="4"/>
+      <c r="C239" s="4"/>
+      <c r="D239" s="4"/>
+      <c r="E239" s="3"/>
+      <c r="F239" s="3"/>
+      <c r="G239" s="3"/>
+      <c r="H239" s="3"/>
+      <c r="I239" s="3"/>
       <c r="J239" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K239" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L239" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="3"/>
       <c r="B240" s="4"/>
       <c r="C240" s="4"/>
       <c r="D240" s="4"/>
       <c r="E240" s="3"/>
       <c r="F240" s="3"/>
       <c r="G240" s="3"/>
       <c r="H240" s="3"/>
       <c r="I240" s="3"/>
       <c r="J240" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K240" s="3" t="inlineStr">
         <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L240" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
+      <c r="A241" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B241" s="4" t="inlineStr">
+        <is>
+          <t>193허2686</t>
+        </is>
+      </c>
+      <c r="C241" s="4" t="inlineStr">
+        <is>
+          <t>카니발 9인승 디젤 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D241" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 파워슬라이딩 도어</t>
+        </is>
+      </c>
+      <c r="E241" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F241" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G241" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H241" s="3" t="inlineStr">
+        <is>
+          <t>22년05월</t>
+        </is>
+      </c>
+      <c r="I241" s="3" t="inlineStr">
+        <is>
+          <t>103,122KM</t>
+        </is>
+      </c>
+      <c r="J241" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K241" s="3" t="inlineStr">
+        <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L240" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L241" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="3"/>
       <c r="B242" s="4"/>
       <c r="C242" s="4"/>
       <c r="D242" s="4"/>
       <c r="E242" s="3"/>
       <c r="F242" s="3"/>
       <c r="G242" s="3"/>
       <c r="H242" s="3"/>
       <c r="I242" s="3"/>
       <c r="J242" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K242" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L242" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
-      <c r="A243" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E243" s="3" t="inlineStr">
+      <c r="A243" s="3"/>
+      <c r="B243" s="4"/>
+      <c r="C243" s="4"/>
+      <c r="D243" s="4"/>
+      <c r="E243" s="3"/>
+      <c r="F243" s="3"/>
+      <c r="G243" s="3"/>
+      <c r="H243" s="3"/>
+      <c r="I243" s="3"/>
+      <c r="J243" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K243" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L243" s="3" t="inlineStr">
+        <is>
+          <t>710,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
+      <c r="A244" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B244" s="4" t="inlineStr">
+        <is>
+          <t>169하8691</t>
+        </is>
+      </c>
+      <c r="C244" s="4" t="inlineStr">
+        <is>
+          <t>신형 카니발(KA4) 9인승 디젤 노블레스</t>
+        </is>
+      </c>
+      <c r="D244" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E244" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F243" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G243" s="3" t="inlineStr">
+      <c r="F244" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G244" s="3" t="inlineStr">
         <is>
           <t>경유</t>
         </is>
       </c>
-      <c r="H243" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J243" s="3" t="inlineStr">
+      <c r="H244" s="3" t="inlineStr">
+        <is>
+          <t>22년05월</t>
+        </is>
+      </c>
+      <c r="I244" s="3" t="inlineStr">
+        <is>
+          <t>106,530KM</t>
+        </is>
+      </c>
+      <c r="J244" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K243" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K244" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L244" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3"/>
       <c r="B245" s="4"/>
       <c r="C245" s="4"/>
       <c r="D245" s="4"/>
       <c r="E245" s="3"/>
       <c r="F245" s="3"/>
       <c r="G245" s="3"/>
       <c r="H245" s="3"/>
       <c r="I245" s="3"/>
       <c r="J245" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K245" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L245" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="3"/>
       <c r="B246" s="4"/>
       <c r="C246" s="4"/>
       <c r="D246" s="4"/>
       <c r="E246" s="3"/>
       <c r="F246" s="3"/>
       <c r="G246" s="3"/>
       <c r="H246" s="3"/>
       <c r="I246" s="3"/>
       <c r="J246" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K246" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L246" s="3" t="inlineStr">
         <is>
           <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B247" s="4" t="inlineStr">
         <is>
-          <t>192하3972</t>
+          <t>116호6234</t>
         </is>
       </c>
       <c r="C247" s="4" t="inlineStr">
         <is>
-          <t>신형 카니발(KA4) 9인승 디젤 프레스티지</t>
-[...6 lines deleted...]
-      </c>
+          <t>더 뉴카니발(KA4) 7인승 가솔린 노블레스</t>
+        </is>
+      </c>
+      <c r="D247" s="4"/>
       <c r="E247" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F247" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
       <c r="G247" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H247" s="3" t="inlineStr">
         <is>
-          <t>23년04월</t>
+          <t>25년02월</t>
         </is>
       </c>
       <c r="I247" s="3" t="inlineStr">
         <is>
-          <t>113,900KM</t>
+          <t>20,079KM</t>
         </is>
       </c>
       <c r="J247" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K247" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L247" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3"/>
       <c r="B248" s="4"/>
       <c r="C248" s="4"/>
       <c r="D248" s="4"/>
       <c r="E248" s="3"/>
       <c r="F248" s="3"/>
       <c r="G248" s="3"/>
       <c r="H248" s="3"/>
       <c r="I248" s="3"/>
       <c r="J248" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K248" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L248" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3"/>
       <c r="B249" s="4"/>
       <c r="C249" s="4"/>
       <c r="D249" s="4"/>
       <c r="E249" s="3"/>
       <c r="F249" s="3"/>
       <c r="G249" s="3"/>
       <c r="H249" s="3"/>
       <c r="I249" s="3"/>
       <c r="J249" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K249" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L249" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3"/>
       <c r="B250" s="4"/>
       <c r="C250" s="4"/>
       <c r="D250" s="4"/>
       <c r="E250" s="3"/>
       <c r="F250" s="3"/>
       <c r="G250" s="3"/>
       <c r="H250" s="3"/>
       <c r="I250" s="3"/>
       <c r="J250" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K250" s="3" t="inlineStr">
         <is>
+          <t>180</t>
+        </is>
+      </c>
+      <c r="L250" s="3" t="inlineStr">
+        <is>
+          <t>960,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
+      <c r="A251" s="3"/>
+      <c r="B251" s="4"/>
+      <c r="C251" s="4"/>
+      <c r="D251" s="4"/>
+      <c r="E251" s="3"/>
+      <c r="F251" s="3"/>
+      <c r="G251" s="3"/>
+      <c r="H251" s="3"/>
+      <c r="I251" s="3"/>
+      <c r="J251" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K251" s="3" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+      <c r="L251" s="3" t="inlineStr">
+        <is>
+          <t>930,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
+      <c r="A252" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B252" s="4" t="inlineStr">
+        <is>
+          <t>191허8755</t>
+        </is>
+      </c>
+      <c r="C252" s="4" t="inlineStr">
+        <is>
+          <t>카니발 9인승 디젤 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D252" s="4" t="inlineStr">
+        <is>
+          <t>스타일, 파워슬라이딩도어, 드라이브와이즈, 내
+비</t>
+        </is>
+      </c>
+      <c r="E252" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F252" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G252" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H252" s="3" t="inlineStr">
+        <is>
+          <t>22년12월</t>
+        </is>
+      </c>
+      <c r="I252" s="3" t="inlineStr">
+        <is>
+          <t>112,753KM</t>
+        </is>
+      </c>
+      <c r="J252" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K252" s="3" t="inlineStr">
+        <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L250" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="L252" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="3"/>
       <c r="B253" s="4"/>
       <c r="C253" s="4"/>
       <c r="D253" s="4"/>
       <c r="E253" s="3"/>
       <c r="F253" s="3"/>
       <c r="G253" s="3"/>
       <c r="H253" s="3"/>
       <c r="I253" s="3"/>
       <c r="J253" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K253" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L253" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="3"/>
       <c r="B254" s="4"/>
       <c r="C254" s="4"/>
       <c r="D254" s="4"/>
       <c r="E254" s="3"/>
       <c r="F254" s="3"/>
       <c r="G254" s="3"/>
       <c r="H254" s="3"/>
       <c r="I254" s="3"/>
       <c r="J254" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K254" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L254" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B255" s="4" t="inlineStr">
         <is>
-          <t>198호2704</t>
+          <t>193허2469</t>
         </is>
       </c>
       <c r="C255" s="4" t="inlineStr">
         <is>
-          <t>레이 밴 1.0 프레스티지 스페셜</t>
+          <t>K8 1.6 하이브리드 노블레스  </t>
         </is>
       </c>
       <c r="D255" s="4" t="inlineStr">
         <is>
-          <t>내비게이션,버튼시동팩</t>
+          <t>스타일, 드라이브와이즈</t>
         </is>
       </c>
       <c r="E255" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F255" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>남색</t>
         </is>
       </c>
       <c r="G255" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H255" s="3" t="inlineStr">
         <is>
-          <t>23년02월</t>
+          <t>23년03월</t>
         </is>
       </c>
       <c r="I255" s="3" t="inlineStr">
         <is>
-          <t>56,600KM</t>
+          <t>113,073KM</t>
         </is>
       </c>
       <c r="J255" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K255" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L255" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="3"/>
       <c r="B256" s="4"/>
       <c r="C256" s="4"/>
       <c r="D256" s="4"/>
       <c r="E256" s="3"/>
       <c r="F256" s="3"/>
       <c r="G256" s="3"/>
       <c r="H256" s="3"/>
       <c r="I256" s="3"/>
       <c r="J256" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K256" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L256" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="3"/>
       <c r="B257" s="4"/>
       <c r="C257" s="4"/>
       <c r="D257" s="4"/>
       <c r="E257" s="3"/>
       <c r="F257" s="3"/>
       <c r="G257" s="3"/>
       <c r="H257" s="3"/>
       <c r="I257" s="3"/>
       <c r="J257" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K257" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L257" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
-      <c r="A258" s="3"/>
-[...7 lines deleted...]
-      <c r="I258" s="3"/>
+      <c r="A258" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B258" s="4" t="inlineStr">
+        <is>
+          <t>175하6307</t>
+        </is>
+      </c>
+      <c r="C258" s="4" t="inlineStr">
+        <is>
+          <t>K8 3.5 렌터카 트렌디 </t>
+        </is>
+      </c>
+      <c r="D258" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 드라이브와이즈, 컴포트</t>
+        </is>
+      </c>
+      <c r="E258" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F258" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G258" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H258" s="3" t="inlineStr">
+        <is>
+          <t>23년05월</t>
+        </is>
+      </c>
+      <c r="I258" s="3" t="inlineStr">
+        <is>
+          <t>138,255KM</t>
+        </is>
+      </c>
       <c r="J258" s="3" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K258" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L258" s="3" t="inlineStr">
         <is>
-          <t>390,000</t>
+          <t>735,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
-      <c r="A259" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A259" s="3"/>
+      <c r="B259" s="4"/>
+      <c r="C259" s="4"/>
+      <c r="D259" s="4"/>
+      <c r="E259" s="3"/>
+      <c r="F259" s="3"/>
+      <c r="G259" s="3"/>
+      <c r="H259" s="3"/>
+      <c r="I259" s="3"/>
       <c r="J259" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K259" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L259" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3"/>
       <c r="B260" s="4"/>
       <c r="C260" s="4"/>
       <c r="D260" s="4"/>
       <c r="E260" s="3"/>
       <c r="F260" s="3"/>
       <c r="G260" s="3"/>
       <c r="H260" s="3"/>
       <c r="I260" s="3"/>
       <c r="J260" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K260" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L260" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B261" s="4" t="inlineStr">
         <is>
-          <t>125호9035</t>
+          <t>116허7534</t>
         </is>
       </c>
       <c r="C261" s="4" t="inlineStr">
         <is>
-          <t>더 뉴카니발(KA4) 9인승 가솔린 시그니처</t>
+          <t>레이 1.0 프레스티지 </t>
         </is>
       </c>
       <c r="D261" s="4" t="inlineStr">
         <is>
-          <t>기본형-드라이브와이즈, 스타일</t>
+          <t>내비게이션</t>
         </is>
       </c>
       <c r="E261" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F261" s="3" t="inlineStr">
         <is>
-          <t>미색</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G261" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H261" s="3" t="inlineStr">
         <is>
           <t>23년12월</t>
         </is>
       </c>
       <c r="I261" s="3" t="inlineStr">
         <is>
-          <t>70,000KM</t>
+          <t>24,603KM</t>
         </is>
       </c>
       <c r="J261" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K261" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L261" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3"/>
       <c r="B262" s="4"/>
       <c r="C262" s="4"/>
       <c r="D262" s="4"/>
       <c r="E262" s="3"/>
       <c r="F262" s="3"/>
       <c r="G262" s="3"/>
       <c r="H262" s="3"/>
       <c r="I262" s="3"/>
       <c r="J262" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K262" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L262" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3"/>
       <c r="B263" s="4"/>
       <c r="C263" s="4"/>
       <c r="D263" s="4"/>
       <c r="E263" s="3"/>
       <c r="F263" s="3"/>
       <c r="G263" s="3"/>
       <c r="H263" s="3"/>
       <c r="I263" s="3"/>
       <c r="J263" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K263" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L263" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3"/>
       <c r="B264" s="4"/>
       <c r="C264" s="4"/>
       <c r="D264" s="4"/>
       <c r="E264" s="3"/>
       <c r="F264" s="3"/>
       <c r="G264" s="3"/>
       <c r="H264" s="3"/>
       <c r="I264" s="3"/>
       <c r="J264" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K264" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L264" s="3" t="inlineStr">
+        <is>
+          <t>400,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
+      <c r="A265" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B265" s="4" t="inlineStr">
+        <is>
+          <t>116호7631</t>
+        </is>
+      </c>
+      <c r="C265" s="4" t="inlineStr">
+        <is>
+          <t>모닝 1.0 프레스티지 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D265" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스, 16인치휠, 스타일</t>
+        </is>
+      </c>
+      <c r="E265" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F265" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G265" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H265" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I265" s="3" t="inlineStr">
+        <is>
+          <t>2,617KM</t>
+        </is>
+      </c>
+      <c r="J265" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K265" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L265" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
+      <c r="A266" s="3"/>
+      <c r="B266" s="4"/>
+      <c r="C266" s="4"/>
+      <c r="D266" s="4"/>
+      <c r="E266" s="3"/>
+      <c r="F266" s="3"/>
+      <c r="G266" s="3"/>
+      <c r="H266" s="3"/>
+      <c r="I266" s="3"/>
+      <c r="J266" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K264" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K266" s="3" t="inlineStr">
         <is>
-          <t>1500000</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L266" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="3"/>
       <c r="B267" s="4"/>
       <c r="C267" s="4"/>
       <c r="D267" s="4"/>
       <c r="E267" s="3"/>
       <c r="F267" s="3"/>
       <c r="G267" s="3"/>
       <c r="H267" s="3"/>
       <c r="I267" s="3"/>
       <c r="J267" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K267" s="3" t="inlineStr">
         <is>
-          <t>1500000</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L267" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="3"/>
       <c r="B268" s="4"/>
       <c r="C268" s="4"/>
       <c r="D268" s="4"/>
       <c r="E268" s="3"/>
       <c r="F268" s="3"/>
       <c r="G268" s="3"/>
       <c r="H268" s="3"/>
       <c r="I268" s="3"/>
       <c r="J268" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K268" s="3" t="inlineStr">
         <is>
-          <t>1500000</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L268" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="3"/>
       <c r="B269" s="4"/>
       <c r="C269" s="4"/>
       <c r="D269" s="4"/>
       <c r="E269" s="3"/>
       <c r="F269" s="3"/>
       <c r="G269" s="3"/>
       <c r="H269" s="3"/>
       <c r="I269" s="3"/>
       <c r="J269" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K269" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L269" s="3" t="inlineStr">
+        <is>
+          <t>400,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
+      <c r="A270" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B270" s="4" t="inlineStr">
+        <is>
+          <t>29하5907</t>
+        </is>
+      </c>
+      <c r="C270" s="4" t="inlineStr">
+        <is>
+          <t>니로 EV 프레스티지</t>
+        </is>
+      </c>
+      <c r="D270" s="4" t="inlineStr">
+        <is>
+          <t>하이패스</t>
+        </is>
+      </c>
+      <c r="E270" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F270" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G270" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H270" s="3" t="inlineStr">
+        <is>
+          <t>21년08월</t>
+        </is>
+      </c>
+      <c r="I270" s="3" t="inlineStr">
+        <is>
+          <t>106,022KM</t>
+        </is>
+      </c>
+      <c r="J270" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K270" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L270" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
+      <c r="A271" s="3"/>
+      <c r="B271" s="4"/>
+      <c r="C271" s="4"/>
+      <c r="D271" s="4"/>
+      <c r="E271" s="3"/>
+      <c r="F271" s="3"/>
+      <c r="G271" s="3"/>
+      <c r="H271" s="3"/>
+      <c r="I271" s="3"/>
+      <c r="J271" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K269" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J270" s="3" t="inlineStr">
+      <c r="K271" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L271" s="3" t="inlineStr">
+        <is>
+          <t>560,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
+      <c r="A272" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B272" s="4" t="inlineStr">
+        <is>
+          <t>116호6932</t>
+        </is>
+      </c>
+      <c r="C272" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 2.0 트렌디</t>
+        </is>
+      </c>
+      <c r="D272" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E272" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F272" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G272" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H272" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I272" s="3" t="inlineStr">
+        <is>
+          <t>6,617KM</t>
+        </is>
+      </c>
+      <c r="J272" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K270" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K272" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L272" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="3"/>
       <c r="B273" s="4"/>
       <c r="C273" s="4"/>
       <c r="D273" s="4"/>
       <c r="E273" s="3"/>
       <c r="F273" s="3"/>
       <c r="G273" s="3"/>
       <c r="H273" s="3"/>
       <c r="I273" s="3"/>
       <c r="J273" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K273" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L273" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="3"/>
       <c r="B274" s="4"/>
       <c r="C274" s="4"/>
       <c r="D274" s="4"/>
       <c r="E274" s="3"/>
       <c r="F274" s="3"/>
       <c r="G274" s="3"/>
       <c r="H274" s="3"/>
       <c r="I274" s="3"/>
       <c r="J274" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K274" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L274" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="3"/>
       <c r="B275" s="4"/>
       <c r="C275" s="4"/>
       <c r="D275" s="4"/>
       <c r="E275" s="3"/>
       <c r="F275" s="3"/>
       <c r="G275" s="3"/>
       <c r="H275" s="3"/>
       <c r="I275" s="3"/>
       <c r="J275" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K275" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L275" s="3" t="inlineStr">
+        <is>
+          <t>520,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
+      <c r="A276" s="3"/>
+      <c r="B276" s="4"/>
+      <c r="C276" s="4"/>
+      <c r="D276" s="4"/>
+      <c r="E276" s="3"/>
+      <c r="F276" s="3"/>
+      <c r="G276" s="3"/>
+      <c r="H276" s="3"/>
+      <c r="I276" s="3"/>
+      <c r="J276" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K276" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L276" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
+      <c r="A277" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B277" s="4" t="inlineStr">
+        <is>
+          <t>116호7193</t>
+        </is>
+      </c>
+      <c r="C277" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 2.0 트렌디 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D277" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스, 내비게이션, 스노우화이트펄</t>
+        </is>
+      </c>
+      <c r="E277" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F277" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G277" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H277" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I277" s="3" t="inlineStr">
+        <is>
+          <t>4,043KM</t>
+        </is>
+      </c>
+      <c r="J277" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K275" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K277" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L277" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="3"/>
       <c r="B278" s="4"/>
       <c r="C278" s="4"/>
       <c r="D278" s="4"/>
       <c r="E278" s="3"/>
       <c r="F278" s="3"/>
       <c r="G278" s="3"/>
       <c r="H278" s="3"/>
       <c r="I278" s="3"/>
       <c r="J278" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K278" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L278" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="3"/>
       <c r="B279" s="4"/>
       <c r="C279" s="4"/>
       <c r="D279" s="4"/>
       <c r="E279" s="3"/>
       <c r="F279" s="3"/>
       <c r="G279" s="3"/>
       <c r="H279" s="3"/>
       <c r="I279" s="3"/>
       <c r="J279" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K279" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L279" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="3"/>
       <c r="B280" s="4"/>
       <c r="C280" s="4"/>
       <c r="D280" s="4"/>
       <c r="E280" s="3"/>
       <c r="F280" s="3"/>
       <c r="G280" s="3"/>
       <c r="H280" s="3"/>
       <c r="I280" s="3"/>
       <c r="J280" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K280" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L280" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
+      <c r="A281" s="3"/>
+      <c r="B281" s="4"/>
+      <c r="C281" s="4"/>
+      <c r="D281" s="4"/>
+      <c r="E281" s="3"/>
+      <c r="F281" s="3"/>
+      <c r="G281" s="3"/>
+      <c r="H281" s="3"/>
+      <c r="I281" s="3"/>
+      <c r="J281" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K281" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L281" s="3" t="inlineStr">
+        <is>
+          <t>510,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
+      <c r="A282" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B282" s="4" t="inlineStr">
+        <is>
+          <t>116허6344</t>
+        </is>
+      </c>
+      <c r="C282" s="4" t="inlineStr">
+        <is>
+          <t>카니발 2.2 9인승 프레스티지</t>
+        </is>
+      </c>
+      <c r="D282" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 파워슬라이딩 도어</t>
+        </is>
+      </c>
+      <c r="E282" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F282" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G282" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H282" s="3" t="inlineStr">
+        <is>
+          <t>23년05월</t>
+        </is>
+      </c>
+      <c r="I282" s="3" t="inlineStr">
+        <is>
+          <t>71,881KM</t>
+        </is>
+      </c>
+      <c r="J282" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K280" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K282" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L282" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="3"/>
       <c r="B283" s="4"/>
       <c r="C283" s="4"/>
       <c r="D283" s="4"/>
       <c r="E283" s="3"/>
       <c r="F283" s="3"/>
       <c r="G283" s="3"/>
       <c r="H283" s="3"/>
       <c r="I283" s="3"/>
       <c r="J283" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K283" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L283" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="3"/>
       <c r="B284" s="4"/>
       <c r="C284" s="4"/>
       <c r="D284" s="4"/>
       <c r="E284" s="3"/>
       <c r="F284" s="3"/>
       <c r="G284" s="3"/>
       <c r="H284" s="3"/>
       <c r="I284" s="3"/>
       <c r="J284" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K284" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L284" s="3" t="inlineStr">
+        <is>
+          <t>740,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
+      <c r="A285" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B285" s="4" t="inlineStr">
+        <is>
+          <t>177하3517</t>
+        </is>
+      </c>
+      <c r="C285" s="4" t="inlineStr">
+        <is>
+          <t>K5 가솔린 2.0 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D285" s="4" t="inlineStr">
+        <is>
+          <t>클러스터, 컴포트,드라이브와이즈,스마트커넥트</t>
+        </is>
+      </c>
+      <c r="E285" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F285" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G285" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H285" s="3" t="inlineStr">
+        <is>
+          <t>24년02월</t>
+        </is>
+      </c>
+      <c r="I285" s="3" t="inlineStr">
+        <is>
+          <t>52,000KM</t>
+        </is>
+      </c>
+      <c r="J285" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K285" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L285" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
+      <c r="A286" s="3"/>
+      <c r="B286" s="4"/>
+      <c r="C286" s="4"/>
+      <c r="D286" s="4"/>
+      <c r="E286" s="3"/>
+      <c r="F286" s="3"/>
+      <c r="G286" s="3"/>
+      <c r="H286" s="3"/>
+      <c r="I286" s="3"/>
+      <c r="J286" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K284" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K286" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L286" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="3"/>
       <c r="B287" s="4"/>
       <c r="C287" s="4"/>
       <c r="D287" s="4"/>
       <c r="E287" s="3"/>
       <c r="F287" s="3"/>
       <c r="G287" s="3"/>
       <c r="H287" s="3"/>
       <c r="I287" s="3"/>
       <c r="J287" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K287" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L287" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="3"/>
       <c r="B288" s="4"/>
       <c r="C288" s="4"/>
       <c r="D288" s="4"/>
       <c r="E288" s="3"/>
       <c r="F288" s="3"/>
       <c r="G288" s="3"/>
       <c r="H288" s="3"/>
       <c r="I288" s="3"/>
       <c r="J288" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K288" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L288" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
-      <c r="A289" s="3"/>
-[...7 lines deleted...]
-      <c r="I289" s="3"/>
+      <c r="A289" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B289" s="4" t="inlineStr">
+        <is>
+          <t>101호9548</t>
+        </is>
+      </c>
+      <c r="C289" s="4" t="inlineStr">
+        <is>
+          <t>K8 3.5 LPi 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D289" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 드라이브와이즈, 컴포트</t>
+        </is>
+      </c>
+      <c r="E289" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F289" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G289" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H289" s="3" t="inlineStr">
+        <is>
+          <t>21년05월</t>
+        </is>
+      </c>
+      <c r="I289" s="3" t="inlineStr">
+        <is>
+          <t>143,100KM</t>
+        </is>
+      </c>
       <c r="J289" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K289" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L289" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="3"/>
       <c r="B290" s="4"/>
       <c r="C290" s="4"/>
       <c r="D290" s="4"/>
       <c r="E290" s="3"/>
       <c r="F290" s="3"/>
       <c r="G290" s="3"/>
       <c r="H290" s="3"/>
       <c r="I290" s="3"/>
       <c r="J290" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K290" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L290" s="3" t="inlineStr">
+        <is>
+          <t>660,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
+      <c r="A291" s="3"/>
+      <c r="B291" s="4"/>
+      <c r="C291" s="4"/>
+      <c r="D291" s="4"/>
+      <c r="E291" s="3"/>
+      <c r="F291" s="3"/>
+      <c r="G291" s="3"/>
+      <c r="H291" s="3"/>
+      <c r="I291" s="3"/>
+      <c r="J291" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K291" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L291" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
+      <c r="A292" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B292" s="4" t="inlineStr">
+        <is>
+          <t>125호4662</t>
+        </is>
+      </c>
+      <c r="C292" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴쏘렌토 하이브리드(MQ4) HEV 1.6 2WD 
+5인승 프레스티지</t>
+        </is>
+      </c>
+      <c r="D292" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 기본형-12.3인치 클러스터,
+ 스타일</t>
+        </is>
+      </c>
+      <c r="E292" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F292" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G292" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H292" s="3" t="inlineStr">
+        <is>
+          <t>23년11월</t>
+        </is>
+      </c>
+      <c r="I292" s="3" t="inlineStr">
+        <is>
+          <t>48,200KM</t>
+        </is>
+      </c>
+      <c r="J292" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K290" s="3" t="inlineStr">
+      <c r="K292" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L290" s="3" t="inlineStr">
-[...88 lines deleted...]
-      </c>
       <c r="L292" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="3"/>
       <c r="B293" s="4"/>
       <c r="C293" s="4"/>
       <c r="D293" s="4"/>
       <c r="E293" s="3"/>
       <c r="F293" s="3"/>
       <c r="G293" s="3"/>
       <c r="H293" s="3"/>
       <c r="I293" s="3"/>
       <c r="J293" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K293" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L293" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="3"/>
       <c r="B294" s="4"/>
       <c r="C294" s="4"/>
       <c r="D294" s="4"/>
       <c r="E294" s="3"/>
       <c r="F294" s="3"/>
       <c r="G294" s="3"/>
       <c r="H294" s="3"/>
       <c r="I294" s="3"/>
       <c r="J294" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K294" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L294" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="3"/>
       <c r="B295" s="4"/>
       <c r="C295" s="4"/>
       <c r="D295" s="4"/>
       <c r="E295" s="3"/>
       <c r="F295" s="3"/>
       <c r="G295" s="3"/>
       <c r="H295" s="3"/>
       <c r="I295" s="3"/>
       <c r="J295" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K295" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L295" s="3" t="inlineStr">
         <is>
-          <t>1,030,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B296" s="4" t="inlineStr">
         <is>
-          <t>101하8578</t>
+          <t>101하2740</t>
         </is>
       </c>
       <c r="C296" s="4" t="inlineStr">
         <is>
-          <t>신형쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 프레스
-티지</t>
+          <t>K8 3.5 노블레스</t>
         </is>
       </c>
       <c r="D296" s="4" t="inlineStr">
         <is>
-          <t>선루프, 기본형-드라이브와이즈, 내비게이션</t>
+          <t>컴포트,드라이브와이즈,스타일</t>
         </is>
       </c>
       <c r="E296" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F296" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>블랙</t>
         </is>
       </c>
       <c r="G296" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H296" s="3" t="inlineStr">
         <is>
-          <t>22년06월</t>
+          <t>21년06월</t>
         </is>
       </c>
       <c r="I296" s="3" t="inlineStr">
         <is>
-          <t>68,000KM</t>
+          <t>92,600KM</t>
         </is>
       </c>
       <c r="J296" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K296" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L296" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="3"/>
       <c r="B297" s="4"/>
       <c r="C297" s="4"/>
       <c r="D297" s="4"/>
       <c r="E297" s="3"/>
       <c r="F297" s="3"/>
       <c r="G297" s="3"/>
       <c r="H297" s="3"/>
       <c r="I297" s="3"/>
       <c r="J297" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K297" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L297" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="3"/>
       <c r="B298" s="4"/>
       <c r="C298" s="4"/>
       <c r="D298" s="4"/>
       <c r="E298" s="3"/>
       <c r="F298" s="3"/>
       <c r="G298" s="3"/>
       <c r="H298" s="3"/>
       <c r="I298" s="3"/>
       <c r="J298" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K298" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L298" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="3"/>
       <c r="B299" s="4"/>
       <c r="C299" s="4"/>
       <c r="D299" s="4"/>
       <c r="E299" s="3"/>
       <c r="F299" s="3"/>
       <c r="G299" s="3"/>
       <c r="H299" s="3"/>
       <c r="I299" s="3"/>
       <c r="J299" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K299" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L299" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
+      <c r="A300" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B300" s="4" t="inlineStr">
+        <is>
+          <t>101허2773</t>
+        </is>
+      </c>
+      <c r="C300" s="4" t="inlineStr">
+        <is>
+          <t>신형쏘렌토(MQ4) 2.2 디젤 2WD 5인승 노블레스</t>
+        </is>
+      </c>
+      <c r="D300" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 스타일, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E300" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F300" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G300" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H300" s="3" t="inlineStr">
+        <is>
+          <t>22년04월</t>
+        </is>
+      </c>
+      <c r="I300" s="3" t="inlineStr">
+        <is>
+          <t>89,800KM</t>
+        </is>
+      </c>
+      <c r="J300" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K300" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L300" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
+      <c r="A301" s="3"/>
+      <c r="B301" s="4"/>
+      <c r="C301" s="4"/>
+      <c r="D301" s="4"/>
+      <c r="E301" s="3"/>
+      <c r="F301" s="3"/>
+      <c r="G301" s="3"/>
+      <c r="H301" s="3"/>
+      <c r="I301" s="3"/>
+      <c r="J301" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K299" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="K301" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L301" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="3"/>
       <c r="B302" s="4"/>
       <c r="C302" s="4"/>
       <c r="D302" s="4"/>
       <c r="E302" s="3"/>
       <c r="F302" s="3"/>
       <c r="G302" s="3"/>
       <c r="H302" s="3"/>
       <c r="I302" s="3"/>
       <c r="J302" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K302" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L302" s="3" t="inlineStr">
         <is>
           <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="3"/>
       <c r="B303" s="4"/>
       <c r="C303" s="4"/>
       <c r="D303" s="4"/>
       <c r="E303" s="3"/>
       <c r="F303" s="3"/>
       <c r="G303" s="3"/>
       <c r="H303" s="3"/>
       <c r="I303" s="3"/>
       <c r="J303" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K303" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L303" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B304" s="4" t="inlineStr">
         <is>
-          <t>142호3626</t>
+          <t>222허2996</t>
         </is>
       </c>
       <c r="C304" s="4" t="inlineStr">
         <is>
-          <t>모하비 더 마스터 3.0 디젤 4WD 6인승 마스터즈 
-그래비티</t>
+          <t>디 올뉴스포티지 하이브리드 2WD 프레스티지</t>
         </is>
       </c>
       <c r="D304" s="4" t="inlineStr">
         <is>
-          <t>블랙내장-렉시콘팩, 선루프</t>
+          <t>내비게이션, 하이테크, 기본형-드라이브와이즈,
+ 스타일</t>
         </is>
       </c>
       <c r="E304" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F304" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G304" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H304" s="3" t="inlineStr">
         <is>
-          <t>24년09월</t>
+          <t>24년01월</t>
         </is>
       </c>
       <c r="I304" s="3" t="inlineStr">
         <is>
-          <t>23,000KM</t>
+          <t>37,600KM</t>
         </is>
       </c>
       <c r="J304" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K304" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L304" s="3" t="inlineStr">
         <is>
-          <t>1,350,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="3"/>
       <c r="B305" s="4"/>
       <c r="C305" s="4"/>
       <c r="D305" s="4"/>
       <c r="E305" s="3"/>
       <c r="F305" s="3"/>
       <c r="G305" s="3"/>
       <c r="H305" s="3"/>
       <c r="I305" s="3"/>
       <c r="J305" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K305" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L305" s="3" t="inlineStr">
         <is>
-          <t>1,400,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="3"/>
       <c r="B306" s="4"/>
       <c r="C306" s="4"/>
       <c r="D306" s="4"/>
       <c r="E306" s="3"/>
       <c r="F306" s="3"/>
       <c r="G306" s="3"/>
       <c r="H306" s="3"/>
       <c r="I306" s="3"/>
       <c r="J306" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K306" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L306" s="3" t="inlineStr">
         <is>
-          <t>1,450,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="3"/>
       <c r="B307" s="4"/>
       <c r="C307" s="4"/>
       <c r="D307" s="4"/>
       <c r="E307" s="3"/>
       <c r="F307" s="3"/>
       <c r="G307" s="3"/>
       <c r="H307" s="3"/>
       <c r="I307" s="3"/>
       <c r="J307" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K307" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L307" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
+      <c r="A308" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B308" s="4" t="inlineStr">
+        <is>
+          <t>142호6546</t>
+        </is>
+      </c>
+      <c r="C308" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴셀토스 2.0 가솔린 2WD 시그니처 그래비티</t>
+        </is>
+      </c>
+      <c r="D308" s="4" t="inlineStr">
+        <is>
+          <t>모니터링팩, 미드나잇그린-드라이브와이즈, 내비
+게이션</t>
+        </is>
+      </c>
+      <c r="E308" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F308" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G308" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H308" s="3" t="inlineStr">
+        <is>
+          <t>25년06월</t>
+        </is>
+      </c>
+      <c r="I308" s="3" t="inlineStr">
+        <is>
+          <t>4,650KM</t>
+        </is>
+      </c>
+      <c r="J308" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K308" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L308" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
+      <c r="A309" s="3"/>
+      <c r="B309" s="4"/>
+      <c r="C309" s="4"/>
+      <c r="D309" s="4"/>
+      <c r="E309" s="3"/>
+      <c r="F309" s="3"/>
+      <c r="G309" s="3"/>
+      <c r="H309" s="3"/>
+      <c r="I309" s="3"/>
+      <c r="J309" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K307" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="K309" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L309" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="3"/>
       <c r="B310" s="4"/>
       <c r="C310" s="4"/>
       <c r="D310" s="4"/>
       <c r="E310" s="3"/>
       <c r="F310" s="3"/>
       <c r="G310" s="3"/>
       <c r="H310" s="3"/>
       <c r="I310" s="3"/>
       <c r="J310" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K310" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L310" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="3"/>
       <c r="B311" s="4"/>
       <c r="C311" s="4"/>
       <c r="D311" s="4"/>
       <c r="E311" s="3"/>
       <c r="F311" s="3"/>
       <c r="G311" s="3"/>
       <c r="H311" s="3"/>
       <c r="I311" s="3"/>
       <c r="J311" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K311" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L311" s="3" t="inlineStr">
         <is>
-          <t>1,300,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="3"/>
       <c r="B312" s="4"/>
       <c r="C312" s="4"/>
       <c r="D312" s="4"/>
       <c r="E312" s="3"/>
       <c r="F312" s="3"/>
       <c r="G312" s="3"/>
       <c r="H312" s="3"/>
       <c r="I312" s="3"/>
       <c r="J312" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K312" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L312" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
+      <c r="A313" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B313" s="4" t="inlineStr">
+        <is>
+          <t>180허2734</t>
+        </is>
+      </c>
+      <c r="C313" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴레이 프레스티지</t>
+        </is>
+      </c>
+      <c r="D313" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E313" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F313" s="3" t="inlineStr">
+        <is>
+          <t>파랑(남색,곤색)</t>
+        </is>
+      </c>
+      <c r="G313" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H313" s="3" t="inlineStr">
+        <is>
+          <t>22년07월</t>
+        </is>
+      </c>
+      <c r="I313" s="3" t="inlineStr">
+        <is>
+          <t>19,800KM</t>
+        </is>
+      </c>
+      <c r="J313" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K313" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L313" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
+      <c r="A314" s="3"/>
+      <c r="B314" s="4"/>
+      <c r="C314" s="4"/>
+      <c r="D314" s="4"/>
+      <c r="E314" s="3"/>
+      <c r="F314" s="3"/>
+      <c r="G314" s="3"/>
+      <c r="H314" s="3"/>
+      <c r="I314" s="3"/>
+      <c r="J314" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K312" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K314" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L314" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="3"/>
       <c r="B315" s="4"/>
       <c r="C315" s="4"/>
       <c r="D315" s="4"/>
       <c r="E315" s="3"/>
       <c r="F315" s="3"/>
       <c r="G315" s="3"/>
       <c r="H315" s="3"/>
       <c r="I315" s="3"/>
       <c r="J315" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K315" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L315" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
-      <c r="A316" s="3"/>
-[...7 lines deleted...]
-      <c r="I316" s="3"/>
+      <c r="A316" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B316" s="4" t="inlineStr">
+        <is>
+          <t>101호9359</t>
+        </is>
+      </c>
+      <c r="C316" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K9(RJ) 3.8 가솔린 AWD 플래티넘 베스트
+셀렉션Ⅰ</t>
+        </is>
+      </c>
+      <c r="D316" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E316" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F316" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G316" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H316" s="3" t="inlineStr">
+        <is>
+          <t>23년04월</t>
+        </is>
+      </c>
+      <c r="I316" s="3" t="inlineStr">
+        <is>
+          <t>45,100KM</t>
+        </is>
+      </c>
       <c r="J316" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K316" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L316" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>1,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="3"/>
       <c r="B317" s="4"/>
       <c r="C317" s="4"/>
       <c r="D317" s="4"/>
       <c r="E317" s="3"/>
       <c r="F317" s="3"/>
       <c r="G317" s="3"/>
       <c r="H317" s="3"/>
       <c r="I317" s="3"/>
       <c r="J317" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K317" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L317" s="3" t="inlineStr">
         <is>
-          <t>1,250,000</t>
+          <t>1,200,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="3"/>
       <c r="B318" s="4"/>
       <c r="C318" s="4"/>
       <c r="D318" s="4"/>
       <c r="E318" s="3"/>
       <c r="F318" s="3"/>
       <c r="G318" s="3"/>
       <c r="H318" s="3"/>
       <c r="I318" s="3"/>
       <c r="J318" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K318" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L318" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
+      <c r="A319" s="3"/>
+      <c r="B319" s="4"/>
+      <c r="C319" s="4"/>
+      <c r="D319" s="4"/>
+      <c r="E319" s="3"/>
+      <c r="F319" s="3"/>
+      <c r="G319" s="3"/>
+      <c r="H319" s="3"/>
+      <c r="I319" s="3"/>
+      <c r="J319" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K319" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L319" s="3" t="inlineStr">
+        <is>
+          <t>990,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
+      <c r="A320" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B320" s="4" t="inlineStr">
+        <is>
+          <t>175허1789</t>
+        </is>
+      </c>
+      <c r="C320" s="4" t="inlineStr">
+        <is>
+          <t>K5 HEV 2.0 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D320" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈,내비게이션</t>
+        </is>
+      </c>
+      <c r="E320" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F320" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G320" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H320" s="3" t="inlineStr">
+        <is>
+          <t>23년12월</t>
+        </is>
+      </c>
+      <c r="I320" s="3" t="inlineStr">
+        <is>
+          <t>68,900KM</t>
+        </is>
+      </c>
+      <c r="J320" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K318" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="K320" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L320" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="3"/>
       <c r="B321" s="4"/>
       <c r="C321" s="4"/>
       <c r="D321" s="4"/>
       <c r="E321" s="3"/>
       <c r="F321" s="3"/>
       <c r="G321" s="3"/>
       <c r="H321" s="3"/>
       <c r="I321" s="3"/>
       <c r="J321" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K321" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L321" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="3"/>
       <c r="B322" s="4"/>
       <c r="C322" s="4"/>
       <c r="D322" s="4"/>
       <c r="E322" s="3"/>
       <c r="F322" s="3"/>
       <c r="G322" s="3"/>
       <c r="H322" s="3"/>
       <c r="I322" s="3"/>
       <c r="J322" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K322" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L322" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="3"/>
       <c r="B323" s="4"/>
       <c r="C323" s="4"/>
       <c r="D323" s="4"/>
       <c r="E323" s="3"/>
       <c r="F323" s="3"/>
       <c r="G323" s="3"/>
       <c r="H323" s="3"/>
       <c r="I323" s="3"/>
       <c r="J323" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K323" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L323" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B324" s="4" t="inlineStr">
         <is>
-          <t>101호7651</t>
+          <t>169하9487</t>
         </is>
       </c>
       <c r="C324" s="4" t="inlineStr">
         <is>
-          <t>신형 K5(DL3) 2.0 LPI 렌터카 트렌디</t>
+          <t>니로 하이브리드 프레스티지</t>
         </is>
       </c>
       <c r="D324" s="4" t="inlineStr">
         <is>
-          <t>내비게이션</t>
+          <t>드라이브와이즈,내비게이션</t>
         </is>
       </c>
       <c r="E324" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F324" s="3" t="inlineStr">
         <is>
           <t>화이트</t>
         </is>
       </c>
       <c r="G324" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H324" s="3" t="inlineStr">
         <is>
-          <t>21년02월</t>
+          <t>22년05월</t>
         </is>
       </c>
       <c r="I324" s="3" t="inlineStr">
         <is>
-          <t>83,500KM</t>
+          <t>117,000KM</t>
         </is>
       </c>
       <c r="J324" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K324" s="3" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L324" s="3" t="inlineStr">
         <is>
           <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="3"/>
       <c r="B325" s="4"/>
       <c r="C325" s="4"/>
       <c r="D325" s="4"/>
       <c r="E325" s="3"/>
       <c r="F325" s="3"/>
       <c r="G325" s="3"/>
       <c r="H325" s="3"/>
       <c r="I325" s="3"/>
       <c r="J325" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>34</t>
         </is>
       </c>
       <c r="K325" s="3" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L325" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="3" t="inlineStr">
         <is>
           <t>SKY</t>
         </is>
       </c>
       <c r="B326" s="4" t="inlineStr">
         <is>
-          <t>101호7673</t>
+          <t>125호9035</t>
         </is>
       </c>
       <c r="C326" s="4" t="inlineStr">
         <is>
-          <t>올 뉴K3 1.6 가솔린 시그니처</t>
+          <t>더 뉴카니발(KA4) 9인승 가솔린 시그니처</t>
         </is>
       </c>
       <c r="D326" s="4" t="inlineStr">
         <is>
-          <t>선루프, 내비게이션</t>
+          <t>기본형-드라이브와이즈, 스타일</t>
         </is>
       </c>
       <c r="E326" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F326" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G326" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H326" s="3" t="inlineStr">
         <is>
-          <t>21년03월</t>
+          <t>23년12월</t>
         </is>
       </c>
       <c r="I326" s="3" t="inlineStr">
         <is>
-          <t>60,000KM</t>
+          <t>74,000KM</t>
         </is>
       </c>
       <c r="J326" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K326" s="3" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L326" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="3"/>
       <c r="B327" s="4"/>
       <c r="C327" s="4"/>
       <c r="D327" s="4"/>
       <c r="E327" s="3"/>
       <c r="F327" s="3"/>
       <c r="G327" s="3"/>
       <c r="H327" s="3"/>
       <c r="I327" s="3"/>
       <c r="J327" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K327" s="3" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L327" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
-      <c r="A328" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A328" s="3"/>
+      <c r="B328" s="4"/>
+      <c r="C328" s="4"/>
+      <c r="D328" s="4"/>
+      <c r="E328" s="3"/>
+      <c r="F328" s="3"/>
+      <c r="G328" s="3"/>
+      <c r="H328" s="3"/>
+      <c r="I328" s="3"/>
       <c r="J328" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K328" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L328" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="3"/>
       <c r="B329" s="4"/>
       <c r="C329" s="4"/>
       <c r="D329" s="4"/>
       <c r="E329" s="3"/>
       <c r="F329" s="3"/>
       <c r="G329" s="3"/>
       <c r="H329" s="3"/>
       <c r="I329" s="3"/>
       <c r="J329" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K329" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L329" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="3"/>
       <c r="B330" s="4"/>
       <c r="C330" s="4"/>
       <c r="D330" s="4"/>
       <c r="E330" s="3"/>
       <c r="F330" s="3"/>
       <c r="G330" s="3"/>
       <c r="H330" s="3"/>
       <c r="I330" s="3"/>
       <c r="J330" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K330" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L330" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>1,200,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
-      <c r="A331" s="3"/>
-[...7 lines deleted...]
-      <c r="I331" s="3"/>
+      <c r="A331" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B331" s="4" t="inlineStr">
+        <is>
+          <t>125호8930</t>
+        </is>
+      </c>
+      <c r="C331" s="4" t="inlineStr">
+        <is>
+          <t>신형쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 프레스
+티지</t>
+        </is>
+      </c>
+      <c r="D331" s="4" t="inlineStr">
+        <is>
+          <t>스타일, 기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E331" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F331" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G331" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H331" s="3" t="inlineStr">
+        <is>
+          <t>23년01월</t>
+        </is>
+      </c>
+      <c r="I331" s="3" t="inlineStr">
+        <is>
+          <t>28,000KM</t>
+        </is>
+      </c>
       <c r="J331" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K331" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L331" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="3"/>
       <c r="B332" s="4"/>
       <c r="C332" s="4"/>
       <c r="D332" s="4"/>
       <c r="E332" s="3"/>
       <c r="F332" s="3"/>
       <c r="G332" s="3"/>
       <c r="H332" s="3"/>
       <c r="I332" s="3"/>
       <c r="J332" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K332" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L332" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
-      <c r="A333" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A333" s="3"/>
+      <c r="B333" s="4"/>
+      <c r="C333" s="4"/>
+      <c r="D333" s="4"/>
+      <c r="E333" s="3"/>
+      <c r="F333" s="3"/>
+      <c r="G333" s="3"/>
+      <c r="H333" s="3"/>
+      <c r="I333" s="3"/>
       <c r="J333" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K333" s="3" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L333" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="3"/>
       <c r="B334" s="4"/>
       <c r="C334" s="4"/>
       <c r="D334" s="4"/>
       <c r="E334" s="3"/>
       <c r="F334" s="3"/>
       <c r="G334" s="3"/>
       <c r="H334" s="3"/>
       <c r="I334" s="3"/>
       <c r="J334" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K334" s="3" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L334" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="3"/>
       <c r="B335" s="4"/>
       <c r="C335" s="4"/>
       <c r="D335" s="4"/>
       <c r="E335" s="3"/>
       <c r="F335" s="3"/>
       <c r="G335" s="3"/>
       <c r="H335" s="3"/>
       <c r="I335" s="3"/>
       <c r="J335" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K335" s="3" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L335" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="3" t="inlineStr">
         <is>
-          <t>SW</t>
+          <t>SKY</t>
         </is>
       </c>
       <c r="B336" s="4" t="inlineStr">
         <is>
-          <t>141하1641</t>
+          <t>142호2072</t>
         </is>
       </c>
       <c r="C336" s="4" t="inlineStr">
         <is>
-          <t>모닝 어반 스탠다드</t>
-[...2 lines deleted...]
-      <c r="D336" s="4"/>
+          <t>더 뉴쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 시그
+니처 그래비티</t>
+        </is>
+      </c>
+      <c r="D336" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
       <c r="E336" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F336" s="3" t="inlineStr">
         <is>
-          <t>은색</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G336" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H336" s="3" t="inlineStr">
         <is>
-          <t>22년01월</t>
+          <t>24년11월</t>
         </is>
       </c>
       <c r="I336" s="3" t="inlineStr">
         <is>
-          <t>184,838KM</t>
+          <t>15,500KM</t>
         </is>
       </c>
       <c r="J336" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K336" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L336" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="3"/>
       <c r="B337" s="4"/>
       <c r="C337" s="4"/>
       <c r="D337" s="4"/>
       <c r="E337" s="3"/>
       <c r="F337" s="3"/>
       <c r="G337" s="3"/>
       <c r="H337" s="3"/>
       <c r="I337" s="3"/>
       <c r="J337" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K337" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L337" s="3" t="inlineStr">
         <is>
-          <t>390,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
-      <c r="A338" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A338" s="3"/>
+      <c r="B338" s="4"/>
+      <c r="C338" s="4"/>
+      <c r="D338" s="4"/>
+      <c r="E338" s="3"/>
+      <c r="F338" s="3"/>
+      <c r="G338" s="3"/>
+      <c r="H338" s="3"/>
+      <c r="I338" s="3"/>
       <c r="J338" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K338" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L338" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="3"/>
       <c r="B339" s="4"/>
       <c r="C339" s="4"/>
       <c r="D339" s="4"/>
       <c r="E339" s="3"/>
       <c r="F339" s="3"/>
       <c r="G339" s="3"/>
       <c r="H339" s="3"/>
       <c r="I339" s="3"/>
       <c r="J339" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K339" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L339" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="3"/>
       <c r="B340" s="4"/>
       <c r="C340" s="4"/>
       <c r="D340" s="4"/>
       <c r="E340" s="3"/>
       <c r="F340" s="3"/>
       <c r="G340" s="3"/>
       <c r="H340" s="3"/>
       <c r="I340" s="3"/>
       <c r="J340" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K340" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L340" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="3" t="inlineStr">
         <is>
-          <t>SW</t>
+          <t>SKY</t>
         </is>
       </c>
       <c r="B341" s="4" t="inlineStr">
         <is>
-          <t>182허6251</t>
+          <t>142호3653</t>
         </is>
       </c>
       <c r="C341" s="4" t="inlineStr">
         <is>
-          <t>모닝 어반 밴</t>
+          <t>더 뉴카니발(KA4) 9인승 디젤 프레스티지</t>
         </is>
       </c>
       <c r="D341" s="4" t="inlineStr">
         <is>
-          <t>기본형</t>
+          <t>기본형-12.3인치 클러스터, 컨비니언스, 드
+라이브와이즈</t>
         </is>
       </c>
       <c r="E341" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F341" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G341" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H341" s="3" t="inlineStr">
         <is>
-          <t>21년07월</t>
+          <t>24년12월</t>
         </is>
       </c>
       <c r="I341" s="3" t="inlineStr">
         <is>
-          <t>89,393KM</t>
+          <t>12,000KM</t>
         </is>
       </c>
       <c r="J341" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K341" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L341" s="3" t="inlineStr">
         <is>
-          <t>390,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="3"/>
       <c r="B342" s="4"/>
       <c r="C342" s="4"/>
       <c r="D342" s="4"/>
       <c r="E342" s="3"/>
       <c r="F342" s="3"/>
       <c r="G342" s="3"/>
       <c r="H342" s="3"/>
       <c r="I342" s="3"/>
       <c r="J342" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K342" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L342" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
-      <c r="A343" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A343" s="3"/>
+      <c r="B343" s="4"/>
+      <c r="C343" s="4"/>
+      <c r="D343" s="4"/>
+      <c r="E343" s="3"/>
+      <c r="F343" s="3"/>
+      <c r="G343" s="3"/>
+      <c r="H343" s="3"/>
+      <c r="I343" s="3"/>
       <c r="J343" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K343" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L343" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="3"/>
       <c r="B344" s="4"/>
       <c r="C344" s="4"/>
       <c r="D344" s="4"/>
       <c r="E344" s="3"/>
       <c r="F344" s="3"/>
       <c r="G344" s="3"/>
       <c r="H344" s="3"/>
       <c r="I344" s="3"/>
       <c r="J344" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K344" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L344" s="3" t="inlineStr">
         <is>
-          <t>390,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
-      <c r="A345" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E345" s="3" t="inlineStr">
+      <c r="A345" s="3"/>
+      <c r="B345" s="4"/>
+      <c r="C345" s="4"/>
+      <c r="D345" s="4"/>
+      <c r="E345" s="3"/>
+      <c r="F345" s="3"/>
+      <c r="G345" s="3"/>
+      <c r="H345" s="3"/>
+      <c r="I345" s="3"/>
+      <c r="J345" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K345" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L345" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
+      <c r="A346" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B346" s="4" t="inlineStr">
+        <is>
+          <t>125하2547</t>
+        </is>
+      </c>
+      <c r="C346" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발(KA4) 7인승 가솔린 노블레스 아웃도어</t>
+        </is>
+      </c>
+      <c r="D346" s="4" t="inlineStr">
+        <is>
+          <t>스마트커넥트, 모니터링팩, HUD+빌트인캠2,
+ 드라이브와이즈, 스타일, 기본형-듀얼선루프</t>
+        </is>
+      </c>
+      <c r="E346" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F345" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I346" s="3"/>
+      <c r="F346" s="3" t="inlineStr">
+        <is>
+          <t>오로라 블랙펄</t>
+        </is>
+      </c>
+      <c r="G346" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H346" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I346" s="3" t="inlineStr">
+        <is>
+          <t>20,000KM</t>
+        </is>
+      </c>
       <c r="J346" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K346" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L346" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
-      <c r="A347" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A347" s="3"/>
+      <c r="B347" s="4"/>
+      <c r="C347" s="4"/>
       <c r="D347" s="4"/>
-      <c r="E347" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E347" s="3"/>
+      <c r="F347" s="3"/>
+      <c r="G347" s="3"/>
+      <c r="H347" s="3"/>
+      <c r="I347" s="3"/>
       <c r="J347" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K347" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L347" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>980,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
-      <c r="A348" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A348" s="3"/>
+      <c r="B348" s="4"/>
+      <c r="C348" s="4"/>
+      <c r="D348" s="4"/>
+      <c r="E348" s="3"/>
+      <c r="F348" s="3"/>
+      <c r="G348" s="3"/>
+      <c r="H348" s="3"/>
+      <c r="I348" s="3"/>
       <c r="J348" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K348" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L348" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>1,010,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="3"/>
       <c r="B349" s="4"/>
       <c r="C349" s="4"/>
       <c r="D349" s="4"/>
       <c r="E349" s="3"/>
       <c r="F349" s="3"/>
       <c r="G349" s="3"/>
       <c r="H349" s="3"/>
       <c r="I349" s="3"/>
       <c r="J349" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K349" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L349" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>1,040,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
-      <c r="A350" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E350" s="3" t="inlineStr">
+      <c r="A350" s="3"/>
+      <c r="B350" s="4"/>
+      <c r="C350" s="4"/>
+      <c r="D350" s="4"/>
+      <c r="E350" s="3"/>
+      <c r="F350" s="3"/>
+      <c r="G350" s="3"/>
+      <c r="H350" s="3"/>
+      <c r="I350" s="3"/>
+      <c r="J350" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K350" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L350" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
+      <c r="A351" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B351" s="4" t="inlineStr">
+        <is>
+          <t>125호5192</t>
+        </is>
+      </c>
+      <c r="C351" s="4" t="inlineStr">
+        <is>
+          <t>신형 카니발(KA4) 9인승 가솔린 시그니처</t>
+        </is>
+      </c>
+      <c r="D351" s="4" t="inlineStr">
+        <is>
+          <t>KRELL사운드, 드라이브와이즈, 기본형-컴포
+트, 스마트커넥트, 스타일</t>
+        </is>
+      </c>
+      <c r="E351" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F350" s="3" t="inlineStr">
+      <c r="F351" s="3" t="inlineStr">
         <is>
           <t>화이트</t>
         </is>
       </c>
-      <c r="G350" s="3" t="inlineStr">
+      <c r="G351" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H350" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K350" s="3" t="inlineStr">
+      <c r="H351" s="3" t="inlineStr">
+        <is>
+          <t>23년05월</t>
+        </is>
+      </c>
+      <c r="I351" s="3" t="inlineStr">
+        <is>
+          <t>53,000KM</t>
+        </is>
+      </c>
+      <c r="J351" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L350" s="3" t="inlineStr">
-[...15 lines deleted...]
-      <c r="J351" s="3" t="inlineStr">
+      <c r="K351" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L351" s="3" t="inlineStr">
+        <is>
+          <t>930,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
+      <c r="A352" s="3"/>
+      <c r="B352" s="4"/>
+      <c r="C352" s="4"/>
+      <c r="D352" s="4"/>
+      <c r="E352" s="3"/>
+      <c r="F352" s="3"/>
+      <c r="G352" s="3"/>
+      <c r="H352" s="3"/>
+      <c r="I352" s="3"/>
+      <c r="J352" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K352" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L352" s="3" t="inlineStr">
+        <is>
+          <t>960,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
+      <c r="A353" s="3"/>
+      <c r="B353" s="4"/>
+      <c r="C353" s="4"/>
+      <c r="D353" s="4"/>
+      <c r="E353" s="3"/>
+      <c r="F353" s="3"/>
+      <c r="G353" s="3"/>
+      <c r="H353" s="3"/>
+      <c r="I353" s="3"/>
+      <c r="J353" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K353" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L353" s="3" t="inlineStr">
+        <is>
+          <t>990,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
+      <c r="A354" s="3"/>
+      <c r="B354" s="4"/>
+      <c r="C354" s="4"/>
+      <c r="D354" s="4"/>
+      <c r="E354" s="3"/>
+      <c r="F354" s="3"/>
+      <c r="G354" s="3"/>
+      <c r="H354" s="3"/>
+      <c r="I354" s="3"/>
+      <c r="J354" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K351" s="3" t="inlineStr">
-[...184 lines deleted...]
-      </c>
       <c r="K354" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L354" s="3" t="inlineStr">
         <is>
-          <t>1,170,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="3"/>
       <c r="B355" s="4"/>
       <c r="C355" s="4"/>
       <c r="D355" s="4"/>
       <c r="E355" s="3"/>
       <c r="F355" s="3"/>
       <c r="G355" s="3"/>
       <c r="H355" s="3"/>
       <c r="I355" s="3"/>
       <c r="J355" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K355" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L355" s="3" t="inlineStr">
         <is>
-          <t>1,110,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
-      <c r="A356" s="3"/>
-[...7 lines deleted...]
-      <c r="I356" s="3"/>
+      <c r="A356" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B356" s="4" t="inlineStr">
+        <is>
+          <t>125호8928</t>
+        </is>
+      </c>
+      <c r="C356" s="4" t="inlineStr">
+        <is>
+          <t>신형쏘렌토(MQ4) 2.5 가솔린 4WD 5인승 프레스
+티지</t>
+        </is>
+      </c>
+      <c r="D356" s="4" t="inlineStr">
+        <is>
+          <t>스타일, 선루프, 기본형-드라이브와이즈, 내비
+게이션</t>
+        </is>
+      </c>
+      <c r="E356" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F356" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G356" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H356" s="3" t="inlineStr">
+        <is>
+          <t>23년07월</t>
+        </is>
+      </c>
+      <c r="I356" s="3" t="inlineStr">
+        <is>
+          <t>37,500KM</t>
+        </is>
+      </c>
       <c r="J356" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K356" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L356" s="3" t="inlineStr">
         <is>
-          <t>100,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="3"/>
       <c r="B357" s="4"/>
       <c r="C357" s="4"/>
       <c r="D357" s="4"/>
       <c r="E357" s="3"/>
       <c r="F357" s="3"/>
       <c r="G357" s="3"/>
       <c r="H357" s="3"/>
       <c r="I357" s="3"/>
       <c r="J357" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K357" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L357" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="3"/>
       <c r="B358" s="4"/>
       <c r="C358" s="4"/>
       <c r="D358" s="4"/>
       <c r="E358" s="3"/>
       <c r="F358" s="3"/>
       <c r="G358" s="3"/>
       <c r="H358" s="3"/>
       <c r="I358" s="3"/>
       <c r="J358" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K358" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L358" s="3" t="inlineStr">
         <is>
           <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
-      <c r="A359" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A359" s="3"/>
+      <c r="B359" s="4"/>
+      <c r="C359" s="4"/>
       <c r="D359" s="4"/>
-      <c r="E359" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E359" s="3"/>
+      <c r="F359" s="3"/>
+      <c r="G359" s="3"/>
+      <c r="H359" s="3"/>
+      <c r="I359" s="3"/>
       <c r="J359" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K359" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L359" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="3"/>
       <c r="B360" s="4"/>
       <c r="C360" s="4"/>
       <c r="D360" s="4"/>
       <c r="E360" s="3"/>
       <c r="F360" s="3"/>
       <c r="G360" s="3"/>
       <c r="H360" s="3"/>
       <c r="I360" s="3"/>
       <c r="J360" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K360" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L360" s="3" t="inlineStr">
         <is>
-          <t>1,110,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
-      <c r="A361" s="3"/>
-[...7 lines deleted...]
-      <c r="I361" s="3"/>
+      <c r="A361" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B361" s="4" t="inlineStr">
+        <is>
+          <t>101하8578</t>
+        </is>
+      </c>
+      <c r="C361" s="4" t="inlineStr">
+        <is>
+          <t>신형쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 프레스
+티지</t>
+        </is>
+      </c>
+      <c r="D361" s="4" t="inlineStr">
+        <is>
+          <t>선루프, 기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E361" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F361" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G361" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H361" s="3" t="inlineStr">
+        <is>
+          <t>22년06월</t>
+        </is>
+      </c>
+      <c r="I361" s="3" t="inlineStr">
+        <is>
+          <t>68,000KM</t>
+        </is>
+      </c>
       <c r="J361" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K361" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L361" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="3"/>
       <c r="B362" s="4"/>
       <c r="C362" s="4"/>
       <c r="D362" s="4"/>
       <c r="E362" s="3"/>
       <c r="F362" s="3"/>
       <c r="G362" s="3"/>
       <c r="H362" s="3"/>
       <c r="I362" s="3"/>
       <c r="J362" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K362" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L362" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
-      <c r="A363" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E363" s="3" t="inlineStr">
+      <c r="A363" s="3"/>
+      <c r="B363" s="4"/>
+      <c r="C363" s="4"/>
+      <c r="D363" s="4"/>
+      <c r="E363" s="3"/>
+      <c r="F363" s="3"/>
+      <c r="G363" s="3"/>
+      <c r="H363" s="3"/>
+      <c r="I363" s="3"/>
+      <c r="J363" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K363" s="3" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="L363" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
+      <c r="A364" s="3"/>
+      <c r="B364" s="4"/>
+      <c r="C364" s="4"/>
+      <c r="D364" s="4"/>
+      <c r="E364" s="3"/>
+      <c r="F364" s="3"/>
+      <c r="G364" s="3"/>
+      <c r="H364" s="3"/>
+      <c r="I364" s="3"/>
+      <c r="J364" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K364" s="3" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="L364" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
+      <c r="A365" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B365" s="4" t="inlineStr">
+        <is>
+          <t>101호7872</t>
+        </is>
+      </c>
+      <c r="C365" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴스포티지 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D365" s="4" t="inlineStr">
+        <is>
+          <t>기본형-내비게이션</t>
+        </is>
+      </c>
+      <c r="E365" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F363" s="3" t="inlineStr">
-[...54 lines deleted...]
-      <c r="G364" s="3" t="inlineStr">
+      <c r="F365" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G365" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H364" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I365" s="3"/>
+      <c r="H365" s="3" t="inlineStr">
+        <is>
+          <t>21년09월</t>
+        </is>
+      </c>
+      <c r="I365" s="3" t="inlineStr">
+        <is>
+          <t>79,000KM</t>
+        </is>
+      </c>
       <c r="J365" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K365" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L365" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="3"/>
       <c r="B366" s="4"/>
       <c r="C366" s="4"/>
       <c r="D366" s="4"/>
       <c r="E366" s="3"/>
       <c r="F366" s="3"/>
       <c r="G366" s="3"/>
       <c r="H366" s="3"/>
       <c r="I366" s="3"/>
       <c r="J366" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K366" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L366" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
-      <c r="A367" s="3"/>
-[...7 lines deleted...]
-      <c r="I367" s="3"/>
+      <c r="A367" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B367" s="4" t="inlineStr">
+        <is>
+          <t>142호2088</t>
+        </is>
+      </c>
+      <c r="C367" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K8 하이브리드 노블레스</t>
+        </is>
+      </c>
+      <c r="D367" s="4" t="inlineStr">
+        <is>
+          <t>투톤휠(브라운/베이지)-드라이브와이즈, HUD
+, 선루프, 스타일2</t>
+        </is>
+      </c>
+      <c r="E367" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F367" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G367" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H367" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I367" s="3" t="inlineStr">
+        <is>
+          <t>31,500KM</t>
+        </is>
+      </c>
       <c r="J367" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K367" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L367" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="3"/>
       <c r="B368" s="4"/>
       <c r="C368" s="4"/>
       <c r="D368" s="4"/>
       <c r="E368" s="3"/>
       <c r="F368" s="3"/>
       <c r="G368" s="3"/>
       <c r="H368" s="3"/>
       <c r="I368" s="3"/>
       <c r="J368" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K368" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L368" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
-      <c r="A369" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A369" s="3"/>
+      <c r="B369" s="4"/>
+      <c r="C369" s="4"/>
+      <c r="D369" s="4"/>
+      <c r="E369" s="3"/>
+      <c r="F369" s="3"/>
+      <c r="G369" s="3"/>
+      <c r="H369" s="3"/>
+      <c r="I369" s="3"/>
       <c r="J369" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K369" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L369" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>1,200,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="3"/>
       <c r="B370" s="4"/>
       <c r="C370" s="4"/>
       <c r="D370" s="4"/>
       <c r="E370" s="3"/>
       <c r="F370" s="3"/>
       <c r="G370" s="3"/>
       <c r="H370" s="3"/>
       <c r="I370" s="3"/>
       <c r="J370" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K370" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L370" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>1,250,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="3"/>
       <c r="B371" s="4"/>
       <c r="C371" s="4"/>
       <c r="D371" s="4"/>
       <c r="E371" s="3"/>
       <c r="F371" s="3"/>
       <c r="G371" s="3"/>
       <c r="H371" s="3"/>
       <c r="I371" s="3"/>
       <c r="J371" s="3" t="inlineStr">
         <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K371" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L371" s="3" t="inlineStr">
+        <is>
+          <t>1,300,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
+      <c r="A372" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B372" s="4" t="inlineStr">
+        <is>
+          <t>125호7638</t>
+        </is>
+      </c>
+      <c r="C372" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴스포티지 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D372" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E372" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F372" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G372" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H372" s="3" t="inlineStr">
+        <is>
+          <t>22년12월</t>
+        </is>
+      </c>
+      <c r="I372" s="3" t="inlineStr">
+        <is>
+          <t>43,500KM</t>
+        </is>
+      </c>
+      <c r="J372" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K371" s="3" t="inlineStr">
+      <c r="K372" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L371" s="3" t="inlineStr">
+      <c r="L372" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
+      <c r="A373" s="3"/>
+      <c r="B373" s="4"/>
+      <c r="C373" s="4"/>
+      <c r="D373" s="4"/>
+      <c r="E373" s="3"/>
+      <c r="F373" s="3"/>
+      <c r="G373" s="3"/>
+      <c r="H373" s="3"/>
+      <c r="I373" s="3"/>
+      <c r="J373" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K373" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L373" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
+      <c r="A374" s="3"/>
+      <c r="B374" s="4"/>
+      <c r="C374" s="4"/>
+      <c r="D374" s="4"/>
+      <c r="E374" s="3"/>
+      <c r="F374" s="3"/>
+      <c r="G374" s="3"/>
+      <c r="H374" s="3"/>
+      <c r="I374" s="3"/>
+      <c r="J374" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K374" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L374" s="3" t="inlineStr">
+        <is>
+          <t>760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
+      <c r="A375" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B375" s="4" t="inlineStr">
+        <is>
+          <t>125하4718</t>
+        </is>
+      </c>
+      <c r="C375" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴쏘렌토(MQ4) 2.5 가솔린 2WD 7인승 프레
+스티지</t>
+        </is>
+      </c>
+      <c r="D375" s="4" t="inlineStr">
+        <is>
+          <t>기본형-12.3 클러스터, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E375" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F375" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G375" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H375" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I375" s="3" t="inlineStr">
+        <is>
+          <t>8,500KM</t>
+        </is>
+      </c>
+      <c r="J375" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K375" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L375" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
+      <c r="A376" s="3"/>
+      <c r="B376" s="4"/>
+      <c r="C376" s="4"/>
+      <c r="D376" s="4"/>
+      <c r="E376" s="3"/>
+      <c r="F376" s="3"/>
+      <c r="G376" s="3"/>
+      <c r="H376" s="3"/>
+      <c r="I376" s="3"/>
+      <c r="J376" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K376" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L376" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
+      <c r="A377" s="3"/>
+      <c r="B377" s="4"/>
+      <c r="C377" s="4"/>
+      <c r="D377" s="4"/>
+      <c r="E377" s="3"/>
+      <c r="F377" s="3"/>
+      <c r="G377" s="3"/>
+      <c r="H377" s="3"/>
+      <c r="I377" s="3"/>
+      <c r="J377" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K377" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L377" s="3" t="inlineStr">
+        <is>
+          <t>910,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
+      <c r="A378" s="3"/>
+      <c r="B378" s="4"/>
+      <c r="C378" s="4"/>
+      <c r="D378" s="4"/>
+      <c r="E378" s="3"/>
+      <c r="F378" s="3"/>
+      <c r="G378" s="3"/>
+      <c r="H378" s="3"/>
+      <c r="I378" s="3"/>
+      <c r="J378" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K378" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L378" s="3" t="inlineStr">
+        <is>
+          <t>940,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
+      <c r="A379" s="3"/>
+      <c r="B379" s="4"/>
+      <c r="C379" s="4"/>
+      <c r="D379" s="4"/>
+      <c r="E379" s="3"/>
+      <c r="F379" s="3"/>
+      <c r="G379" s="3"/>
+      <c r="H379" s="3"/>
+      <c r="I379" s="3"/>
+      <c r="J379" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K379" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L379" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
+      <c r="A380" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B380" s="4" t="inlineStr">
+        <is>
+          <t>101호7894</t>
+        </is>
+      </c>
+      <c r="C380" s="4" t="inlineStr">
+        <is>
+          <t>신형쏘렌토 하이브리드(MQ4) HEV 1.6 2WD 5
+인승 프레스티지</t>
+        </is>
+      </c>
+      <c r="D380" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션</t>
+        </is>
+      </c>
+      <c r="E380" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F380" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G380" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H380" s="3" t="inlineStr">
+        <is>
+          <t>21년12월</t>
+        </is>
+      </c>
+      <c r="I380" s="3" t="inlineStr">
+        <is>
+          <t>75,000KM</t>
+        </is>
+      </c>
+      <c r="J380" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K380" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L380" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
+      <c r="A381" s="3"/>
+      <c r="B381" s="4"/>
+      <c r="C381" s="4"/>
+      <c r="D381" s="4"/>
+      <c r="E381" s="3"/>
+      <c r="F381" s="3"/>
+      <c r="G381" s="3"/>
+      <c r="H381" s="3"/>
+      <c r="I381" s="3"/>
+      <c r="J381" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K381" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L381" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
+      <c r="A382" s="3"/>
+      <c r="B382" s="4"/>
+      <c r="C382" s="4"/>
+      <c r="D382" s="4"/>
+      <c r="E382" s="3"/>
+      <c r="F382" s="3"/>
+      <c r="G382" s="3"/>
+      <c r="H382" s="3"/>
+      <c r="I382" s="3"/>
+      <c r="J382" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K382" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L382" s="3" t="inlineStr">
+        <is>
+          <t>860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
+      <c r="A383" s="3"/>
+      <c r="B383" s="4"/>
+      <c r="C383" s="4"/>
+      <c r="D383" s="4"/>
+      <c r="E383" s="3"/>
+      <c r="F383" s="3"/>
+      <c r="G383" s="3"/>
+      <c r="H383" s="3"/>
+      <c r="I383" s="3"/>
+      <c r="J383" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K383" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L383" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
+      <c r="A384" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B384" s="4" t="inlineStr">
+        <is>
+          <t>125호5187</t>
+        </is>
+      </c>
+      <c r="C384" s="4" t="inlineStr">
+        <is>
+          <t>신형 카니발(KA4) 9인승 가솔린 노블레스</t>
+        </is>
+      </c>
+      <c r="D384" s="4" t="inlineStr">
+        <is>
+          <t>원격주차보조, 모니터링팩, 드라이브와이즈, 내
+비적용-컴포트, 스타일, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E384" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F384" s="3" t="inlineStr">
+        <is>
+          <t>파랑</t>
+        </is>
+      </c>
+      <c r="G384" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H384" s="3" t="inlineStr">
+        <is>
+          <t>23년04월</t>
+        </is>
+      </c>
+      <c r="I384" s="3" t="inlineStr">
+        <is>
+          <t>72,000KM</t>
+        </is>
+      </c>
+      <c r="J384" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K384" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L384" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
+      <c r="A385" s="3"/>
+      <c r="B385" s="4"/>
+      <c r="C385" s="4"/>
+      <c r="D385" s="4"/>
+      <c r="E385" s="3"/>
+      <c r="F385" s="3"/>
+      <c r="G385" s="3"/>
+      <c r="H385" s="3"/>
+      <c r="I385" s="3"/>
+      <c r="J385" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K385" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L385" s="3" t="inlineStr">
+        <is>
+          <t>950,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
+      <c r="A386" s="3"/>
+      <c r="B386" s="4"/>
+      <c r="C386" s="4"/>
+      <c r="D386" s="4"/>
+      <c r="E386" s="3"/>
+      <c r="F386" s="3"/>
+      <c r="G386" s="3"/>
+      <c r="H386" s="3"/>
+      <c r="I386" s="3"/>
+      <c r="J386" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K386" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L386" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
+      <c r="A387" s="3"/>
+      <c r="B387" s="4"/>
+      <c r="C387" s="4"/>
+      <c r="D387" s="4"/>
+      <c r="E387" s="3"/>
+      <c r="F387" s="3"/>
+      <c r="G387" s="3"/>
+      <c r="H387" s="3"/>
+      <c r="I387" s="3"/>
+      <c r="J387" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K387" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L387" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
+      <c r="A388" s="3"/>
+      <c r="B388" s="4"/>
+      <c r="C388" s="4"/>
+      <c r="D388" s="4"/>
+      <c r="E388" s="3"/>
+      <c r="F388" s="3"/>
+      <c r="G388" s="3"/>
+      <c r="H388" s="3"/>
+      <c r="I388" s="3"/>
+      <c r="J388" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K388" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L388" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
+      <c r="A389" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B389" s="4" t="inlineStr">
+        <is>
+          <t>65호0241</t>
+        </is>
+      </c>
+      <c r="C389" s="4" t="inlineStr">
+        <is>
+          <t>올 뉴K7 3.0 LPi 렌터카 럭셔리</t>
+        </is>
+      </c>
+      <c r="D389" s="4" t="inlineStr">
+        <is>
+          <t>기본형-내비게이션</t>
+        </is>
+      </c>
+      <c r="E389" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F389" s="3" t="inlineStr">
+        <is>
+          <t>진주색</t>
+        </is>
+      </c>
+      <c r="G389" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H389" s="3" t="inlineStr">
+        <is>
+          <t>19년03월</t>
+        </is>
+      </c>
+      <c r="I389" s="3" t="inlineStr">
+        <is>
+          <t>266,169KM</t>
+        </is>
+      </c>
+      <c r="J389" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K389" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L389" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
+      <c r="A390" s="3"/>
+      <c r="B390" s="4"/>
+      <c r="C390" s="4"/>
+      <c r="D390" s="4"/>
+      <c r="E390" s="3"/>
+      <c r="F390" s="3"/>
+      <c r="G390" s="3"/>
+      <c r="H390" s="3"/>
+      <c r="I390" s="3"/>
+      <c r="J390" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K390" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L390" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
+      <c r="A391" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B391" s="4" t="inlineStr">
+        <is>
+          <t>141허3241</t>
+        </is>
+      </c>
+      <c r="C391" s="4" t="inlineStr">
+        <is>
+          <t>스포티지 더 볼드 1.6 디젤 4WD 트렌디</t>
+        </is>
+      </c>
+      <c r="D391" s="4" t="inlineStr">
+        <is>
+          <t>기본형-네비게이션팩</t>
+        </is>
+      </c>
+      <c r="E391" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F391" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G391" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H391" s="3" t="inlineStr">
+        <is>
+          <t>21년06월</t>
+        </is>
+      </c>
+      <c r="I391" s="3" t="inlineStr">
+        <is>
+          <t>41,498KM</t>
+        </is>
+      </c>
+      <c r="J391" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K391" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L391" s="3" t="inlineStr">
         <is>
           <t>650,000</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
-[...9 lines deleted...]
-      <c r="J372" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
+      <c r="A392" s="3"/>
+      <c r="B392" s="4"/>
+      <c r="C392" s="4"/>
+      <c r="D392" s="4"/>
+      <c r="E392" s="3"/>
+      <c r="F392" s="3"/>
+      <c r="G392" s="3"/>
+      <c r="H392" s="3"/>
+      <c r="I392" s="3"/>
+      <c r="J392" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K392" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L392" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
+      <c r="A393" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B393" s="4" t="inlineStr">
+        <is>
+          <t>165허9845</t>
+        </is>
+      </c>
+      <c r="C393" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴레이 2인승 밴 스탠다드</t>
+        </is>
+      </c>
+      <c r="D393" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E393" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F393" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G393" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H393" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I393" s="3" t="inlineStr">
+        <is>
+          <t>112,734KM</t>
+        </is>
+      </c>
+      <c r="J393" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K393" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L393" s="3" t="inlineStr">
+        <is>
+          <t>410,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
+      <c r="A394" s="3"/>
+      <c r="B394" s="4"/>
+      <c r="C394" s="4"/>
+      <c r="D394" s="4"/>
+      <c r="E394" s="3"/>
+      <c r="F394" s="3"/>
+      <c r="G394" s="3"/>
+      <c r="H394" s="3"/>
+      <c r="I394" s="3"/>
+      <c r="J394" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K394" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L394" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
+      <c r="A395" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B395" s="4" t="inlineStr">
+        <is>
+          <t>182허6251</t>
+        </is>
+      </c>
+      <c r="C395" s="4" t="inlineStr">
+        <is>
+          <t>모닝 어반 밴</t>
+        </is>
+      </c>
+      <c r="D395" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E395" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F395" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G395" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H395" s="3" t="inlineStr">
+        <is>
+          <t>21년07월</t>
+        </is>
+      </c>
+      <c r="I395" s="3" t="inlineStr">
+        <is>
+          <t>89,393KM</t>
+        </is>
+      </c>
+      <c r="J395" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K395" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L395" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
+      <c r="A396" s="3"/>
+      <c r="B396" s="4"/>
+      <c r="C396" s="4"/>
+      <c r="D396" s="4"/>
+      <c r="E396" s="3"/>
+      <c r="F396" s="3"/>
+      <c r="G396" s="3"/>
+      <c r="H396" s="3"/>
+      <c r="I396" s="3"/>
+      <c r="J396" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K396" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L396" s="3" t="inlineStr">
+        <is>
+          <t>410,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
+      <c r="A397" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B397" s="4" t="inlineStr">
+        <is>
+          <t>180호1860</t>
+        </is>
+      </c>
+      <c r="C397" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴레이 2인승 밴 프레스티지</t>
+        </is>
+      </c>
+      <c r="D397" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E397" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F397" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G397" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H397" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I397" s="3" t="inlineStr">
+        <is>
+          <t>117,789KM</t>
+        </is>
+      </c>
+      <c r="J397" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K397" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L397" s="3" t="inlineStr">
+        <is>
+          <t>410,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
+      <c r="A398" s="3"/>
+      <c r="B398" s="4"/>
+      <c r="C398" s="4"/>
+      <c r="D398" s="4"/>
+      <c r="E398" s="3"/>
+      <c r="F398" s="3"/>
+      <c r="G398" s="3"/>
+      <c r="H398" s="3"/>
+      <c r="I398" s="3"/>
+      <c r="J398" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K398" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L398" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
+      <c r="A399" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B399" s="4" t="inlineStr">
+        <is>
+          <t>13호7411</t>
+        </is>
+      </c>
+      <c r="C399" s="4" t="inlineStr">
+        <is>
+          <t>올 뉴K7 3.0 LPi 렌터카 럭셔리</t>
+        </is>
+      </c>
+      <c r="D399" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 기본형-ETCS</t>
+        </is>
+      </c>
+      <c r="E399" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F399" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G399" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H399" s="3" t="inlineStr">
+        <is>
+          <t>19년04월</t>
+        </is>
+      </c>
+      <c r="I399" s="3" t="inlineStr">
+        <is>
+          <t>221,628KM</t>
+        </is>
+      </c>
+      <c r="J399" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K399" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L399" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
+      <c r="A400" s="3"/>
+      <c r="B400" s="4"/>
+      <c r="C400" s="4"/>
+      <c r="D400" s="4"/>
+      <c r="E400" s="3"/>
+      <c r="F400" s="3"/>
+      <c r="G400" s="3"/>
+      <c r="H400" s="3"/>
+      <c r="I400" s="3"/>
+      <c r="J400" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K400" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L400" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
+      <c r="A401" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B401" s="4" t="inlineStr">
+        <is>
+          <t>182허7640</t>
+        </is>
+      </c>
+      <c r="C401" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴레이 2인승 밴 프레스티지</t>
+        </is>
+      </c>
+      <c r="D401" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E401" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F401" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G401" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H401" s="3" t="inlineStr">
+        <is>
+          <t>22년04월</t>
+        </is>
+      </c>
+      <c r="I401" s="3" t="inlineStr">
+        <is>
+          <t>82,625KM</t>
+        </is>
+      </c>
+      <c r="J401" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K401" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L401" s="3" t="inlineStr">
+        <is>
+          <t>410,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
+      <c r="A402" s="3"/>
+      <c r="B402" s="4"/>
+      <c r="C402" s="4"/>
+      <c r="D402" s="4"/>
+      <c r="E402" s="3"/>
+      <c r="F402" s="3"/>
+      <c r="G402" s="3"/>
+      <c r="H402" s="3"/>
+      <c r="I402" s="3"/>
+      <c r="J402" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K402" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L402" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
+      <c r="A403" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B403" s="4" t="inlineStr">
+        <is>
+          <t>182허7148</t>
+        </is>
+      </c>
+      <c r="C403" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴레이 2인승 밴 스탠다드</t>
+        </is>
+      </c>
+      <c r="D403" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E403" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F403" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G403" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H403" s="3" t="inlineStr">
+        <is>
+          <t>22년02월</t>
+        </is>
+      </c>
+      <c r="I403" s="3" t="inlineStr">
+        <is>
+          <t>121,227KM</t>
+        </is>
+      </c>
+      <c r="J403" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K403" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L403" s="3" t="inlineStr">
+        <is>
+          <t>410,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
+      <c r="A404" s="3"/>
+      <c r="B404" s="4"/>
+      <c r="C404" s="4"/>
+      <c r="D404" s="4"/>
+      <c r="E404" s="3"/>
+      <c r="F404" s="3"/>
+      <c r="G404" s="3"/>
+      <c r="H404" s="3"/>
+      <c r="I404" s="3"/>
+      <c r="J404" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K404" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L404" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
+      <c r="A405" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B405" s="4" t="inlineStr">
+        <is>
+          <t>06하0671</t>
+        </is>
+      </c>
+      <c r="C405" s="4" t="inlineStr">
+        <is>
+          <t>올 뉴K7 3.0 LPi 렌터카 럭셔리</t>
+        </is>
+      </c>
+      <c r="D405" s="4" t="inlineStr">
+        <is>
+          <t>선루프, 내비게이션, 기본형-ETCS</t>
+        </is>
+      </c>
+      <c r="E405" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F405" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G405" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H405" s="3" t="inlineStr">
+        <is>
+          <t>19년04월</t>
+        </is>
+      </c>
+      <c r="I405" s="3" t="inlineStr">
+        <is>
+          <t>188,474KM</t>
+        </is>
+      </c>
+      <c r="J405" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K405" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L405" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
+      <c r="A406" s="3"/>
+      <c r="B406" s="4"/>
+      <c r="C406" s="4"/>
+      <c r="D406" s="4"/>
+      <c r="E406" s="3"/>
+      <c r="F406" s="3"/>
+      <c r="G406" s="3"/>
+      <c r="H406" s="3"/>
+      <c r="I406" s="3"/>
+      <c r="J406" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K406" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L406" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
+      <c r="A407" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B407" s="4" t="inlineStr">
+        <is>
+          <t>27하9414</t>
+        </is>
+      </c>
+      <c r="C407" s="4" t="inlineStr">
+        <is>
+          <t>더뉴모하비 레지던트 4륜 7인승</t>
+        </is>
+      </c>
+      <c r="D407" s="4" t="inlineStr">
+        <is>
+          <t>썬룹,어라운뷰 등</t>
+        </is>
+      </c>
+      <c r="E407" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F407" s="3" t="inlineStr">
+        <is>
+          <t>다크그레이</t>
+        </is>
+      </c>
+      <c r="G407" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H407" s="3" t="inlineStr">
+        <is>
+          <t>19년06월</t>
+        </is>
+      </c>
+      <c r="I407" s="3" t="inlineStr">
+        <is>
+          <t>147,646KM</t>
+        </is>
+      </c>
+      <c r="J407" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K407" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L407" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
+      <c r="A408" s="3"/>
+      <c r="B408" s="4"/>
+      <c r="C408" s="4"/>
+      <c r="D408" s="4"/>
+      <c r="E408" s="3"/>
+      <c r="F408" s="3"/>
+      <c r="G408" s="3"/>
+      <c r="H408" s="3"/>
+      <c r="I408" s="3"/>
+      <c r="J408" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K408" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L408" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
+      <c r="A409" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B409" s="4" t="inlineStr">
+        <is>
+          <t>154호2285</t>
+        </is>
+      </c>
+      <c r="C409" s="4" t="inlineStr">
+        <is>
+          <t>더뉴k3 1.6프레스티지</t>
+        </is>
+      </c>
+      <c r="D409" s="4" t="inlineStr">
+        <is>
+          <t>내비등</t>
+        </is>
+      </c>
+      <c r="E409" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F409" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G409" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H409" s="3" t="inlineStr">
+        <is>
+          <t>21년12월</t>
+        </is>
+      </c>
+      <c r="I409" s="3" t="inlineStr">
+        <is>
+          <t>78,675KM</t>
+        </is>
+      </c>
+      <c r="J409" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K409" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L409" s="3" t="inlineStr">
+        <is>
+          <t>570,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
+      <c r="A410" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B410" s="4" t="inlineStr">
+        <is>
+          <t>154호2286</t>
+        </is>
+      </c>
+      <c r="C410" s="4" t="inlineStr">
+        <is>
+          <t>더뉴 K3 1.6 프레스티지</t>
+        </is>
+      </c>
+      <c r="D410" s="4" t="inlineStr">
+        <is>
+          <t>통풍시트 </t>
+        </is>
+      </c>
+      <c r="E410" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F410" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G410" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H410" s="3" t="inlineStr">
+        <is>
+          <t>21년12월</t>
+        </is>
+      </c>
+      <c r="I410" s="3" t="inlineStr">
+        <is>
+          <t>34,780KM</t>
+        </is>
+      </c>
+      <c r="J410" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K410" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L410" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
+      <c r="A411" s="3"/>
+      <c r="B411" s="4"/>
+      <c r="C411" s="4"/>
+      <c r="D411" s="4"/>
+      <c r="E411" s="3"/>
+      <c r="F411" s="3"/>
+      <c r="G411" s="3"/>
+      <c r="H411" s="3"/>
+      <c r="I411" s="3"/>
+      <c r="J411" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K411" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L411" s="3" t="inlineStr">
+        <is>
+          <t>570,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
+      <c r="A412" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B412" s="4" t="inlineStr">
+        <is>
+          <t>125호5089</t>
+        </is>
+      </c>
+      <c r="C412" s="4" t="inlineStr">
+        <is>
+          <t>쏘렌토 2.2 프레스티지 디젤 2WD</t>
+        </is>
+      </c>
+      <c r="D412" s="4" t="inlineStr">
+        <is>
+          <t>드라이브 와이즈, 10.25인치 내비게이션</t>
+        </is>
+      </c>
+      <c r="E412" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F412" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G412" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H412" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I412" s="3" t="inlineStr">
+        <is>
+          <t>41,000KM</t>
+        </is>
+      </c>
+      <c r="J412" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K412" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L412" s="3" t="inlineStr">
+        <is>
+          <t>1,170,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
+      <c r="A413" s="3"/>
+      <c r="B413" s="4"/>
+      <c r="C413" s="4"/>
+      <c r="D413" s="4"/>
+      <c r="E413" s="3"/>
+      <c r="F413" s="3"/>
+      <c r="G413" s="3"/>
+      <c r="H413" s="3"/>
+      <c r="I413" s="3"/>
+      <c r="J413" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K413" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L413" s="3" t="inlineStr">
+        <is>
+          <t>1,110,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
+      <c r="A414" s="3"/>
+      <c r="B414" s="4"/>
+      <c r="C414" s="4"/>
+      <c r="D414" s="4"/>
+      <c r="E414" s="3"/>
+      <c r="F414" s="3"/>
+      <c r="G414" s="3"/>
+      <c r="H414" s="3"/>
+      <c r="I414" s="3"/>
+      <c r="J414" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K414" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L414" s="3" t="inlineStr">
+        <is>
+          <t>100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
+      <c r="A415" s="3"/>
+      <c r="B415" s="4"/>
+      <c r="C415" s="4"/>
+      <c r="D415" s="4"/>
+      <c r="E415" s="3"/>
+      <c r="F415" s="3"/>
+      <c r="G415" s="3"/>
+      <c r="H415" s="3"/>
+      <c r="I415" s="3"/>
+      <c r="J415" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K372" s="3" t="inlineStr">
+      <c r="K415" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L415" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
+      <c r="A416" s="3"/>
+      <c r="B416" s="4"/>
+      <c r="C416" s="4"/>
+      <c r="D416" s="4"/>
+      <c r="E416" s="3"/>
+      <c r="F416" s="3"/>
+      <c r="G416" s="3"/>
+      <c r="H416" s="3"/>
+      <c r="I416" s="3"/>
+      <c r="J416" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K416" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L416" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
+      <c r="A417" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B417" s="4" t="inlineStr">
+        <is>
+          <t>101호1304</t>
+        </is>
+      </c>
+      <c r="C417" s="4" t="inlineStr">
+        <is>
+          <t>모하비 3.0 플래티넘 디젤 4WD</t>
+        </is>
+      </c>
+      <c r="D417" s="4"/>
+      <c r="E417" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F417" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G417" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H417" s="3" t="inlineStr">
+        <is>
+          <t>19년01월</t>
+        </is>
+      </c>
+      <c r="I417" s="3" t="inlineStr">
+        <is>
+          <t>96,000KM</t>
+        </is>
+      </c>
+      <c r="J417" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K417" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L417" s="3" t="inlineStr">
+        <is>
+          <t>1,150,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
+      <c r="A418" s="3"/>
+      <c r="B418" s="4"/>
+      <c r="C418" s="4"/>
+      <c r="D418" s="4"/>
+      <c r="E418" s="3"/>
+      <c r="F418" s="3"/>
+      <c r="G418" s="3"/>
+      <c r="H418" s="3"/>
+      <c r="I418" s="3"/>
+      <c r="J418" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K418" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L418" s="3" t="inlineStr">
+        <is>
+          <t>1,110,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
+      <c r="A419" s="3"/>
+      <c r="B419" s="4"/>
+      <c r="C419" s="4"/>
+      <c r="D419" s="4"/>
+      <c r="E419" s="3"/>
+      <c r="F419" s="3"/>
+      <c r="G419" s="3"/>
+      <c r="H419" s="3"/>
+      <c r="I419" s="3"/>
+      <c r="J419" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K419" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L419" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
+      <c r="A420" s="3"/>
+      <c r="B420" s="4"/>
+      <c r="C420" s="4"/>
+      <c r="D420" s="4"/>
+      <c r="E420" s="3"/>
+      <c r="F420" s="3"/>
+      <c r="G420" s="3"/>
+      <c r="H420" s="3"/>
+      <c r="I420" s="3"/>
+      <c r="J420" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K420" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L420" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
+      <c r="A421" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B421" s="4" t="inlineStr">
+        <is>
+          <t>101호1368</t>
+        </is>
+      </c>
+      <c r="C421" s="4" t="inlineStr">
+        <is>
+          <t>K5 렌터카 2.0 LPi 트렌디</t>
+        </is>
+      </c>
+      <c r="D421" s="4" t="inlineStr">
+        <is>
+          <t> 10.25인치 UVO 내비게이션</t>
+        </is>
+      </c>
+      <c r="E421" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F421" s="3" t="inlineStr">
+        <is>
+          <t>스노우 화이트 펄</t>
+        </is>
+      </c>
+      <c r="G421" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H421" s="3" t="inlineStr">
+        <is>
+          <t>20년03월</t>
+        </is>
+      </c>
+      <c r="I421" s="3" t="inlineStr">
+        <is>
+          <t>138,000KM</t>
+        </is>
+      </c>
+      <c r="J421" s="3"/>
+      <c r="K421" s="3"/>
+      <c r="L421" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
+      <c r="A422" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B422" s="4" t="inlineStr">
+        <is>
+          <t>142호3686</t>
+        </is>
+      </c>
+      <c r="C422" s="4" t="inlineStr">
+        <is>
+          <t>K5 2.0 가솔린 프레스티지</t>
+        </is>
+      </c>
+      <c r="D422" s="4" t="inlineStr">
+        <is>
+          <t>12.3인치 클러스터 팩</t>
+        </is>
+      </c>
+      <c r="E422" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F422" s="3" t="inlineStr">
+        <is>
+          <t>오로라 블랙 펄</t>
+        </is>
+      </c>
+      <c r="G422" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H422" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I422" s="3" t="inlineStr">
+        <is>
+          <t>10,000KM</t>
+        </is>
+      </c>
+      <c r="J422" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K422" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L372" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>580,000</t>
+      <c r="L422" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
+      <c r="A423" s="3"/>
+      <c r="B423" s="4"/>
+      <c r="C423" s="4"/>
+      <c r="D423" s="4"/>
+      <c r="E423" s="3"/>
+      <c r="F423" s="3"/>
+      <c r="G423" s="3"/>
+      <c r="H423" s="3"/>
+      <c r="I423" s="3"/>
+      <c r="J423" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K423" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L423" s="3" t="inlineStr">
+        <is>
+          <t>840,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
+      <c r="A424" s="3"/>
+      <c r="B424" s="4"/>
+      <c r="C424" s="4"/>
+      <c r="D424" s="4"/>
+      <c r="E424" s="3"/>
+      <c r="F424" s="3"/>
+      <c r="G424" s="3"/>
+      <c r="H424" s="3"/>
+      <c r="I424" s="3"/>
+      <c r="J424" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K424" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L424" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
+      <c r="A425" s="3"/>
+      <c r="B425" s="4"/>
+      <c r="C425" s="4"/>
+      <c r="D425" s="4"/>
+      <c r="E425" s="3"/>
+      <c r="F425" s="3"/>
+      <c r="G425" s="3"/>
+      <c r="H425" s="3"/>
+      <c r="I425" s="3"/>
+      <c r="J425" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K425" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L425" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
+      <c r="A426" s="3"/>
+      <c r="B426" s="4"/>
+      <c r="C426" s="4"/>
+      <c r="D426" s="4"/>
+      <c r="E426" s="3"/>
+      <c r="F426" s="3"/>
+      <c r="G426" s="3"/>
+      <c r="H426" s="3"/>
+      <c r="I426" s="3"/>
+      <c r="J426" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K426" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L426" s="3" t="inlineStr">
+        <is>
+          <t>610,000</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="D2:D4"/>
     <mergeCell ref="E2:E4"/>
     <mergeCell ref="F2:F4"/>
     <mergeCell ref="G2:G4"/>
     <mergeCell ref="H2:H4"/>
     <mergeCell ref="I2:I4"/>
-    <mergeCell ref="A5:A8"/>
-[...79 lines deleted...]
-    <mergeCell ref="I28:I32"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="F7:F8"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="A9:A12"/>
+    <mergeCell ref="B9:B12"/>
+    <mergeCell ref="C9:C12"/>
+    <mergeCell ref="D9:D12"/>
+    <mergeCell ref="E9:E12"/>
+    <mergeCell ref="F9:F12"/>
+    <mergeCell ref="G9:G12"/>
+    <mergeCell ref="H9:H12"/>
+    <mergeCell ref="I9:I12"/>
+    <mergeCell ref="A13:A15"/>
+    <mergeCell ref="B13:B15"/>
+    <mergeCell ref="C13:C15"/>
+    <mergeCell ref="D13:D15"/>
+    <mergeCell ref="E13:E15"/>
+    <mergeCell ref="F13:F15"/>
+    <mergeCell ref="G13:G15"/>
+    <mergeCell ref="H13:H15"/>
+    <mergeCell ref="I13:I15"/>
+    <mergeCell ref="A16:A18"/>
+    <mergeCell ref="B16:B18"/>
+    <mergeCell ref="C16:C18"/>
+    <mergeCell ref="D16:D18"/>
+    <mergeCell ref="E16:E18"/>
+    <mergeCell ref="F16:F18"/>
+    <mergeCell ref="G16:G18"/>
+    <mergeCell ref="H16:H18"/>
+    <mergeCell ref="I16:I18"/>
+    <mergeCell ref="A19:A21"/>
+    <mergeCell ref="B19:B21"/>
+    <mergeCell ref="C19:C21"/>
+    <mergeCell ref="D19:D21"/>
+    <mergeCell ref="E19:E21"/>
+    <mergeCell ref="F19:F21"/>
+    <mergeCell ref="G19:G21"/>
+    <mergeCell ref="H19:H21"/>
+    <mergeCell ref="I19:I21"/>
+    <mergeCell ref="A22:A24"/>
+    <mergeCell ref="B22:B24"/>
+    <mergeCell ref="C22:C24"/>
+    <mergeCell ref="D22:D24"/>
+    <mergeCell ref="E22:E24"/>
+    <mergeCell ref="F22:F24"/>
+    <mergeCell ref="G22:G24"/>
+    <mergeCell ref="H22:H24"/>
+    <mergeCell ref="I22:I24"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
     <mergeCell ref="A33:A37"/>
     <mergeCell ref="B33:B37"/>
     <mergeCell ref="C33:C37"/>
     <mergeCell ref="D33:D37"/>
     <mergeCell ref="E33:E37"/>
     <mergeCell ref="F33:F37"/>
     <mergeCell ref="G33:G37"/>
     <mergeCell ref="H33:H37"/>
     <mergeCell ref="I33:I37"/>
-    <mergeCell ref="A38:A42"/>
-[...52 lines deleted...]
-    <mergeCell ref="I63:I65"/>
+    <mergeCell ref="A38:A40"/>
+    <mergeCell ref="B38:B40"/>
+    <mergeCell ref="C38:C40"/>
+    <mergeCell ref="D38:D40"/>
+    <mergeCell ref="E38:E40"/>
+    <mergeCell ref="F38:F40"/>
+    <mergeCell ref="G38:G40"/>
+    <mergeCell ref="H38:H40"/>
+    <mergeCell ref="I38:I40"/>
+    <mergeCell ref="A41:A45"/>
+    <mergeCell ref="B41:B45"/>
+    <mergeCell ref="C41:C45"/>
+    <mergeCell ref="D41:D45"/>
+    <mergeCell ref="E41:E45"/>
+    <mergeCell ref="F41:F45"/>
+    <mergeCell ref="G41:G45"/>
+    <mergeCell ref="H41:H45"/>
+    <mergeCell ref="I41:I45"/>
+    <mergeCell ref="A46:A50"/>
+    <mergeCell ref="B46:B50"/>
+    <mergeCell ref="C46:C50"/>
+    <mergeCell ref="D46:D50"/>
+    <mergeCell ref="E46:E50"/>
+    <mergeCell ref="F46:F50"/>
+    <mergeCell ref="G46:G50"/>
+    <mergeCell ref="H46:H50"/>
+    <mergeCell ref="I46:I50"/>
+    <mergeCell ref="A51:A55"/>
+    <mergeCell ref="B51:B55"/>
+    <mergeCell ref="C51:C55"/>
+    <mergeCell ref="D51:D55"/>
+    <mergeCell ref="E51:E55"/>
+    <mergeCell ref="F51:F55"/>
+    <mergeCell ref="G51:G55"/>
+    <mergeCell ref="H51:H55"/>
+    <mergeCell ref="I51:I55"/>
+    <mergeCell ref="A56:A60"/>
+    <mergeCell ref="B56:B60"/>
+    <mergeCell ref="C56:C60"/>
+    <mergeCell ref="D56:D60"/>
+    <mergeCell ref="E56:E60"/>
+    <mergeCell ref="F56:F60"/>
+    <mergeCell ref="G56:G60"/>
+    <mergeCell ref="H56:H60"/>
+    <mergeCell ref="I56:I60"/>
+    <mergeCell ref="A61:A65"/>
+    <mergeCell ref="B61:B65"/>
+    <mergeCell ref="C61:C65"/>
+    <mergeCell ref="D61:D65"/>
+    <mergeCell ref="E61:E65"/>
+    <mergeCell ref="F61:F65"/>
+    <mergeCell ref="G61:G65"/>
+    <mergeCell ref="H61:H65"/>
+    <mergeCell ref="I61:I65"/>
     <mergeCell ref="A66:A70"/>
     <mergeCell ref="B66:B70"/>
     <mergeCell ref="C66:C70"/>
     <mergeCell ref="D66:D70"/>
     <mergeCell ref="E66:E70"/>
     <mergeCell ref="F66:F70"/>
     <mergeCell ref="G66:G70"/>
     <mergeCell ref="H66:H70"/>
     <mergeCell ref="I66:I70"/>
     <mergeCell ref="A71:A75"/>
     <mergeCell ref="B71:B75"/>
     <mergeCell ref="C71:C75"/>
     <mergeCell ref="D71:D75"/>
     <mergeCell ref="E71:E75"/>
     <mergeCell ref="F71:F75"/>
     <mergeCell ref="G71:G75"/>
     <mergeCell ref="H71:H75"/>
     <mergeCell ref="I71:I75"/>
     <mergeCell ref="A76:A80"/>
     <mergeCell ref="B76:B80"/>
     <mergeCell ref="C76:C80"/>
     <mergeCell ref="D76:D80"/>
     <mergeCell ref="E76:E80"/>
     <mergeCell ref="F76:F80"/>
     <mergeCell ref="G76:G80"/>
     <mergeCell ref="H76:H80"/>
     <mergeCell ref="I76:I80"/>
-    <mergeCell ref="A81:A84"/>
-[...601 lines deleted...]
-    <mergeCell ref="I319:I323"/>
+    <mergeCell ref="A81:A85"/>
+    <mergeCell ref="B81:B85"/>
+    <mergeCell ref="C81:C85"/>
+    <mergeCell ref="D81:D85"/>
+    <mergeCell ref="E81:E85"/>
+    <mergeCell ref="F81:F85"/>
+    <mergeCell ref="G81:G85"/>
+    <mergeCell ref="H81:H85"/>
+    <mergeCell ref="I81:I85"/>
+    <mergeCell ref="A86:A90"/>
+    <mergeCell ref="B86:B90"/>
+    <mergeCell ref="C86:C90"/>
+    <mergeCell ref="D86:D90"/>
+    <mergeCell ref="E86:E90"/>
+    <mergeCell ref="F86:F90"/>
+    <mergeCell ref="G86:G90"/>
+    <mergeCell ref="H86:H90"/>
+    <mergeCell ref="I86:I90"/>
+    <mergeCell ref="A91:A95"/>
+    <mergeCell ref="B91:B95"/>
+    <mergeCell ref="C91:C95"/>
+    <mergeCell ref="D91:D95"/>
+    <mergeCell ref="E91:E95"/>
+    <mergeCell ref="F91:F95"/>
+    <mergeCell ref="G91:G95"/>
+    <mergeCell ref="H91:H95"/>
+    <mergeCell ref="I91:I95"/>
+    <mergeCell ref="A96:A100"/>
+    <mergeCell ref="B96:B100"/>
+    <mergeCell ref="C96:C100"/>
+    <mergeCell ref="D96:D100"/>
+    <mergeCell ref="E96:E100"/>
+    <mergeCell ref="F96:F100"/>
+    <mergeCell ref="G96:G100"/>
+    <mergeCell ref="H96:H100"/>
+    <mergeCell ref="I96:I100"/>
+    <mergeCell ref="A101:A105"/>
+    <mergeCell ref="B101:B105"/>
+    <mergeCell ref="C101:C105"/>
+    <mergeCell ref="D101:D105"/>
+    <mergeCell ref="E101:E105"/>
+    <mergeCell ref="F101:F105"/>
+    <mergeCell ref="G101:G105"/>
+    <mergeCell ref="H101:H105"/>
+    <mergeCell ref="I101:I105"/>
+    <mergeCell ref="A106:A110"/>
+    <mergeCell ref="B106:B110"/>
+    <mergeCell ref="C106:C110"/>
+    <mergeCell ref="D106:D110"/>
+    <mergeCell ref="E106:E110"/>
+    <mergeCell ref="F106:F110"/>
+    <mergeCell ref="G106:G110"/>
+    <mergeCell ref="H106:H110"/>
+    <mergeCell ref="I106:I110"/>
+    <mergeCell ref="A111:A115"/>
+    <mergeCell ref="B111:B115"/>
+    <mergeCell ref="C111:C115"/>
+    <mergeCell ref="D111:D115"/>
+    <mergeCell ref="E111:E115"/>
+    <mergeCell ref="F111:F115"/>
+    <mergeCell ref="G111:G115"/>
+    <mergeCell ref="H111:H115"/>
+    <mergeCell ref="I111:I115"/>
+    <mergeCell ref="A116:A120"/>
+    <mergeCell ref="B116:B120"/>
+    <mergeCell ref="C116:C120"/>
+    <mergeCell ref="D116:D120"/>
+    <mergeCell ref="E116:E120"/>
+    <mergeCell ref="F116:F120"/>
+    <mergeCell ref="G116:G120"/>
+    <mergeCell ref="H116:H120"/>
+    <mergeCell ref="I116:I120"/>
+    <mergeCell ref="A121:A125"/>
+    <mergeCell ref="B121:B125"/>
+    <mergeCell ref="C121:C125"/>
+    <mergeCell ref="D121:D125"/>
+    <mergeCell ref="E121:E125"/>
+    <mergeCell ref="F121:F125"/>
+    <mergeCell ref="G121:G125"/>
+    <mergeCell ref="H121:H125"/>
+    <mergeCell ref="I121:I125"/>
+    <mergeCell ref="A126:A130"/>
+    <mergeCell ref="B126:B130"/>
+    <mergeCell ref="C126:C130"/>
+    <mergeCell ref="D126:D130"/>
+    <mergeCell ref="E126:E130"/>
+    <mergeCell ref="F126:F130"/>
+    <mergeCell ref="G126:G130"/>
+    <mergeCell ref="H126:H130"/>
+    <mergeCell ref="I126:I130"/>
+    <mergeCell ref="A131:A132"/>
+    <mergeCell ref="B131:B132"/>
+    <mergeCell ref="C131:C132"/>
+    <mergeCell ref="D131:D132"/>
+    <mergeCell ref="E131:E132"/>
+    <mergeCell ref="F131:F132"/>
+    <mergeCell ref="G131:G132"/>
+    <mergeCell ref="H131:H132"/>
+    <mergeCell ref="I131:I132"/>
+    <mergeCell ref="A133:A134"/>
+    <mergeCell ref="B133:B134"/>
+    <mergeCell ref="C133:C134"/>
+    <mergeCell ref="D133:D134"/>
+    <mergeCell ref="E133:E134"/>
+    <mergeCell ref="F133:F134"/>
+    <mergeCell ref="G133:G134"/>
+    <mergeCell ref="H133:H134"/>
+    <mergeCell ref="I133:I134"/>
+    <mergeCell ref="A135:A136"/>
+    <mergeCell ref="B135:B136"/>
+    <mergeCell ref="C135:C136"/>
+    <mergeCell ref="D135:D136"/>
+    <mergeCell ref="E135:E136"/>
+    <mergeCell ref="F135:F136"/>
+    <mergeCell ref="G135:G136"/>
+    <mergeCell ref="H135:H136"/>
+    <mergeCell ref="I135:I136"/>
+    <mergeCell ref="A137:A138"/>
+    <mergeCell ref="B137:B138"/>
+    <mergeCell ref="C137:C138"/>
+    <mergeCell ref="D137:D138"/>
+    <mergeCell ref="E137:E138"/>
+    <mergeCell ref="F137:F138"/>
+    <mergeCell ref="G137:G138"/>
+    <mergeCell ref="H137:H138"/>
+    <mergeCell ref="I137:I138"/>
+    <mergeCell ref="A139:A140"/>
+    <mergeCell ref="B139:B140"/>
+    <mergeCell ref="C139:C140"/>
+    <mergeCell ref="D139:D140"/>
+    <mergeCell ref="E139:E140"/>
+    <mergeCell ref="F139:F140"/>
+    <mergeCell ref="G139:G140"/>
+    <mergeCell ref="H139:H140"/>
+    <mergeCell ref="I139:I140"/>
+    <mergeCell ref="A141:A142"/>
+    <mergeCell ref="B141:B142"/>
+    <mergeCell ref="C141:C142"/>
+    <mergeCell ref="D141:D142"/>
+    <mergeCell ref="E141:E142"/>
+    <mergeCell ref="F141:F142"/>
+    <mergeCell ref="G141:G142"/>
+    <mergeCell ref="H141:H142"/>
+    <mergeCell ref="I141:I142"/>
+    <mergeCell ref="A143:A144"/>
+    <mergeCell ref="B143:B144"/>
+    <mergeCell ref="C143:C144"/>
+    <mergeCell ref="D143:D144"/>
+    <mergeCell ref="E143:E144"/>
+    <mergeCell ref="F143:F144"/>
+    <mergeCell ref="G143:G144"/>
+    <mergeCell ref="H143:H144"/>
+    <mergeCell ref="I143:I144"/>
+    <mergeCell ref="A145:A149"/>
+    <mergeCell ref="B145:B149"/>
+    <mergeCell ref="C145:C149"/>
+    <mergeCell ref="D145:D149"/>
+    <mergeCell ref="E145:E149"/>
+    <mergeCell ref="F145:F149"/>
+    <mergeCell ref="G145:G149"/>
+    <mergeCell ref="H145:H149"/>
+    <mergeCell ref="I145:I149"/>
+    <mergeCell ref="A150:A153"/>
+    <mergeCell ref="B150:B153"/>
+    <mergeCell ref="C150:C153"/>
+    <mergeCell ref="D150:D153"/>
+    <mergeCell ref="E150:E153"/>
+    <mergeCell ref="F150:F153"/>
+    <mergeCell ref="G150:G153"/>
+    <mergeCell ref="H150:H153"/>
+    <mergeCell ref="I150:I153"/>
+    <mergeCell ref="A154:A158"/>
+    <mergeCell ref="B154:B158"/>
+    <mergeCell ref="C154:C158"/>
+    <mergeCell ref="D154:D158"/>
+    <mergeCell ref="E154:E158"/>
+    <mergeCell ref="F154:F158"/>
+    <mergeCell ref="G154:G158"/>
+    <mergeCell ref="H154:H158"/>
+    <mergeCell ref="I154:I158"/>
+    <mergeCell ref="A159:A161"/>
+    <mergeCell ref="B159:B161"/>
+    <mergeCell ref="C159:C161"/>
+    <mergeCell ref="D159:D161"/>
+    <mergeCell ref="E159:E161"/>
+    <mergeCell ref="F159:F161"/>
+    <mergeCell ref="G159:G161"/>
+    <mergeCell ref="H159:H161"/>
+    <mergeCell ref="I159:I161"/>
+    <mergeCell ref="A162:A163"/>
+    <mergeCell ref="B162:B163"/>
+    <mergeCell ref="C162:C163"/>
+    <mergeCell ref="D162:D163"/>
+    <mergeCell ref="E162:E163"/>
+    <mergeCell ref="F162:F163"/>
+    <mergeCell ref="G162:G163"/>
+    <mergeCell ref="H162:H163"/>
+    <mergeCell ref="I162:I163"/>
+    <mergeCell ref="A164:A165"/>
+    <mergeCell ref="B164:B165"/>
+    <mergeCell ref="C164:C165"/>
+    <mergeCell ref="D164:D165"/>
+    <mergeCell ref="E164:E165"/>
+    <mergeCell ref="F164:F165"/>
+    <mergeCell ref="G164:G165"/>
+    <mergeCell ref="H164:H165"/>
+    <mergeCell ref="I164:I165"/>
+    <mergeCell ref="A166:A167"/>
+    <mergeCell ref="B166:B167"/>
+    <mergeCell ref="C166:C167"/>
+    <mergeCell ref="D166:D167"/>
+    <mergeCell ref="E166:E167"/>
+    <mergeCell ref="F166:F167"/>
+    <mergeCell ref="G166:G167"/>
+    <mergeCell ref="H166:H167"/>
+    <mergeCell ref="I166:I167"/>
+    <mergeCell ref="A168:A169"/>
+    <mergeCell ref="B168:B169"/>
+    <mergeCell ref="C168:C169"/>
+    <mergeCell ref="D168:D169"/>
+    <mergeCell ref="E168:E169"/>
+    <mergeCell ref="F168:F169"/>
+    <mergeCell ref="G168:G169"/>
+    <mergeCell ref="H168:H169"/>
+    <mergeCell ref="I168:I169"/>
+    <mergeCell ref="A170:A171"/>
+    <mergeCell ref="B170:B171"/>
+    <mergeCell ref="C170:C171"/>
+    <mergeCell ref="D170:D171"/>
+    <mergeCell ref="E170:E171"/>
+    <mergeCell ref="F170:F171"/>
+    <mergeCell ref="G170:G171"/>
+    <mergeCell ref="H170:H171"/>
+    <mergeCell ref="I170:I171"/>
+    <mergeCell ref="A172:A174"/>
+    <mergeCell ref="B172:B174"/>
+    <mergeCell ref="C172:C174"/>
+    <mergeCell ref="D172:D174"/>
+    <mergeCell ref="E172:E174"/>
+    <mergeCell ref="F172:F174"/>
+    <mergeCell ref="G172:G174"/>
+    <mergeCell ref="H172:H174"/>
+    <mergeCell ref="I172:I174"/>
+    <mergeCell ref="A175:A179"/>
+    <mergeCell ref="B175:B179"/>
+    <mergeCell ref="C175:C179"/>
+    <mergeCell ref="D175:D179"/>
+    <mergeCell ref="E175:E179"/>
+    <mergeCell ref="F175:F179"/>
+    <mergeCell ref="G175:G179"/>
+    <mergeCell ref="H175:H179"/>
+    <mergeCell ref="I175:I179"/>
+    <mergeCell ref="A180:A184"/>
+    <mergeCell ref="B180:B184"/>
+    <mergeCell ref="C180:C184"/>
+    <mergeCell ref="D180:D184"/>
+    <mergeCell ref="E180:E184"/>
+    <mergeCell ref="F180:F184"/>
+    <mergeCell ref="G180:G184"/>
+    <mergeCell ref="H180:H184"/>
+    <mergeCell ref="I180:I184"/>
+    <mergeCell ref="A185:A189"/>
+    <mergeCell ref="B185:B189"/>
+    <mergeCell ref="C185:C189"/>
+    <mergeCell ref="D185:D189"/>
+    <mergeCell ref="E185:E189"/>
+    <mergeCell ref="F185:F189"/>
+    <mergeCell ref="G185:G189"/>
+    <mergeCell ref="H185:H189"/>
+    <mergeCell ref="I185:I189"/>
+    <mergeCell ref="A190:A192"/>
+    <mergeCell ref="B190:B192"/>
+    <mergeCell ref="C190:C192"/>
+    <mergeCell ref="D190:D192"/>
+    <mergeCell ref="E190:E192"/>
+    <mergeCell ref="F190:F192"/>
+    <mergeCell ref="G190:G192"/>
+    <mergeCell ref="H190:H192"/>
+    <mergeCell ref="I190:I192"/>
+    <mergeCell ref="A193:A197"/>
+    <mergeCell ref="B193:B197"/>
+    <mergeCell ref="C193:C197"/>
+    <mergeCell ref="D193:D197"/>
+    <mergeCell ref="E193:E197"/>
+    <mergeCell ref="F193:F197"/>
+    <mergeCell ref="G193:G197"/>
+    <mergeCell ref="H193:H197"/>
+    <mergeCell ref="I193:I197"/>
+    <mergeCell ref="A198:A202"/>
+    <mergeCell ref="B198:B202"/>
+    <mergeCell ref="C198:C202"/>
+    <mergeCell ref="D198:D202"/>
+    <mergeCell ref="E198:E202"/>
+    <mergeCell ref="F198:F202"/>
+    <mergeCell ref="G198:G202"/>
+    <mergeCell ref="H198:H202"/>
+    <mergeCell ref="I198:I202"/>
+    <mergeCell ref="A203:A207"/>
+    <mergeCell ref="B203:B207"/>
+    <mergeCell ref="C203:C207"/>
+    <mergeCell ref="D203:D207"/>
+    <mergeCell ref="E203:E207"/>
+    <mergeCell ref="F203:F207"/>
+    <mergeCell ref="G203:G207"/>
+    <mergeCell ref="H203:H207"/>
+    <mergeCell ref="I203:I207"/>
+    <mergeCell ref="A208:A212"/>
+    <mergeCell ref="B208:B212"/>
+    <mergeCell ref="C208:C212"/>
+    <mergeCell ref="D208:D212"/>
+    <mergeCell ref="E208:E212"/>
+    <mergeCell ref="F208:F212"/>
+    <mergeCell ref="G208:G212"/>
+    <mergeCell ref="H208:H212"/>
+    <mergeCell ref="I208:I212"/>
+    <mergeCell ref="A213:A215"/>
+    <mergeCell ref="B213:B215"/>
+    <mergeCell ref="C213:C215"/>
+    <mergeCell ref="D213:D215"/>
+    <mergeCell ref="E213:E215"/>
+    <mergeCell ref="F213:F215"/>
+    <mergeCell ref="G213:G215"/>
+    <mergeCell ref="H213:H215"/>
+    <mergeCell ref="I213:I215"/>
+    <mergeCell ref="A216:A218"/>
+    <mergeCell ref="B216:B218"/>
+    <mergeCell ref="C216:C218"/>
+    <mergeCell ref="D216:D218"/>
+    <mergeCell ref="E216:E218"/>
+    <mergeCell ref="F216:F218"/>
+    <mergeCell ref="G216:G218"/>
+    <mergeCell ref="H216:H218"/>
+    <mergeCell ref="I216:I218"/>
+    <mergeCell ref="A219:A221"/>
+    <mergeCell ref="B219:B221"/>
+    <mergeCell ref="C219:C221"/>
+    <mergeCell ref="D219:D221"/>
+    <mergeCell ref="E219:E221"/>
+    <mergeCell ref="F219:F221"/>
+    <mergeCell ref="G219:G221"/>
+    <mergeCell ref="H219:H221"/>
+    <mergeCell ref="I219:I221"/>
+    <mergeCell ref="A222:A224"/>
+    <mergeCell ref="B222:B224"/>
+    <mergeCell ref="C222:C224"/>
+    <mergeCell ref="D222:D224"/>
+    <mergeCell ref="E222:E224"/>
+    <mergeCell ref="F222:F224"/>
+    <mergeCell ref="G222:G224"/>
+    <mergeCell ref="H222:H224"/>
+    <mergeCell ref="I222:I224"/>
+    <mergeCell ref="A225:A226"/>
+    <mergeCell ref="B225:B226"/>
+    <mergeCell ref="C225:C226"/>
+    <mergeCell ref="D225:D226"/>
+    <mergeCell ref="E225:E226"/>
+    <mergeCell ref="F225:F226"/>
+    <mergeCell ref="G225:G226"/>
+    <mergeCell ref="H225:H226"/>
+    <mergeCell ref="I225:I226"/>
+    <mergeCell ref="A227:A231"/>
+    <mergeCell ref="B227:B231"/>
+    <mergeCell ref="C227:C231"/>
+    <mergeCell ref="D227:D231"/>
+    <mergeCell ref="E227:E231"/>
+    <mergeCell ref="F227:F231"/>
+    <mergeCell ref="G227:G231"/>
+    <mergeCell ref="H227:H231"/>
+    <mergeCell ref="I227:I231"/>
+    <mergeCell ref="A232:A234"/>
+    <mergeCell ref="B232:B234"/>
+    <mergeCell ref="C232:C234"/>
+    <mergeCell ref="D232:D234"/>
+    <mergeCell ref="E232:E234"/>
+    <mergeCell ref="F232:F234"/>
+    <mergeCell ref="G232:G234"/>
+    <mergeCell ref="H232:H234"/>
+    <mergeCell ref="I232:I234"/>
+    <mergeCell ref="A235:A237"/>
+    <mergeCell ref="B235:B237"/>
+    <mergeCell ref="C235:C237"/>
+    <mergeCell ref="D235:D237"/>
+    <mergeCell ref="E235:E237"/>
+    <mergeCell ref="F235:F237"/>
+    <mergeCell ref="G235:G237"/>
+    <mergeCell ref="H235:H237"/>
+    <mergeCell ref="I235:I237"/>
+    <mergeCell ref="A238:A240"/>
+    <mergeCell ref="B238:B240"/>
+    <mergeCell ref="C238:C240"/>
+    <mergeCell ref="D238:D240"/>
+    <mergeCell ref="E238:E240"/>
+    <mergeCell ref="F238:F240"/>
+    <mergeCell ref="G238:G240"/>
+    <mergeCell ref="H238:H240"/>
+    <mergeCell ref="I238:I240"/>
+    <mergeCell ref="A241:A243"/>
+    <mergeCell ref="B241:B243"/>
+    <mergeCell ref="C241:C243"/>
+    <mergeCell ref="D241:D243"/>
+    <mergeCell ref="E241:E243"/>
+    <mergeCell ref="F241:F243"/>
+    <mergeCell ref="G241:G243"/>
+    <mergeCell ref="H241:H243"/>
+    <mergeCell ref="I241:I243"/>
+    <mergeCell ref="A244:A246"/>
+    <mergeCell ref="B244:B246"/>
+    <mergeCell ref="C244:C246"/>
+    <mergeCell ref="D244:D246"/>
+    <mergeCell ref="E244:E246"/>
+    <mergeCell ref="F244:F246"/>
+    <mergeCell ref="G244:G246"/>
+    <mergeCell ref="H244:H246"/>
+    <mergeCell ref="I244:I246"/>
+    <mergeCell ref="A247:A251"/>
+    <mergeCell ref="B247:B251"/>
+    <mergeCell ref="C247:C251"/>
+    <mergeCell ref="D247:D251"/>
+    <mergeCell ref="E247:E251"/>
+    <mergeCell ref="F247:F251"/>
+    <mergeCell ref="G247:G251"/>
+    <mergeCell ref="H247:H251"/>
+    <mergeCell ref="I247:I251"/>
+    <mergeCell ref="A252:A254"/>
+    <mergeCell ref="B252:B254"/>
+    <mergeCell ref="C252:C254"/>
+    <mergeCell ref="D252:D254"/>
+    <mergeCell ref="E252:E254"/>
+    <mergeCell ref="F252:F254"/>
+    <mergeCell ref="G252:G254"/>
+    <mergeCell ref="H252:H254"/>
+    <mergeCell ref="I252:I254"/>
+    <mergeCell ref="A255:A257"/>
+    <mergeCell ref="B255:B257"/>
+    <mergeCell ref="C255:C257"/>
+    <mergeCell ref="D255:D257"/>
+    <mergeCell ref="E255:E257"/>
+    <mergeCell ref="F255:F257"/>
+    <mergeCell ref="G255:G257"/>
+    <mergeCell ref="H255:H257"/>
+    <mergeCell ref="I255:I257"/>
+    <mergeCell ref="A258:A260"/>
+    <mergeCell ref="B258:B260"/>
+    <mergeCell ref="C258:C260"/>
+    <mergeCell ref="D258:D260"/>
+    <mergeCell ref="E258:E260"/>
+    <mergeCell ref="F258:F260"/>
+    <mergeCell ref="G258:G260"/>
+    <mergeCell ref="H258:H260"/>
+    <mergeCell ref="I258:I260"/>
+    <mergeCell ref="A261:A264"/>
+    <mergeCell ref="B261:B264"/>
+    <mergeCell ref="C261:C264"/>
+    <mergeCell ref="D261:D264"/>
+    <mergeCell ref="E261:E264"/>
+    <mergeCell ref="F261:F264"/>
+    <mergeCell ref="G261:G264"/>
+    <mergeCell ref="H261:H264"/>
+    <mergeCell ref="I261:I264"/>
+    <mergeCell ref="A265:A269"/>
+    <mergeCell ref="B265:B269"/>
+    <mergeCell ref="C265:C269"/>
+    <mergeCell ref="D265:D269"/>
+    <mergeCell ref="E265:E269"/>
+    <mergeCell ref="F265:F269"/>
+    <mergeCell ref="G265:G269"/>
+    <mergeCell ref="H265:H269"/>
+    <mergeCell ref="I265:I269"/>
+    <mergeCell ref="A270:A271"/>
+    <mergeCell ref="B270:B271"/>
+    <mergeCell ref="C270:C271"/>
+    <mergeCell ref="D270:D271"/>
+    <mergeCell ref="E270:E271"/>
+    <mergeCell ref="F270:F271"/>
+    <mergeCell ref="G270:G271"/>
+    <mergeCell ref="H270:H271"/>
+    <mergeCell ref="I270:I271"/>
+    <mergeCell ref="A272:A276"/>
+    <mergeCell ref="B272:B276"/>
+    <mergeCell ref="C272:C276"/>
+    <mergeCell ref="D272:D276"/>
+    <mergeCell ref="E272:E276"/>
+    <mergeCell ref="F272:F276"/>
+    <mergeCell ref="G272:G276"/>
+    <mergeCell ref="H272:H276"/>
+    <mergeCell ref="I272:I276"/>
+    <mergeCell ref="A277:A281"/>
+    <mergeCell ref="B277:B281"/>
+    <mergeCell ref="C277:C281"/>
+    <mergeCell ref="D277:D281"/>
+    <mergeCell ref="E277:E281"/>
+    <mergeCell ref="F277:F281"/>
+    <mergeCell ref="G277:G281"/>
+    <mergeCell ref="H277:H281"/>
+    <mergeCell ref="I277:I281"/>
+    <mergeCell ref="A282:A284"/>
+    <mergeCell ref="B282:B284"/>
+    <mergeCell ref="C282:C284"/>
+    <mergeCell ref="D282:D284"/>
+    <mergeCell ref="E282:E284"/>
+    <mergeCell ref="F282:F284"/>
+    <mergeCell ref="G282:G284"/>
+    <mergeCell ref="H282:H284"/>
+    <mergeCell ref="I282:I284"/>
+    <mergeCell ref="A285:A288"/>
+    <mergeCell ref="B285:B288"/>
+    <mergeCell ref="C285:C288"/>
+    <mergeCell ref="D285:D288"/>
+    <mergeCell ref="E285:E288"/>
+    <mergeCell ref="F285:F288"/>
+    <mergeCell ref="G285:G288"/>
+    <mergeCell ref="H285:H288"/>
+    <mergeCell ref="I285:I288"/>
+    <mergeCell ref="A289:A291"/>
+    <mergeCell ref="B289:B291"/>
+    <mergeCell ref="C289:C291"/>
+    <mergeCell ref="D289:D291"/>
+    <mergeCell ref="E289:E291"/>
+    <mergeCell ref="F289:F291"/>
+    <mergeCell ref="G289:G291"/>
+    <mergeCell ref="H289:H291"/>
+    <mergeCell ref="I289:I291"/>
+    <mergeCell ref="A292:A295"/>
+    <mergeCell ref="B292:B295"/>
+    <mergeCell ref="C292:C295"/>
+    <mergeCell ref="D292:D295"/>
+    <mergeCell ref="E292:E295"/>
+    <mergeCell ref="F292:F295"/>
+    <mergeCell ref="G292:G295"/>
+    <mergeCell ref="H292:H295"/>
+    <mergeCell ref="I292:I295"/>
+    <mergeCell ref="A296:A299"/>
+    <mergeCell ref="B296:B299"/>
+    <mergeCell ref="C296:C299"/>
+    <mergeCell ref="D296:D299"/>
+    <mergeCell ref="E296:E299"/>
+    <mergeCell ref="F296:F299"/>
+    <mergeCell ref="G296:G299"/>
+    <mergeCell ref="H296:H299"/>
+    <mergeCell ref="I296:I299"/>
+    <mergeCell ref="A300:A303"/>
+    <mergeCell ref="B300:B303"/>
+    <mergeCell ref="C300:C303"/>
+    <mergeCell ref="D300:D303"/>
+    <mergeCell ref="E300:E303"/>
+    <mergeCell ref="F300:F303"/>
+    <mergeCell ref="G300:G303"/>
+    <mergeCell ref="H300:H303"/>
+    <mergeCell ref="I300:I303"/>
+    <mergeCell ref="A304:A307"/>
+    <mergeCell ref="B304:B307"/>
+    <mergeCell ref="C304:C307"/>
+    <mergeCell ref="D304:D307"/>
+    <mergeCell ref="E304:E307"/>
+    <mergeCell ref="F304:F307"/>
+    <mergeCell ref="G304:G307"/>
+    <mergeCell ref="H304:H307"/>
+    <mergeCell ref="I304:I307"/>
+    <mergeCell ref="A308:A312"/>
+    <mergeCell ref="B308:B312"/>
+    <mergeCell ref="C308:C312"/>
+    <mergeCell ref="D308:D312"/>
+    <mergeCell ref="E308:E312"/>
+    <mergeCell ref="F308:F312"/>
+    <mergeCell ref="G308:G312"/>
+    <mergeCell ref="H308:H312"/>
+    <mergeCell ref="I308:I312"/>
+    <mergeCell ref="A313:A315"/>
+    <mergeCell ref="B313:B315"/>
+    <mergeCell ref="C313:C315"/>
+    <mergeCell ref="D313:D315"/>
+    <mergeCell ref="E313:E315"/>
+    <mergeCell ref="F313:F315"/>
+    <mergeCell ref="G313:G315"/>
+    <mergeCell ref="H313:H315"/>
+    <mergeCell ref="I313:I315"/>
+    <mergeCell ref="A316:A319"/>
+    <mergeCell ref="B316:B319"/>
+    <mergeCell ref="C316:C319"/>
+    <mergeCell ref="D316:D319"/>
+    <mergeCell ref="E316:E319"/>
+    <mergeCell ref="F316:F319"/>
+    <mergeCell ref="G316:G319"/>
+    <mergeCell ref="H316:H319"/>
+    <mergeCell ref="I316:I319"/>
+    <mergeCell ref="A320:A323"/>
+    <mergeCell ref="B320:B323"/>
+    <mergeCell ref="C320:C323"/>
+    <mergeCell ref="D320:D323"/>
+    <mergeCell ref="E320:E323"/>
+    <mergeCell ref="F320:F323"/>
+    <mergeCell ref="G320:G323"/>
+    <mergeCell ref="H320:H323"/>
+    <mergeCell ref="I320:I323"/>
     <mergeCell ref="A324:A325"/>
     <mergeCell ref="B324:B325"/>
     <mergeCell ref="C324:C325"/>
     <mergeCell ref="D324:D325"/>
     <mergeCell ref="E324:E325"/>
     <mergeCell ref="F324:F325"/>
     <mergeCell ref="G324:G325"/>
     <mergeCell ref="H324:H325"/>
     <mergeCell ref="I324:I325"/>
-    <mergeCell ref="A326:A327"/>
-[...124 lines deleted...]
-    <mergeCell ref="I369:I372"/>
+    <mergeCell ref="A326:A330"/>
+    <mergeCell ref="B326:B330"/>
+    <mergeCell ref="C326:C330"/>
+    <mergeCell ref="D326:D330"/>
+    <mergeCell ref="E326:E330"/>
+    <mergeCell ref="F326:F330"/>
+    <mergeCell ref="G326:G330"/>
+    <mergeCell ref="H326:H330"/>
+    <mergeCell ref="I326:I330"/>
+    <mergeCell ref="A331:A335"/>
+    <mergeCell ref="B331:B335"/>
+    <mergeCell ref="C331:C335"/>
+    <mergeCell ref="D331:D335"/>
+    <mergeCell ref="E331:E335"/>
+    <mergeCell ref="F331:F335"/>
+    <mergeCell ref="G331:G335"/>
+    <mergeCell ref="H331:H335"/>
+    <mergeCell ref="I331:I335"/>
+    <mergeCell ref="A336:A340"/>
+    <mergeCell ref="B336:B340"/>
+    <mergeCell ref="C336:C340"/>
+    <mergeCell ref="D336:D340"/>
+    <mergeCell ref="E336:E340"/>
+    <mergeCell ref="F336:F340"/>
+    <mergeCell ref="G336:G340"/>
+    <mergeCell ref="H336:H340"/>
+    <mergeCell ref="I336:I340"/>
+    <mergeCell ref="A341:A345"/>
+    <mergeCell ref="B341:B345"/>
+    <mergeCell ref="C341:C345"/>
+    <mergeCell ref="D341:D345"/>
+    <mergeCell ref="E341:E345"/>
+    <mergeCell ref="F341:F345"/>
+    <mergeCell ref="G341:G345"/>
+    <mergeCell ref="H341:H345"/>
+    <mergeCell ref="I341:I345"/>
+    <mergeCell ref="A346:A350"/>
+    <mergeCell ref="B346:B350"/>
+    <mergeCell ref="C346:C350"/>
+    <mergeCell ref="D346:D350"/>
+    <mergeCell ref="E346:E350"/>
+    <mergeCell ref="F346:F350"/>
+    <mergeCell ref="G346:G350"/>
+    <mergeCell ref="H346:H350"/>
+    <mergeCell ref="I346:I350"/>
+    <mergeCell ref="A351:A355"/>
+    <mergeCell ref="B351:B355"/>
+    <mergeCell ref="C351:C355"/>
+    <mergeCell ref="D351:D355"/>
+    <mergeCell ref="E351:E355"/>
+    <mergeCell ref="F351:F355"/>
+    <mergeCell ref="G351:G355"/>
+    <mergeCell ref="H351:H355"/>
+    <mergeCell ref="I351:I355"/>
+    <mergeCell ref="A356:A360"/>
+    <mergeCell ref="B356:B360"/>
+    <mergeCell ref="C356:C360"/>
+    <mergeCell ref="D356:D360"/>
+    <mergeCell ref="E356:E360"/>
+    <mergeCell ref="F356:F360"/>
+    <mergeCell ref="G356:G360"/>
+    <mergeCell ref="H356:H360"/>
+    <mergeCell ref="I356:I360"/>
+    <mergeCell ref="A361:A364"/>
+    <mergeCell ref="B361:B364"/>
+    <mergeCell ref="C361:C364"/>
+    <mergeCell ref="D361:D364"/>
+    <mergeCell ref="E361:E364"/>
+    <mergeCell ref="F361:F364"/>
+    <mergeCell ref="G361:G364"/>
+    <mergeCell ref="H361:H364"/>
+    <mergeCell ref="I361:I364"/>
+    <mergeCell ref="A365:A366"/>
+    <mergeCell ref="B365:B366"/>
+    <mergeCell ref="C365:C366"/>
+    <mergeCell ref="D365:D366"/>
+    <mergeCell ref="E365:E366"/>
+    <mergeCell ref="F365:F366"/>
+    <mergeCell ref="G365:G366"/>
+    <mergeCell ref="H365:H366"/>
+    <mergeCell ref="I365:I366"/>
+    <mergeCell ref="A367:A371"/>
+    <mergeCell ref="B367:B371"/>
+    <mergeCell ref="C367:C371"/>
+    <mergeCell ref="D367:D371"/>
+    <mergeCell ref="E367:E371"/>
+    <mergeCell ref="F367:F371"/>
+    <mergeCell ref="G367:G371"/>
+    <mergeCell ref="H367:H371"/>
+    <mergeCell ref="I367:I371"/>
+    <mergeCell ref="A372:A374"/>
+    <mergeCell ref="B372:B374"/>
+    <mergeCell ref="C372:C374"/>
+    <mergeCell ref="D372:D374"/>
+    <mergeCell ref="E372:E374"/>
+    <mergeCell ref="F372:F374"/>
+    <mergeCell ref="G372:G374"/>
+    <mergeCell ref="H372:H374"/>
+    <mergeCell ref="I372:I374"/>
+    <mergeCell ref="A375:A379"/>
+    <mergeCell ref="B375:B379"/>
+    <mergeCell ref="C375:C379"/>
+    <mergeCell ref="D375:D379"/>
+    <mergeCell ref="E375:E379"/>
+    <mergeCell ref="F375:F379"/>
+    <mergeCell ref="G375:G379"/>
+    <mergeCell ref="H375:H379"/>
+    <mergeCell ref="I375:I379"/>
+    <mergeCell ref="A380:A383"/>
+    <mergeCell ref="B380:B383"/>
+    <mergeCell ref="C380:C383"/>
+    <mergeCell ref="D380:D383"/>
+    <mergeCell ref="E380:E383"/>
+    <mergeCell ref="F380:F383"/>
+    <mergeCell ref="G380:G383"/>
+    <mergeCell ref="H380:H383"/>
+    <mergeCell ref="I380:I383"/>
+    <mergeCell ref="A384:A388"/>
+    <mergeCell ref="B384:B388"/>
+    <mergeCell ref="C384:C388"/>
+    <mergeCell ref="D384:D388"/>
+    <mergeCell ref="E384:E388"/>
+    <mergeCell ref="F384:F388"/>
+    <mergeCell ref="G384:G388"/>
+    <mergeCell ref="H384:H388"/>
+    <mergeCell ref="I384:I388"/>
+    <mergeCell ref="A389:A390"/>
+    <mergeCell ref="B389:B390"/>
+    <mergeCell ref="C389:C390"/>
+    <mergeCell ref="D389:D390"/>
+    <mergeCell ref="E389:E390"/>
+    <mergeCell ref="F389:F390"/>
+    <mergeCell ref="G389:G390"/>
+    <mergeCell ref="H389:H390"/>
+    <mergeCell ref="I389:I390"/>
+    <mergeCell ref="A391:A392"/>
+    <mergeCell ref="B391:B392"/>
+    <mergeCell ref="C391:C392"/>
+    <mergeCell ref="D391:D392"/>
+    <mergeCell ref="E391:E392"/>
+    <mergeCell ref="F391:F392"/>
+    <mergeCell ref="G391:G392"/>
+    <mergeCell ref="H391:H392"/>
+    <mergeCell ref="I391:I392"/>
+    <mergeCell ref="A393:A394"/>
+    <mergeCell ref="B393:B394"/>
+    <mergeCell ref="C393:C394"/>
+    <mergeCell ref="D393:D394"/>
+    <mergeCell ref="E393:E394"/>
+    <mergeCell ref="F393:F394"/>
+    <mergeCell ref="G393:G394"/>
+    <mergeCell ref="H393:H394"/>
+    <mergeCell ref="I393:I394"/>
+    <mergeCell ref="A395:A396"/>
+    <mergeCell ref="B395:B396"/>
+    <mergeCell ref="C395:C396"/>
+    <mergeCell ref="D395:D396"/>
+    <mergeCell ref="E395:E396"/>
+    <mergeCell ref="F395:F396"/>
+    <mergeCell ref="G395:G396"/>
+    <mergeCell ref="H395:H396"/>
+    <mergeCell ref="I395:I396"/>
+    <mergeCell ref="A397:A398"/>
+    <mergeCell ref="B397:B398"/>
+    <mergeCell ref="C397:C398"/>
+    <mergeCell ref="D397:D398"/>
+    <mergeCell ref="E397:E398"/>
+    <mergeCell ref="F397:F398"/>
+    <mergeCell ref="G397:G398"/>
+    <mergeCell ref="H397:H398"/>
+    <mergeCell ref="I397:I398"/>
+    <mergeCell ref="A399:A400"/>
+    <mergeCell ref="B399:B400"/>
+    <mergeCell ref="C399:C400"/>
+    <mergeCell ref="D399:D400"/>
+    <mergeCell ref="E399:E400"/>
+    <mergeCell ref="F399:F400"/>
+    <mergeCell ref="G399:G400"/>
+    <mergeCell ref="H399:H400"/>
+    <mergeCell ref="I399:I400"/>
+    <mergeCell ref="A401:A402"/>
+    <mergeCell ref="B401:B402"/>
+    <mergeCell ref="C401:C402"/>
+    <mergeCell ref="D401:D402"/>
+    <mergeCell ref="E401:E402"/>
+    <mergeCell ref="F401:F402"/>
+    <mergeCell ref="G401:G402"/>
+    <mergeCell ref="H401:H402"/>
+    <mergeCell ref="I401:I402"/>
+    <mergeCell ref="A403:A404"/>
+    <mergeCell ref="B403:B404"/>
+    <mergeCell ref="C403:C404"/>
+    <mergeCell ref="D403:D404"/>
+    <mergeCell ref="E403:E404"/>
+    <mergeCell ref="F403:F404"/>
+    <mergeCell ref="G403:G404"/>
+    <mergeCell ref="H403:H404"/>
+    <mergeCell ref="I403:I404"/>
+    <mergeCell ref="A405:A406"/>
+    <mergeCell ref="B405:B406"/>
+    <mergeCell ref="C405:C406"/>
+    <mergeCell ref="D405:D406"/>
+    <mergeCell ref="E405:E406"/>
+    <mergeCell ref="F405:F406"/>
+    <mergeCell ref="G405:G406"/>
+    <mergeCell ref="H405:H406"/>
+    <mergeCell ref="I405:I406"/>
+    <mergeCell ref="A407:A408"/>
+    <mergeCell ref="B407:B408"/>
+    <mergeCell ref="C407:C408"/>
+    <mergeCell ref="D407:D408"/>
+    <mergeCell ref="E407:E408"/>
+    <mergeCell ref="F407:F408"/>
+    <mergeCell ref="G407:G408"/>
+    <mergeCell ref="H407:H408"/>
+    <mergeCell ref="I407:I408"/>
+    <mergeCell ref="A410:A411"/>
+    <mergeCell ref="B410:B411"/>
+    <mergeCell ref="C410:C411"/>
+    <mergeCell ref="D410:D411"/>
+    <mergeCell ref="E410:E411"/>
+    <mergeCell ref="F410:F411"/>
+    <mergeCell ref="G410:G411"/>
+    <mergeCell ref="H410:H411"/>
+    <mergeCell ref="I410:I411"/>
+    <mergeCell ref="A412:A416"/>
+    <mergeCell ref="B412:B416"/>
+    <mergeCell ref="C412:C416"/>
+    <mergeCell ref="D412:D416"/>
+    <mergeCell ref="E412:E416"/>
+    <mergeCell ref="F412:F416"/>
+    <mergeCell ref="G412:G416"/>
+    <mergeCell ref="H412:H416"/>
+    <mergeCell ref="I412:I416"/>
+    <mergeCell ref="A417:A420"/>
+    <mergeCell ref="B417:B420"/>
+    <mergeCell ref="C417:C420"/>
+    <mergeCell ref="D417:D420"/>
+    <mergeCell ref="E417:E420"/>
+    <mergeCell ref="F417:F420"/>
+    <mergeCell ref="G417:G420"/>
+    <mergeCell ref="H417:H420"/>
+    <mergeCell ref="I417:I420"/>
+    <mergeCell ref="A422:A426"/>
+    <mergeCell ref="B422:B426"/>
+    <mergeCell ref="C422:C426"/>
+    <mergeCell ref="D422:D426"/>
+    <mergeCell ref="E422:E426"/>
+    <mergeCell ref="F422:F426"/>
+    <mergeCell ref="G422:G426"/>
+    <mergeCell ref="H422:H426"/>
+    <mergeCell ref="I422:I426"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>