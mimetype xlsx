--- v3 (2026-06-22)
+++ v4 (2026-08-07)
@@ -152,51 +152,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L426"/>
+  <dimension ref="A1:L315"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
@@ -249,1586 +249,1539 @@
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>보증금</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>렌트비</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>ai</t>
         </is>
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
           <t>임시번호</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
-          <t>디 올 뉴 셀토스 가솔린 1.6 트렌디 (내장 휴먼그레
-이)</t>
+          <t>기아 레이 가솔린 1.0 프레스티지</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>12.3인치클러스터, 내비게이션, 컨비니언스</t>
+          <t>스타일, 8인치내비게이션, 드라이브와이즈</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t>스노우화이트펄</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
           <t>30KM</t>
         </is>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L2" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>517,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
-          <t>616,000</t>
+          <t>473,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L4" s="3" t="inlineStr">
         <is>
-          <t>583,000</t>
+          <t>451,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>BL</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>115하9571</t>
+          <t>임시번호</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>더 뉴K5(DL3) 2.0 LPI 렌터카 트렌디</t>
-[...7 lines deleted...]
-      </c>
+          <t>K5 가솔린 2.0 베스트 셀렉션</t>
+        </is>
+      </c>
+      <c r="D5" s="4"/>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
-          <t>화이트펄</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H5" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
-          <t>17KM</t>
+          <t>30KM</t>
         </is>
       </c>
       <c r="J5" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K5" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L5" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>627,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K6" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L6" s="3" t="inlineStr">
+        <is>
+          <t>594,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="3"/>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="3"/>
+      <c r="J7" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K6" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A7" s="3" t="inlineStr">
+      <c r="K7" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L7" s="3" t="inlineStr">
+        <is>
+          <t>572,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>BL</t>
         </is>
       </c>
-      <c r="B7" s="4" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E7" s="3" t="inlineStr">
+      <c r="B8" s="4" t="inlineStr">
+        <is>
+          <t>07호2080</t>
+        </is>
+      </c>
+      <c r="C8" s="4" t="inlineStr">
+        <is>
+          <t>PV5 패신저 5인승 플러스</t>
+        </is>
+      </c>
+      <c r="D8" s="4" t="inlineStr">
+        <is>
+          <t>5인승(2-3-0)-드라이브 와이즈, 스마트 
+커넥트</t>
+        </is>
+      </c>
+      <c r="E8" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F7" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H7" s="3" t="inlineStr">
+      <c r="F8" s="3" t="inlineStr">
+        <is>
+          <t>초록(연두)</t>
+        </is>
+      </c>
+      <c r="G8" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H8" s="3" t="inlineStr">
         <is>
           <t>26년06월</t>
         </is>
       </c>
-      <c r="I7" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J7" s="3" t="inlineStr">
+      <c r="I8" s="3" t="inlineStr">
+        <is>
+          <t>KM</t>
+        </is>
+      </c>
+      <c r="J8" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K7" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J8" s="3" t="inlineStr">
+      <c r="K8" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L8" s="3" t="inlineStr">
+        <is>
+          <t>930,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
+      <c r="A9" s="3"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3"/>
+      <c r="I9" s="3"/>
+      <c r="J9" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K8" s="3" t="inlineStr">
-[...32 lines deleted...]
-      <c r="E9" s="3" t="inlineStr">
+      <c r="K9" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L9" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>BL</t>
+        </is>
+      </c>
+      <c r="B10" s="4" t="inlineStr">
+        <is>
+          <t>07호2088</t>
+        </is>
+      </c>
+      <c r="C10" s="4" t="inlineStr">
+        <is>
+          <t>EV4 롱 레인지 어스</t>
+        </is>
+      </c>
+      <c r="D10" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E10" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F9" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I10" s="3"/>
+      <c r="F10" s="3" t="inlineStr">
+        <is>
+          <t>화이트펄</t>
+        </is>
+      </c>
+      <c r="G10" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H10" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I10" s="3" t="inlineStr">
+        <is>
+          <t>24KM</t>
+        </is>
+      </c>
       <c r="J10" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K10" s="3" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L10" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K11" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L11" s="3" t="inlineStr">
+        <is>
+          <t>860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="3" t="inlineStr">
+        <is>
+          <t>BL</t>
+        </is>
+      </c>
+      <c r="B12" s="4" t="inlineStr">
+        <is>
+          <t>07호2101</t>
+        </is>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>더 기아 레이 EV 에어</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>라이트그레이</t>
+        </is>
+      </c>
+      <c r="E12" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F12" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G12" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H12" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I12" s="3" t="inlineStr">
+        <is>
+          <t>KM</t>
+        </is>
+      </c>
+      <c r="J12" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K11" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J12" s="3" t="inlineStr">
+      <c r="K12" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L12" s="3" t="inlineStr">
+        <is>
+          <t>580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="3"/>
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K12" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A13" s="3" t="inlineStr">
+      <c r="K13" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L13" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="3" t="inlineStr">
         <is>
           <t>DY</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E13" s="3" t="inlineStr">
+      <c r="B14" s="4" t="inlineStr">
+        <is>
+          <t>109하8340</t>
+        </is>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 2.0 LPI 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컴포트, ETCS</t>
+        </is>
+      </c>
+      <c r="E14" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F13" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G13" s="3" t="inlineStr">
+      <c r="F14" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G14" s="3" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
-      <c r="H13" s="3" t="inlineStr">
+      <c r="H14" s="3" t="inlineStr">
         <is>
           <t>26년06월</t>
         </is>
       </c>
-      <c r="I13" s="3" t="inlineStr">
+      <c r="I14" s="3" t="inlineStr">
         <is>
           <t>15KM</t>
         </is>
       </c>
-      <c r="J13" s="3" t="inlineStr">
+      <c r="J14" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K13" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K14" s="3" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>68</t>
         </is>
       </c>
       <c r="L14" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K15" s="3" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="L15" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="3"/>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="3"/>
+      <c r="I16" s="3"/>
+      <c r="J16" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K15" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A16" s="3" t="inlineStr">
+      <c r="K16" s="3" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="L16" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="3" t="inlineStr">
         <is>
           <t>DY</t>
         </is>
       </c>
-      <c r="B16" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E16" s="3" t="inlineStr">
+      <c r="B17" s="4" t="inlineStr">
+        <is>
+          <t>109하8376</t>
+        </is>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발 하이브리드(KA4) 1.6 HEV 9인승 
+프레스티지</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>기본형-12.3인치 클러스터, 컨비니언스, 드
+라이브와이즈, 스타일</t>
+        </is>
+      </c>
+      <c r="E17" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F16" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="I16" s="3" t="inlineStr">
+      <c r="F17" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G17" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H17" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I17" s="3" t="inlineStr">
         <is>
           <t>15KM</t>
         </is>
       </c>
-      <c r="J16" s="3" t="inlineStr">
-[...24 lines deleted...]
-      <c r="I17" s="3"/>
       <c r="J17" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K17" s="3" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>110</t>
         </is>
       </c>
       <c r="L17" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3"/>
       <c r="B18" s="4"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K18" s="3" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>110</t>
         </is>
       </c>
       <c r="L18" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="3" t="inlineStr">
+      <c r="A19" s="3"/>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
+      <c r="J19" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K19" s="3" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="L19" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="3" t="inlineStr">
         <is>
           <t>DY</t>
         </is>
       </c>
-      <c r="B19" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D19" s="4" t="inlineStr">
+      <c r="B20" s="4" t="inlineStr">
+        <is>
+          <t>109하8388</t>
+        </is>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발 하이브리드(KA4) 1.6 HEV 9인승 
+프레스티지</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
         <is>
           <t>기본형-12.3인치 클러스터, 컨비니언스, 드
 라이브와이즈, 스타일</t>
         </is>
       </c>
-      <c r="E19" s="3" t="inlineStr">
+      <c r="E20" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F19" s="3" t="inlineStr">
+      <c r="F20" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
-      <c r="G19" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I19" s="3" t="inlineStr">
+      <c r="G20" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H20" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I20" s="3" t="inlineStr">
         <is>
           <t>15KM</t>
         </is>
       </c>
-      <c r="J19" s="3" t="inlineStr">
+      <c r="J20" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K19" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K20" s="3" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>110</t>
         </is>
       </c>
       <c r="L20" s="3" t="inlineStr">
         <is>
-          <t>970,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K21" s="3" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="L21" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="3"/>
+      <c r="B22" s="4"/>
+      <c r="C22" s="4"/>
+      <c r="D22" s="4"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="3"/>
+      <c r="I22" s="3"/>
+      <c r="J22" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K21" s="3" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E22" s="3" t="inlineStr">
+      <c r="K22" s="3" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="L22" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B23" s="4" t="inlineStr">
+        <is>
+          <t>151호2305</t>
+        </is>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 1.6 가솔린 터보 프레스티지 베스
+트 셀렉션</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>스타일-빌트인캠2, 스타일</t>
+        </is>
+      </c>
+      <c r="E23" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F22" s="3" t="inlineStr">
+      <c r="F23" s="3" t="inlineStr">
         <is>
           <t>화이트</t>
         </is>
       </c>
-      <c r="G22" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J22" s="3" t="inlineStr">
+      <c r="G23" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H23" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I23" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
+      <c r="J23" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K22" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K23" s="3" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L23" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3"/>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K24" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L24" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="3"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="3"/>
+      <c r="I25" s="3"/>
+      <c r="J25" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K24" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="3" t="inlineStr">
+      <c r="K25" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L25" s="3" t="inlineStr">
         <is>
           <t>680,000</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="3" t="inlineStr">
         <is>
           <t>EV</t>
         </is>
       </c>
-      <c r="B25" s="4" t="inlineStr">
-[...97 lines deleted...]
-      <c r="C27" s="4" t="inlineStr">
+      <c r="B26" s="4" t="inlineStr">
+        <is>
+          <t>151호2290</t>
+        </is>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
         <is>
           <t>더 뉴카니발 하이브리드(KA4) 1.6 HEV 9인승 
 노블레스</t>
         </is>
       </c>
-      <c r="D27" s="4" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E27" s="3" t="inlineStr">
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>모니터링팩, HUD+빌트인캠2, 기본형-드라이
+브와이즈, 스타일</t>
+        </is>
+      </c>
+      <c r="E26" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F27" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G27" s="3" t="inlineStr">
+      <c r="F26" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G26" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
-      <c r="H27" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I27" s="3" t="inlineStr">
+      <c r="H26" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I26" s="3" t="inlineStr">
         <is>
           <t>20KM</t>
         </is>
       </c>
+      <c r="J26" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K26" s="3" t="inlineStr">
+        <is>
+          <t>250</t>
+        </is>
+      </c>
+      <c r="L26" s="3" t="inlineStr">
+        <is>
+          <t>1,240,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="3"/>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4"/>
+      <c r="D27" s="4"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
+      <c r="I27" s="3"/>
       <c r="J27" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K27" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L27" s="3" t="inlineStr">
         <is>
-          <t>1,120,000</t>
+          <t>1,130,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3"/>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K28" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L28" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>1,060,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>GD</t>
         </is>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
-          <t>151호2247</t>
+          <t>109허6890/외
+ 2</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>더 뉴카니발 하이브리드(KA4) 1.6 HEV 9인승 
-노블레스</t>
+          <t>더 뉴기아 레이 2인승 밴 프레스티지 스페셜</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>모니터링팩, HUD+빌트인캠2, 기본형-드라이
-브와이즈, 스타일</t>
+          <t>기본형</t>
         </is>
       </c>
       <c r="E29" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G29" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H29" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I29" s="3" t="inlineStr">
         <is>
-          <t>20KM</t>
+          <t>10KM</t>
         </is>
       </c>
       <c r="J29" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K29" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L29" s="3" t="inlineStr">
         <is>
-          <t>1,130,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3"/>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K30" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L30" s="3" t="inlineStr">
         <is>
-          <t>1,060,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E31" s="3" t="inlineStr">
+      <c r="A31" s="3"/>
+      <c r="B31" s="4"/>
+      <c r="C31" s="4"/>
+      <c r="D31" s="4"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
+      <c r="J31" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K31" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L31" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="3" t="inlineStr">
+        <is>
+          <t>HU2</t>
+        </is>
+      </c>
+      <c r="B32" s="4" t="inlineStr">
+        <is>
+          <t>142호6700 </t>
+        </is>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 2.0 가솔린 프레스티지</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E32" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F31" s="3" t="inlineStr">
+      <c r="F32" s="3" t="inlineStr">
         <is>
           <t>화이트</t>
         </is>
       </c>
-      <c r="G31" s="3" t="inlineStr">
+      <c r="G32" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H31" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I32" s="3"/>
+      <c r="H32" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I32" s="3" t="inlineStr">
+        <is>
+          <t>50KM</t>
+        </is>
+      </c>
       <c r="J32" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K32" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L32" s="3" t="inlineStr">
         <is>
-          <t>380,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A33" s="3"/>
+      <c r="B33" s="4"/>
+      <c r="C33" s="4"/>
+      <c r="D33" s="4"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="3"/>
+      <c r="I33" s="3"/>
       <c r="J33" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K33" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L33" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3"/>
       <c r="B34" s="4"/>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K34" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L34" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K35" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L35" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="3"/>
-[...7 lines deleted...]
-      <c r="I36" s="3"/>
+      <c r="A36" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B36" s="4" t="inlineStr">
+        <is>
+          <t>109호7949</t>
+        </is>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>레이 가솔린 1.0 트랜디</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
+        </is>
+      </c>
+      <c r="E36" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F36" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G36" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H36" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I36" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
       <c r="J36" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K36" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L36" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K37" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L37" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A38" s="3"/>
+      <c r="B38" s="4"/>
+      <c r="C38" s="4"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
       <c r="J38" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K38" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L38" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K39" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L39" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K40" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L40" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
-          <t>116호7936</t>
+          <t>116호7937</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>카니발 HEV 1.6 9인승 프레스티지 </t>
+          <t>카니발 1.6 HEV 9인승 프레스티지 </t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>컨비니언스</t>
         </is>
       </c>
       <c r="E41" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>검정색</t>
         </is>
       </c>
       <c r="G41" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
       <c r="H41" s="3" t="inlineStr">
         <is>
           <t>26년06월</t>
@@ -1945,13815 +1898,9974 @@
       <c r="I45" s="3"/>
       <c r="J45" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K45" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="L45" s="3" t="inlineStr">
         <is>
           <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B46" s="4" t="inlineStr">
         <is>
-          <t>116호7934 /
- 7935</t>
+          <t>116호8059</t>
         </is>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>카니발 9인승 1.6 하이브리드 프레스티지 </t>
-[...6 lines deleted...]
-      </c>
+          <t>레이 1.0 프레스티지 스모크블루 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D46" s="4"/>
       <c r="E46" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>블루</t>
         </is>
       </c>
       <c r="G46" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H46" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I46" s="3" t="inlineStr">
         <is>
-          <t>6KM</t>
+          <t>7KM</t>
         </is>
       </c>
       <c r="J46" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K46" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L46" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K47" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L47" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3"/>
       <c r="B48" s="4"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K48" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L48" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3"/>
       <c r="B49" s="4"/>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K49" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L49" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K50" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L50" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B51" s="4" t="inlineStr">
         <is>
-          <t>116호7751 /
-[...1 lines deleted...]
-53</t>
+          <t>116호7982</t>
         </is>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>셀토스 1.6 트렌디</t>
-[...6 lines deleted...]
-      </c>
+          <t>스포티지 1.6T 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D51" s="4"/>
       <c r="E51" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G51" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H51" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I51" s="3" t="inlineStr">
         <is>
-          <t>11KM</t>
+          <t>9KM</t>
         </is>
       </c>
       <c r="J51" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K51" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L51" s="3" t="inlineStr">
         <is>
-          <t>665,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3"/>
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K52" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L52" s="3" t="inlineStr">
         <is>
-          <t>645,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3"/>
       <c r="B53" s="4"/>
       <c r="C53" s="4"/>
       <c r="D53" s="4"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K53" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L53" s="3" t="inlineStr">
         <is>
-          <t>625,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3"/>
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K54" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L54" s="3" t="inlineStr">
         <is>
-          <t>605,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3"/>
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="J55" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K55" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L55" s="3" t="inlineStr">
         <is>
-          <t>585,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B56" s="4" t="inlineStr">
         <is>
-          <t>116호7776 /
- 7777</t>
+          <t>116호 8096 
+/ 8097 / 8
+098</t>
         </is>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>셀토스 1.6 트렌디</t>
-[...6 lines deleted...]
-      </c>
+          <t>쏘렌토 HEV 1.6 프레스티지 (올리브브라운시트)</t>
+        </is>
+      </c>
+      <c r="D56" s="4"/>
       <c r="E56" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G56" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H56" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년08월</t>
         </is>
       </c>
       <c r="I56" s="3" t="inlineStr">
         <is>
-          <t>9KM</t>
+          <t>12KM</t>
         </is>
       </c>
       <c r="J56" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K56" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L56" s="3" t="inlineStr">
         <is>
-          <t>665,000</t>
+          <t>995,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3"/>
       <c r="B57" s="4"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="J57" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K57" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L57" s="3" t="inlineStr">
         <is>
-          <t>645,000</t>
+          <t>965,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3"/>
       <c r="B58" s="4"/>
       <c r="C58" s="4"/>
       <c r="D58" s="4"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="J58" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K58" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L58" s="3" t="inlineStr">
         <is>
-          <t>625,000</t>
+          <t>935,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3"/>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
       <c r="I59" s="3"/>
       <c r="J59" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K59" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L59" s="3" t="inlineStr">
         <is>
-          <t>605,000</t>
+          <t>905,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K60" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L60" s="3" t="inlineStr">
         <is>
-          <t>585,000</t>
+          <t>875,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B61" s="4" t="inlineStr">
         <is>
-          <t>116호7633</t>
+          <t>116호7757</t>
         </is>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>모닝 1.0 프레스티지 밀키베이지 (브라운시트)</t>
+          <t>모닝 1.0 트렌디  (블랙시트)</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
-          <t>컨비니언스, 16인치휠, 스타일</t>
+          <t>16인치휠, 컴포트, 컨비니언스, 내비게이션,
+ 버튼스마트키, 스타일</t>
         </is>
       </c>
       <c r="E61" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
-          <t>베이지</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G61" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H61" s="3" t="inlineStr">
         <is>
-          <t>26년04월</t>
+          <t>26년05월</t>
         </is>
       </c>
       <c r="I61" s="3" t="inlineStr">
         <is>
-          <t>7KM</t>
+          <t>5KM</t>
         </is>
       </c>
       <c r="J61" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K61" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="L61" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3"/>
       <c r="B62" s="4"/>
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="J62" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K62" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="L62" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3"/>
       <c r="B63" s="4"/>
       <c r="C63" s="4"/>
       <c r="D63" s="4"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
       <c r="I63" s="3"/>
       <c r="J63" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K63" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="L63" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3"/>
       <c r="B64" s="4"/>
       <c r="C64" s="4"/>
       <c r="D64" s="4"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="J64" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K64" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="L64" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3"/>
       <c r="B65" s="4"/>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="3"/>
       <c r="H65" s="3"/>
       <c r="I65" s="3"/>
       <c r="J65" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K65" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="L65" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B66" s="4" t="inlineStr">
         <is>
-          <t>116호7757 /
-[...1 lines deleted...]
-59 / 7760</t>
+          <t>116호8139 /
+ 8140</t>
         </is>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>모닝 1.0 트렌디  (블랙시트)</t>
+          <t>셀토스 1.6 트렌디 그래비티그레이 (그레이시트)</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
-          <t>16인치휠, 컴포트, 컨비니언스, 내비게이션,
- 버튼스마트키, 스타일</t>
+          <t>기본형-컨비니언스, 내비게이션</t>
         </is>
       </c>
       <c r="E66" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>회색</t>
         </is>
       </c>
       <c r="G66" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H66" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년08월</t>
         </is>
       </c>
       <c r="I66" s="3" t="inlineStr">
         <is>
-          <t>5KM</t>
+          <t>9KM</t>
         </is>
       </c>
       <c r="J66" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K66" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L66" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3"/>
       <c r="B67" s="4"/>
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
       <c r="J67" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K67" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L67" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3"/>
       <c r="B68" s="4"/>
       <c r="C68" s="4"/>
       <c r="D68" s="4"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="3"/>
       <c r="H68" s="3"/>
       <c r="I68" s="3"/>
       <c r="J68" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K68" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L68" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3"/>
       <c r="B69" s="4"/>
       <c r="C69" s="4"/>
       <c r="D69" s="4"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K69" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L69" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>605,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3"/>
       <c r="B70" s="4"/>
       <c r="C70" s="4"/>
       <c r="D70" s="4"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
       <c r="J70" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K70" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L70" s="3" t="inlineStr">
         <is>
-          <t>400,000</t>
+          <t>585,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B71" s="4" t="inlineStr">
         <is>
-          <t>116호7761</t>
+          <t>116호7935</t>
         </is>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>모닝 1.0 트렌디 밀키베이지 (블랙시트)</t>
+          <t>카니발 9인승 1.6 하이브리드 프레스티지 </t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>16인치휠 컴포트 컨비니언스 내비 버튼스마트키
- 스타일</t>
+          <t>컨비니언스</t>
         </is>
       </c>
       <c r="E71" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
-          <t>베이지</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G71" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H71" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I71" s="3" t="inlineStr">
         <is>
-          <t>5KM</t>
+          <t>6KM</t>
         </is>
       </c>
       <c r="J71" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K71" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L71" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3"/>
       <c r="B72" s="4"/>
       <c r="C72" s="4"/>
       <c r="D72" s="4"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
       <c r="I72" s="3"/>
       <c r="J72" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K72" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L72" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3"/>
       <c r="B73" s="4"/>
       <c r="C73" s="4"/>
       <c r="D73" s="4"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K73" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L73" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3"/>
       <c r="B74" s="4"/>
       <c r="C74" s="4"/>
       <c r="D74" s="4"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
       <c r="J74" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K74" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L74" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3"/>
       <c r="B75" s="4"/>
       <c r="C75" s="4"/>
       <c r="D75" s="4"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="J75" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K75" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L75" s="3" t="inlineStr">
         <is>
-          <t>400,000</t>
+          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B76" s="4" t="inlineStr">
         <is>
-          <t>116호7764</t>
+          <t>116호8138</t>
         </is>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
-          <t>모닝 1.0 트렌디 아스트로그레이 (블랙시트)</t>
+          <t>셀토스 1.6T 트렌디 (그레이시트)</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
-          <t>16인치 휠, 컴포트, 컨비니언스, 내비, 버
-튼스마트키, 스타일</t>
+          <t>컨비니언스, 내비게이션</t>
         </is>
       </c>
       <c r="E76" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F76" s="3" t="inlineStr">
         <is>
-          <t>쥐색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G76" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H76" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년08월</t>
         </is>
       </c>
       <c r="I76" s="3" t="inlineStr">
         <is>
-          <t>5KM</t>
+          <t>9KM</t>
         </is>
       </c>
       <c r="J76" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K76" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L76" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3"/>
       <c r="B77" s="4"/>
       <c r="C77" s="4"/>
       <c r="D77" s="4"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
       <c r="I77" s="3"/>
       <c r="J77" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K77" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L77" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3"/>
       <c r="B78" s="4"/>
       <c r="C78" s="4"/>
       <c r="D78" s="4"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
       <c r="I78" s="3"/>
       <c r="J78" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K78" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L78" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3"/>
       <c r="B79" s="4"/>
       <c r="C79" s="4"/>
       <c r="D79" s="4"/>
       <c r="E79" s="3"/>
       <c r="F79" s="3"/>
       <c r="G79" s="3"/>
       <c r="H79" s="3"/>
       <c r="I79" s="3"/>
       <c r="J79" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K79" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L79" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>605,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3"/>
       <c r="B80" s="4"/>
       <c r="C80" s="4"/>
       <c r="D80" s="4"/>
       <c r="E80" s="3"/>
       <c r="F80" s="3"/>
       <c r="G80" s="3"/>
       <c r="H80" s="3"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K80" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L80" s="3" t="inlineStr">
         <is>
-          <t>400,000</t>
+          <t>585,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B81" s="4" t="inlineStr">
         <is>
-          <t>116호7766</t>
+          <t>116호8081</t>
         </is>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>모닝 1.0 트렌디  (블랙시트)</t>
+          <t>K5 2.0 베스트셀렉션 인터스텔라그레이 (블랙시트)</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
-          <t>16인치휠, 컴포트, 컨비니언스, 내비, 버튼
-스마트키, 스타일</t>
+          <t>빌트인캠2</t>
         </is>
       </c>
       <c r="E81" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F81" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G81" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H81" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I81" s="3" t="inlineStr">
         <is>
-          <t>5KM</t>
+          <t>13KM</t>
         </is>
       </c>
       <c r="J81" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K81" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L81" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>685,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3"/>
       <c r="B82" s="4"/>
       <c r="C82" s="4"/>
       <c r="D82" s="4"/>
       <c r="E82" s="3"/>
       <c r="F82" s="3"/>
       <c r="G82" s="3"/>
       <c r="H82" s="3"/>
       <c r="I82" s="3"/>
       <c r="J82" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K82" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L82" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3"/>
       <c r="B83" s="4"/>
       <c r="C83" s="4"/>
       <c r="D83" s="4"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K83" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L83" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3"/>
       <c r="B84" s="4"/>
       <c r="C84" s="4"/>
       <c r="D84" s="4"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="J84" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K84" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L84" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3"/>
       <c r="B85" s="4"/>
       <c r="C85" s="4"/>
       <c r="D85" s="4"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="J85" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K85" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L85" s="3" t="inlineStr">
         <is>
-          <t>400,000</t>
+          <t>605,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>TABO</t>
         </is>
       </c>
       <c r="B86" s="4" t="inlineStr">
         <is>
-          <t>116호7768/7
-744</t>
+          <t>154호3697</t>
         </is>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>K8 2.5 베스트셀렉션 (라운지브라운시트)</t>
+          <t>The new 쏘렌토 (MQ4)  HEV 5인승 프레스
+티</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
-          <t>스마트 커넥트</t>
+          <t>썬룹,스타일,12.4인치클러스터,ㅡ라이브와이즈</t>
         </is>
       </c>
       <c r="E86" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>블랙</t>
         </is>
       </c>
       <c r="G86" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H86" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년08월</t>
         </is>
       </c>
       <c r="I86" s="3" t="inlineStr">
         <is>
-          <t>9KM</t>
+          <t>3KM</t>
         </is>
       </c>
       <c r="J86" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K86" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L86" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3"/>
       <c r="B87" s="4"/>
       <c r="C87" s="4"/>
       <c r="D87" s="4"/>
       <c r="E87" s="3"/>
       <c r="F87" s="3"/>
       <c r="G87" s="3"/>
       <c r="H87" s="3"/>
       <c r="I87" s="3"/>
       <c r="J87" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K87" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L87" s="3" t="inlineStr">
         <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B88" s="4" t="inlineStr">
+        <is>
+          <t>154호3692 3
+693 3694</t>
+        </is>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>The new  카니발 3.5 9인승  프레스티지 </t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈,스타일,12.7인치클러스터,컨비
+언스,모니터링팩</t>
+        </is>
+      </c>
+      <c r="E88" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F88" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G88" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H88" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I88" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
+      <c r="J88" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K88" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L88" s="3" t="inlineStr">
+        <is>
           <t>880,000</t>
-        </is>
-[...24 lines deleted...]
-          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3"/>
       <c r="B89" s="4"/>
       <c r="C89" s="4"/>
       <c r="D89" s="4"/>
       <c r="E89" s="3"/>
       <c r="F89" s="3"/>
       <c r="G89" s="3"/>
       <c r="H89" s="3"/>
       <c r="I89" s="3"/>
       <c r="J89" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K89" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L89" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="3" t="inlineStr">
+        <is>
+          <t>TASU</t>
+        </is>
+      </c>
+      <c r="B90" s="4" t="inlineStr">
+        <is>
+          <t>106하1363</t>
+        </is>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 2.0 LPI 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컴포트, 드라이브와이즈, ETCS, S
+BW팩</t>
+        </is>
+      </c>
+      <c r="E90" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F90" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G90" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H90" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I90" s="3" t="inlineStr">
+        <is>
+          <t>KM</t>
+        </is>
+      </c>
+      <c r="J90" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K90" s="3" t="inlineStr">
+        <is>
+          <t>500</t>
+        </is>
+      </c>
+      <c r="L90" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="3"/>
+      <c r="B91" s="4"/>
+      <c r="C91" s="4"/>
+      <c r="D91" s="4"/>
+      <c r="E91" s="3"/>
+      <c r="F91" s="3"/>
+      <c r="G91" s="3"/>
+      <c r="H91" s="3"/>
+      <c r="I91" s="3"/>
+      <c r="J91" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K89" s="3" t="inlineStr">
-[...82 lines deleted...]
-      </c>
       <c r="K91" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L91" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3"/>
       <c r="B92" s="4"/>
       <c r="C92" s="4"/>
       <c r="D92" s="4"/>
       <c r="E92" s="3"/>
       <c r="F92" s="3"/>
       <c r="G92" s="3"/>
       <c r="H92" s="3"/>
       <c r="I92" s="3"/>
       <c r="J92" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K92" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L92" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="3"/>
-[...7 lines deleted...]
-      <c r="I93" s="3"/>
+      <c r="A93" s="3" t="inlineStr">
+        <is>
+          <t>TASU</t>
+        </is>
+      </c>
+      <c r="B93" s="4" t="inlineStr">
+        <is>
+          <t>106하1411</t>
+        </is>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴모닝(JA) 트렌디</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컴포트, 컨비니언스, 내비게이션, 버튼
+시동팩</t>
+        </is>
+      </c>
+      <c r="E93" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F93" s="3" t="inlineStr">
+        <is>
+          <t>밀키베이지</t>
+        </is>
+      </c>
+      <c r="G93" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H93" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I93" s="3" t="inlineStr">
+        <is>
+          <t>KM</t>
+        </is>
+      </c>
       <c r="J93" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K93" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L93" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3"/>
       <c r="B94" s="4"/>
       <c r="C94" s="4"/>
       <c r="D94" s="4"/>
       <c r="E94" s="3"/>
       <c r="F94" s="3"/>
       <c r="G94" s="3"/>
       <c r="H94" s="3"/>
       <c r="I94" s="3"/>
       <c r="J94" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K94" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L94" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B95" s="4" t="inlineStr">
+        <is>
+          <t>133하4702</t>
+        </is>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 1.6 가솔린 터보 프레스티지</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t>스타일-클러스터, 드라이브와이즈, 스타일, 컴
+포트</t>
+        </is>
+      </c>
+      <c r="E95" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F95" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G95" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H95" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I95" s="3" t="inlineStr">
+        <is>
+          <t>3,682KM</t>
+        </is>
+      </c>
+      <c r="J95" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K95" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L95" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="3"/>
+      <c r="B96" s="4"/>
+      <c r="C96" s="4"/>
+      <c r="D96" s="4"/>
+      <c r="E96" s="3"/>
+      <c r="F96" s="3"/>
+      <c r="G96" s="3"/>
+      <c r="H96" s="3"/>
+      <c r="I96" s="3"/>
+      <c r="J96" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K94" s="3" t="inlineStr">
-[...67 lines deleted...]
-      <c r="G96" s="3" t="inlineStr">
+      <c r="K96" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L96" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B97" s="4" t="inlineStr">
+        <is>
+          <t>133하5262</t>
+        </is>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 트렌디</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 기본형-컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E97" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F97" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G97" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H96" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I97" s="3"/>
+      <c r="H97" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I97" s="3" t="inlineStr">
+        <is>
+          <t>9,315KM</t>
+        </is>
+      </c>
       <c r="J97" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K97" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L97" s="3" t="inlineStr">
         <is>
-          <t>645,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3"/>
       <c r="B98" s="4"/>
       <c r="C98" s="4"/>
       <c r="D98" s="4"/>
       <c r="E98" s="3"/>
       <c r="F98" s="3"/>
       <c r="G98" s="3"/>
       <c r="H98" s="3"/>
       <c r="I98" s="3"/>
       <c r="J98" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K98" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L98" s="3" t="inlineStr">
         <is>
-          <t>625,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="3"/>
-[...7 lines deleted...]
-      <c r="I99" s="3"/>
+      <c r="A99" s="3" t="inlineStr">
+        <is>
+          <t>BL</t>
+        </is>
+      </c>
+      <c r="B99" s="4" t="inlineStr">
+        <is>
+          <t>106호3991</t>
+        </is>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>카니발 자가용 9인승 디젤 2.2 프레스티지 A/T</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈, 파워슬라이딩 도어, 내
+비게이션</t>
+        </is>
+      </c>
+      <c r="E99" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F99" s="3" t="inlineStr">
+        <is>
+          <t>화이트펄</t>
+        </is>
+      </c>
+      <c r="G99" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H99" s="3" t="inlineStr">
+        <is>
+          <t>22년07월</t>
+        </is>
+      </c>
+      <c r="I99" s="3" t="inlineStr">
+        <is>
+          <t>85,000KM</t>
+        </is>
+      </c>
       <c r="J99" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K99" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L99" s="3" t="inlineStr">
         <is>
-          <t>605,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3"/>
       <c r="B100" s="4"/>
       <c r="C100" s="4"/>
       <c r="D100" s="4"/>
       <c r="E100" s="3"/>
       <c r="F100" s="3"/>
       <c r="G100" s="3"/>
       <c r="H100" s="3"/>
       <c r="I100" s="3"/>
       <c r="J100" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K100" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L100" s="3" t="inlineStr">
         <is>
-          <t>585,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>BL</t>
         </is>
       </c>
       <c r="B101" s="4" t="inlineStr">
         <is>
-          <t>116호7596	</t>
+          <t>106호3700</t>
         </is>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
-          <t>쏘렌토 2.5T 프레스티지 (블랙시트)</t>
+          <t>모닝 22MY 해치백 /스탠다드</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
-          <t> 12.3인치클러스터, 드라이브와이즈</t>
+          <t>기본형-컨비니언스,드라이브와이즈2(드라이브와이
+즈1 포함),멀티미디어</t>
         </is>
       </c>
       <c r="E101" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F101" s="3" t="inlineStr">
         <is>
-          <t>미색</t>
+          <t>밀키베이지</t>
         </is>
       </c>
       <c r="G101" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H101" s="3" t="inlineStr">
         <is>
-          <t>26년04월</t>
+          <t>22년02월</t>
         </is>
       </c>
       <c r="I101" s="3" t="inlineStr">
         <is>
-          <t>7KM</t>
+          <t>45,000KM</t>
         </is>
       </c>
       <c r="J101" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K101" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L101" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="3"/>
-[...7 lines deleted...]
-      <c r="I102" s="3"/>
+      <c r="A102" s="3" t="inlineStr">
+        <is>
+          <t>BL</t>
+        </is>
+      </c>
+      <c r="B102" s="4" t="inlineStr">
+        <is>
+          <t>106호5080</t>
+        </is>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>K8 3.5 LPi 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 기본형-컴포트, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E102" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F102" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G102" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H102" s="3" t="inlineStr">
+        <is>
+          <t>22년07월</t>
+        </is>
+      </c>
+      <c r="I102" s="3" t="inlineStr">
+        <is>
+          <t>101,500KM</t>
+        </is>
+      </c>
       <c r="J102" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K102" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L102" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3"/>
       <c r="B103" s="4"/>
       <c r="C103" s="4"/>
       <c r="D103" s="4"/>
       <c r="E103" s="3"/>
       <c r="F103" s="3"/>
       <c r="G103" s="3"/>
       <c r="H103" s="3"/>
       <c r="I103" s="3"/>
       <c r="J103" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K103" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L103" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="3"/>
-[...7 lines deleted...]
-      <c r="I104" s="3"/>
+      <c r="A104" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B104" s="4" t="inlineStr">
+        <is>
+          <t>106호4778</t>
+        </is>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>The K5자가용GSL2.0프레스티지</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>컴포트,드라이브와이즈,스타일</t>
+        </is>
+      </c>
+      <c r="E104" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F104" s="3" t="inlineStr">
+        <is>
+          <t>스노우화이트펄</t>
+        </is>
+      </c>
+      <c r="G104" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H104" s="3" t="inlineStr">
+        <is>
+          <t>25년01월</t>
+        </is>
+      </c>
+      <c r="I104" s="3" t="inlineStr">
+        <is>
+          <t>16,000KM</t>
+        </is>
+      </c>
       <c r="J104" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K104" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L104" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3"/>
       <c r="B105" s="4"/>
       <c r="C105" s="4"/>
       <c r="D105" s="4"/>
       <c r="E105" s="3"/>
       <c r="F105" s="3"/>
       <c r="G105" s="3"/>
       <c r="H105" s="3"/>
       <c r="I105" s="3"/>
       <c r="J105" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K105" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L105" s="3" t="inlineStr">
         <is>
           <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
-      <c r="A106" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A106" s="3"/>
+      <c r="B106" s="4"/>
+      <c r="C106" s="4"/>
       <c r="D106" s="4"/>
-      <c r="E106" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E106" s="3"/>
+      <c r="F106" s="3"/>
+      <c r="G106" s="3"/>
+      <c r="H106" s="3"/>
+      <c r="I106" s="3"/>
       <c r="J106" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K106" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L106" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3"/>
       <c r="B107" s="4"/>
       <c r="C107" s="4"/>
       <c r="D107" s="4"/>
       <c r="E107" s="3"/>
       <c r="F107" s="3"/>
       <c r="G107" s="3"/>
       <c r="H107" s="3"/>
       <c r="I107" s="3"/>
       <c r="J107" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K107" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L107" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3"/>
       <c r="B108" s="4"/>
       <c r="C108" s="4"/>
       <c r="D108" s="4"/>
       <c r="E108" s="3"/>
       <c r="F108" s="3"/>
       <c r="G108" s="3"/>
       <c r="H108" s="3"/>
       <c r="I108" s="3"/>
       <c r="J108" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K108" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L108" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="3"/>
-[...7 lines deleted...]
-      <c r="I109" s="3"/>
+      <c r="A109" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B109" s="4" t="inlineStr">
+        <is>
+          <t>109하7637</t>
+        </is>
+      </c>
+      <c r="C109" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발(KA4) 9인승 가솔린 프레스티지</t>
+        </is>
+      </c>
+      <c r="D109" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 컨비니언스, 기본형-12.3인
+치 클러스터, 스타일</t>
+        </is>
+      </c>
+      <c r="E109" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F109" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G109" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H109" s="3" t="inlineStr">
+        <is>
+          <t>25년02월</t>
+        </is>
+      </c>
+      <c r="I109" s="3" t="inlineStr">
+        <is>
+          <t>27,100KM</t>
+        </is>
+      </c>
       <c r="J109" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K109" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L109" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3"/>
       <c r="B110" s="4"/>
       <c r="C110" s="4"/>
       <c r="D110" s="4"/>
       <c r="E110" s="3"/>
       <c r="F110" s="3"/>
       <c r="G110" s="3"/>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
       <c r="J110" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K110" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L110" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="3" t="inlineStr">
-[...25 lines deleted...]
-      <c r="F111" s="3" t="inlineStr">
+      <c r="A111" s="3"/>
+      <c r="B111" s="4"/>
+      <c r="C111" s="4"/>
+      <c r="D111" s="4"/>
+      <c r="E111" s="3"/>
+      <c r="F111" s="3"/>
+      <c r="G111" s="3"/>
+      <c r="H111" s="3"/>
+      <c r="I111" s="3"/>
+      <c r="J111" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K111" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L111" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B112" s="4" t="inlineStr">
+        <is>
+          <t>109허7838</t>
+        </is>
+      </c>
+      <c r="C112" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D112" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E112" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F112" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G111" s="3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="I112" s="3"/>
+      <c r="G112" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H112" s="3" t="inlineStr">
+        <is>
+          <t>25년10월</t>
+        </is>
+      </c>
+      <c r="I112" s="3" t="inlineStr">
+        <is>
+          <t>7,800KM</t>
+        </is>
+      </c>
       <c r="J112" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K112" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L112" s="3" t="inlineStr">
         <is>
-          <t>975,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3"/>
       <c r="B113" s="4"/>
       <c r="C113" s="4"/>
       <c r="D113" s="4"/>
       <c r="E113" s="3"/>
       <c r="F113" s="3"/>
       <c r="G113" s="3"/>
       <c r="H113" s="3"/>
       <c r="I113" s="3"/>
       <c r="J113" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K113" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L113" s="3" t="inlineStr">
         <is>
-          <t>945,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3"/>
       <c r="B114" s="4"/>
       <c r="C114" s="4"/>
       <c r="D114" s="4"/>
       <c r="E114" s="3"/>
       <c r="F114" s="3"/>
       <c r="G114" s="3"/>
       <c r="H114" s="3"/>
       <c r="I114" s="3"/>
       <c r="J114" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K114" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L114" s="3" t="inlineStr">
         <is>
-          <t>915,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
-      <c r="A115" s="3"/>
-[...7 lines deleted...]
-      <c r="I115" s="3"/>
+      <c r="A115" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B115" s="4" t="inlineStr">
+        <is>
+          <t>142호1891</t>
+        </is>
+      </c>
+      <c r="C115" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D115" s="4" t="inlineStr">
+        <is>
+          <t>모니터링팩, 기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E115" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F115" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G115" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H115" s="3" t="inlineStr">
+        <is>
+          <t>23년12월</t>
+        </is>
+      </c>
+      <c r="I115" s="3" t="inlineStr">
+        <is>
+          <t>42,500KM</t>
+        </is>
+      </c>
       <c r="J115" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K115" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L115" s="3" t="inlineStr">
         <is>
-          <t>885,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B116" s="4" t="inlineStr">
         <is>
-          <t>116호7914/7
-915</t>
+          <t>125호6281</t>
         </is>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
-          <t>K5 2.0 베스트셀렉션</t>
-[...2 lines deleted...]
-      <c r="D116" s="4"/>
+          <t> K8 3.5 LPG 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D116" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 파노라믹커브드디스플레이 슈퍼비
+전클러스터</t>
+        </is>
+      </c>
       <c r="E116" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F116" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G116" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H116" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>22년09월</t>
         </is>
       </c>
       <c r="I116" s="3" t="inlineStr">
         <is>
-          <t>8KM</t>
+          <t>53,200KM</t>
         </is>
       </c>
       <c r="J116" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K116" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L116" s="3" t="inlineStr">
         <is>
-          <t>705,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3"/>
       <c r="B117" s="4"/>
       <c r="C117" s="4"/>
       <c r="D117" s="4"/>
       <c r="E117" s="3"/>
       <c r="F117" s="3"/>
       <c r="G117" s="3"/>
       <c r="H117" s="3"/>
       <c r="I117" s="3"/>
       <c r="J117" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K117" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L117" s="3" t="inlineStr">
         <is>
-          <t>685,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
-      <c r="A118" s="3"/>
-[...7 lines deleted...]
-      <c r="I118" s="3"/>
+      <c r="A118" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B118" s="4" t="inlineStr">
+        <is>
+          <t>142호9344</t>
+        </is>
+      </c>
+      <c r="C118" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 모닝 (JA) 트렌디</t>
+        </is>
+      </c>
+      <c r="D118" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컴포트, 내비게이션, 버튼시동팩</t>
+        </is>
+      </c>
+      <c r="E118" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F118" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G118" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H118" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I118" s="3" t="inlineStr">
+        <is>
+          <t>11,890KM</t>
+        </is>
+      </c>
       <c r="J118" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K118" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L118" s="3" t="inlineStr">
+        <is>
+          <t>410,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B119" s="4" t="inlineStr">
+        <is>
+          <t>109허7771</t>
+        </is>
+      </c>
+      <c r="C119" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴셀토스 2.0 가솔린 2WD 트렌디</t>
+        </is>
+      </c>
+      <c r="D119" s="4"/>
+      <c r="E119" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F119" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G119" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H119" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I119" s="3" t="inlineStr">
+        <is>
+          <t>10,500KM</t>
+        </is>
+      </c>
+      <c r="J119" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K118" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K119" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L119" s="3" t="inlineStr">
         <is>
-          <t>645,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3"/>
       <c r="B120" s="4"/>
       <c r="C120" s="4"/>
       <c r="D120" s="4"/>
       <c r="E120" s="3"/>
       <c r="F120" s="3"/>
       <c r="G120" s="3"/>
       <c r="H120" s="3"/>
       <c r="I120" s="3"/>
       <c r="J120" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K120" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L120" s="3" t="inlineStr">
         <is>
-          <t>625,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B121" s="4" t="inlineStr">
         <is>
-          <t>116호7913</t>
+          <t>109하8121</t>
         </is>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
-          <t>K5 2.0 베스트셀렉션</t>
+          <t>더 뉴기아 레이 프레스티지</t>
         </is>
       </c>
       <c r="D121" s="4"/>
       <c r="E121" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F121" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G121" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H121" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>26년03월</t>
         </is>
       </c>
       <c r="I121" s="3" t="inlineStr">
         <is>
-          <t>8KM</t>
+          <t>6,109KM</t>
         </is>
       </c>
       <c r="J121" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K121" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L121" s="3" t="inlineStr">
         <is>
-          <t>705,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3"/>
       <c r="B122" s="4"/>
       <c r="C122" s="4"/>
       <c r="D122" s="4"/>
       <c r="E122" s="3"/>
       <c r="F122" s="3"/>
       <c r="G122" s="3"/>
       <c r="H122" s="3"/>
       <c r="I122" s="3"/>
       <c r="J122" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K122" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L122" s="3" t="inlineStr">
         <is>
-          <t>685,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
-      <c r="A123" s="3"/>
-[...7 lines deleted...]
-      <c r="I123" s="3"/>
+      <c r="A123" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B123" s="4" t="inlineStr">
+        <is>
+          <t>109하7497</t>
+        </is>
+      </c>
+      <c r="C123" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 K3 1.6 가솔린 프레스티지</t>
+        </is>
+      </c>
+      <c r="D123" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E123" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F123" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G123" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H123" s="3" t="inlineStr">
+        <is>
+          <t>24년07월</t>
+        </is>
+      </c>
+      <c r="I123" s="3" t="inlineStr">
+        <is>
+          <t>34,903KM</t>
+        </is>
+      </c>
       <c r="J123" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K123" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L123" s="3" t="inlineStr">
         <is>
-          <t>665,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
-      <c r="A124" s="3"/>
-[...1 lines deleted...]
-      <c r="C124" s="4"/>
+      <c r="A124" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B124" s="4" t="inlineStr">
+        <is>
+          <t>109허7513</t>
+        </is>
+      </c>
+      <c r="C124" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴셀토스 2.0 가솔린 2WD 트렌디</t>
+        </is>
+      </c>
       <c r="D124" s="4"/>
-      <c r="E124" s="3"/>
-[...3 lines deleted...]
-      <c r="I124" s="3"/>
+      <c r="E124" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F124" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G124" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H124" s="3" t="inlineStr">
+        <is>
+          <t>24년12월</t>
+        </is>
+      </c>
+      <c r="I124" s="3" t="inlineStr">
+        <is>
+          <t>10,000KM</t>
+        </is>
+      </c>
       <c r="J124" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K124" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L124" s="3" t="inlineStr">
         <is>
-          <t>645,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3"/>
       <c r="B125" s="4"/>
       <c r="C125" s="4"/>
       <c r="D125" s="4"/>
       <c r="E125" s="3"/>
       <c r="F125" s="3"/>
       <c r="G125" s="3"/>
       <c r="H125" s="3"/>
       <c r="I125" s="3"/>
       <c r="J125" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K125" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L125" s="3" t="inlineStr">
         <is>
-          <t>625,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>GD</t>
         </is>
       </c>
       <c r="B126" s="4" t="inlineStr">
         <is>
-          <t>임시번호</t>
+          <t>24호4694</t>
         </is>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
-          <t>레이 1.0 밴 프레스티지스페셜 아스트로그레이(블랙시트
-)</t>
+          <t>EV3 롱 레인지 GT-Line</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
-          <t>컴포트, 내비게이션, 버튼시동팩</t>
+          <t>기본형(차콜&amp;화이트내장)-빌트인캠, 드라이브와
+이즈, HUD, 모니터링, 프리미엄스피커, 선
+루프</t>
         </is>
       </c>
       <c r="E126" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F126" s="3" t="inlineStr">
         <is>
-          <t>쥐색</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G126" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>전기</t>
         </is>
       </c>
       <c r="H126" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>25년11월</t>
         </is>
       </c>
       <c r="I126" s="3" t="inlineStr">
         <is>
-          <t>6KM</t>
+          <t>8,655KM</t>
         </is>
       </c>
       <c r="J126" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K126" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L126" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3"/>
       <c r="B127" s="4"/>
       <c r="C127" s="4"/>
       <c r="D127" s="4"/>
       <c r="E127" s="3"/>
       <c r="F127" s="3"/>
       <c r="G127" s="3"/>
       <c r="H127" s="3"/>
       <c r="I127" s="3"/>
       <c r="J127" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K127" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L127" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>980,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3"/>
       <c r="B128" s="4"/>
       <c r="C128" s="4"/>
       <c r="D128" s="4"/>
       <c r="E128" s="3"/>
       <c r="F128" s="3"/>
       <c r="G128" s="3"/>
       <c r="H128" s="3"/>
       <c r="I128" s="3"/>
       <c r="J128" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K128" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L128" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>1,010,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3"/>
       <c r="B129" s="4"/>
       <c r="C129" s="4"/>
       <c r="D129" s="4"/>
       <c r="E129" s="3"/>
       <c r="F129" s="3"/>
       <c r="G129" s="3"/>
       <c r="H129" s="3"/>
       <c r="I129" s="3"/>
       <c r="J129" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K129" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L129" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>1,040,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3"/>
       <c r="B130" s="4"/>
       <c r="C130" s="4"/>
       <c r="D130" s="4"/>
       <c r="E130" s="3"/>
       <c r="F130" s="3"/>
       <c r="G130" s="3"/>
       <c r="H130" s="3"/>
       <c r="I130" s="3"/>
       <c r="J130" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K130" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L130" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>1,070,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
-          <t>TABO</t>
+          <t>HU2</t>
         </is>
       </c>
       <c r="B131" s="4" t="inlineStr">
         <is>
-          <t>154호3558 /
- 3560</t>
+          <t>142호6650 </t>
         </is>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
-          <t>디올뉴셀토스 1.6T-GDI 트랜디</t>
+          <t>더 뉴K5(DL3) 2.0 가솔린 프레스티지 베스트 셀
+렉션</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
-          <t>드라이브와이즈,컨비언스,12.3인치내비/클러스
-터</t>
+          <t>기본형</t>
         </is>
       </c>
       <c r="E131" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F131" s="3" t="inlineStr">
         <is>
           <t>화이트</t>
         </is>
       </c>
       <c r="G131" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H131" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년01월</t>
         </is>
       </c>
       <c r="I131" s="3" t="inlineStr">
         <is>
-          <t>3KM</t>
+          <t>6,900KM</t>
         </is>
       </c>
       <c r="J131" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K131" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L131" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3"/>
       <c r="B132" s="4"/>
       <c r="C132" s="4"/>
       <c r="D132" s="4"/>
       <c r="E132" s="3"/>
       <c r="F132" s="3"/>
       <c r="G132" s="3"/>
       <c r="H132" s="3"/>
       <c r="I132" s="3"/>
       <c r="J132" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K132" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L132" s="3" t="inlineStr">
+        <is>
+          <t>660,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
+      <c r="A133" s="3"/>
+      <c r="B133" s="4"/>
+      <c r="C133" s="4"/>
+      <c r="D133" s="4"/>
+      <c r="E133" s="3"/>
+      <c r="F133" s="3"/>
+      <c r="G133" s="3"/>
+      <c r="H133" s="3"/>
+      <c r="I133" s="3"/>
+      <c r="J133" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K132" s="3" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="K133" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L133" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3"/>
       <c r="B134" s="4"/>
       <c r="C134" s="4"/>
       <c r="D134" s="4"/>
       <c r="E134" s="3"/>
       <c r="F134" s="3"/>
       <c r="G134" s="3"/>
       <c r="H134" s="3"/>
       <c r="I134" s="3"/>
       <c r="J134" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K134" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L134" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>HU2</t>
         </is>
       </c>
       <c r="B135" s="4" t="inlineStr">
         <is>
-          <t>133하4869</t>
+          <t>101하1576</t>
         </is>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
-          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 트렌디</t>
+          <t>더 뉴쏘렌토(MQ4) 2.2 디젤 2WD 5인승 프레스
+티지</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
-          <t>드라이브와이즈, 기본형-컨비니언스, 내비게이션</t>
+          <t>기본형-12.3인치 클러스터, 드라이브와이즈</t>
         </is>
       </c>
       <c r="E135" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F135" s="3" t="inlineStr">
         <is>
-          <t>미색</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G135" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H135" s="3" t="inlineStr">
         <is>
-          <t>25년12월</t>
+          <t>23년09월</t>
         </is>
       </c>
       <c r="I135" s="3" t="inlineStr">
         <is>
-          <t>4,621KM</t>
+          <t>45,000KM</t>
         </is>
       </c>
       <c r="J135" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K135" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L135" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3"/>
       <c r="B136" s="4"/>
       <c r="C136" s="4"/>
       <c r="D136" s="4"/>
       <c r="E136" s="3"/>
       <c r="F136" s="3"/>
       <c r="G136" s="3"/>
       <c r="H136" s="3"/>
       <c r="I136" s="3"/>
       <c r="J136" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K136" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L136" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
-      <c r="A137" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A137" s="3"/>
+      <c r="B137" s="4"/>
+      <c r="C137" s="4"/>
+      <c r="D137" s="4"/>
+      <c r="E137" s="3"/>
+      <c r="F137" s="3"/>
+      <c r="G137" s="3"/>
+      <c r="H137" s="3"/>
+      <c r="I137" s="3"/>
       <c r="J137" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K137" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L137" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3"/>
       <c r="B138" s="4"/>
       <c r="C138" s="4"/>
       <c r="D138" s="4"/>
       <c r="E138" s="3"/>
       <c r="F138" s="3"/>
       <c r="G138" s="3"/>
       <c r="H138" s="3"/>
       <c r="I138" s="3"/>
       <c r="J138" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K138" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L138" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
-      <c r="A139" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E139" s="3" t="inlineStr">
+      <c r="A139" s="3"/>
+      <c r="B139" s="4"/>
+      <c r="C139" s="4"/>
+      <c r="D139" s="4"/>
+      <c r="E139" s="3"/>
+      <c r="F139" s="3"/>
+      <c r="G139" s="3"/>
+      <c r="H139" s="3"/>
+      <c r="I139" s="3"/>
+      <c r="J139" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K139" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L139" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
+      <c r="A140" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B140" s="4" t="inlineStr">
+        <is>
+          <t>109호7669</t>
+        </is>
+      </c>
+      <c r="C140" s="4" t="inlineStr">
+        <is>
+          <t>레이 가솔린 1.0 트랜디</t>
+        </is>
+      </c>
+      <c r="D140" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
+        </is>
+      </c>
+      <c r="E140" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F139" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G139" s="3" t="inlineStr">
+      <c r="F140" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G140" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H139" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I140" s="3"/>
+      <c r="H140" s="3" t="inlineStr">
+        <is>
+          <t>25년10월</t>
+        </is>
+      </c>
+      <c r="I140" s="3" t="inlineStr">
+        <is>
+          <t>6,567KM</t>
+        </is>
+      </c>
       <c r="J140" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K140" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L140" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
-      <c r="A141" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A141" s="3"/>
+      <c r="B141" s="4"/>
+      <c r="C141" s="4"/>
+      <c r="D141" s="4"/>
+      <c r="E141" s="3"/>
+      <c r="F141" s="3"/>
+      <c r="G141" s="3"/>
+      <c r="H141" s="3"/>
+      <c r="I141" s="3"/>
       <c r="J141" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K141" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L141" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3"/>
       <c r="B142" s="4"/>
       <c r="C142" s="4"/>
       <c r="D142" s="4"/>
       <c r="E142" s="3"/>
       <c r="F142" s="3"/>
       <c r="G142" s="3"/>
       <c r="H142" s="3"/>
       <c r="I142" s="3"/>
       <c r="J142" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K142" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L142" s="3" t="inlineStr">
+        <is>
+          <t>450,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
+      <c r="A143" s="3"/>
+      <c r="B143" s="4"/>
+      <c r="C143" s="4"/>
+      <c r="D143" s="4"/>
+      <c r="E143" s="3"/>
+      <c r="F143" s="3"/>
+      <c r="G143" s="3"/>
+      <c r="H143" s="3"/>
+      <c r="I143" s="3"/>
+      <c r="J143" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K142" s="3" t="inlineStr">
-[...61 lines deleted...]
-      </c>
       <c r="K143" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L143" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3"/>
       <c r="B144" s="4"/>
       <c r="C144" s="4"/>
       <c r="D144" s="4"/>
       <c r="E144" s="3"/>
       <c r="F144" s="3"/>
       <c r="G144" s="3"/>
       <c r="H144" s="3"/>
       <c r="I144" s="3"/>
       <c r="J144" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K144" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L144" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
-          <t>CNC</t>
+          <t>INMO</t>
         </is>
       </c>
       <c r="B145" s="4" t="inlineStr">
         <is>
-          <t>106호4778</t>
+          <t>109호7676</t>
         </is>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
-          <t>The K5자가용GSL2.0프레스티지</t>
+          <t>레이 가솔린 1.0 트랜디</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
-          <t>컴포트,드라이브와이즈,스타일</t>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
         </is>
       </c>
       <c r="E145" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F145" s="3" t="inlineStr">
         <is>
-          <t>스노우화이트펄</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G145" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H145" s="3" t="inlineStr">
         <is>
-          <t>25년01월</t>
+          <t>25년11월</t>
         </is>
       </c>
       <c r="I145" s="3" t="inlineStr">
         <is>
-          <t>16,000KM</t>
+          <t>1,084KM</t>
         </is>
       </c>
       <c r="J145" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K145" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L145" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3"/>
       <c r="B146" s="4"/>
       <c r="C146" s="4"/>
       <c r="D146" s="4"/>
       <c r="E146" s="3"/>
       <c r="F146" s="3"/>
       <c r="G146" s="3"/>
       <c r="H146" s="3"/>
       <c r="I146" s="3"/>
       <c r="J146" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K146" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L146" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3"/>
       <c r="B147" s="4"/>
       <c r="C147" s="4"/>
       <c r="D147" s="4"/>
       <c r="E147" s="3"/>
       <c r="F147" s="3"/>
       <c r="G147" s="3"/>
       <c r="H147" s="3"/>
       <c r="I147" s="3"/>
       <c r="J147" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K147" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L147" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3"/>
       <c r="B148" s="4"/>
       <c r="C148" s="4"/>
       <c r="D148" s="4"/>
       <c r="E148" s="3"/>
       <c r="F148" s="3"/>
       <c r="G148" s="3"/>
       <c r="H148" s="3"/>
       <c r="I148" s="3"/>
       <c r="J148" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K148" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L148" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3"/>
       <c r="B149" s="4"/>
       <c r="C149" s="4"/>
       <c r="D149" s="4"/>
       <c r="E149" s="3"/>
       <c r="F149" s="3"/>
       <c r="G149" s="3"/>
       <c r="H149" s="3"/>
       <c r="I149" s="3"/>
       <c r="J149" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K149" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L149" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
-          <t>CNC</t>
+          <t>INMO</t>
         </is>
       </c>
       <c r="B150" s="4" t="inlineStr">
         <is>
-          <t>106호6388</t>
+          <t>109호7674</t>
         </is>
       </c>
       <c r="C150" s="4" t="inlineStr">
         <is>
-          <t>K5 자가용 GSL 2.0 프레스티지 6 25MY</t>
+          <t>레이 가솔린 1.0 트랜디</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
-          <t>스타일-컴포트,드라이브 와이즈</t>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
         </is>
       </c>
       <c r="E150" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F150" s="3" t="inlineStr">
         <is>
-          <t>화이트펄</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G150" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H150" s="3" t="inlineStr">
         <is>
-          <t>25년04월</t>
+          <t>25년11월</t>
         </is>
       </c>
       <c r="I150" s="3" t="inlineStr">
         <is>
-          <t>32,800KM</t>
+          <t>2,670KM</t>
         </is>
       </c>
       <c r="J150" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K150" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L150" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3"/>
       <c r="B151" s="4"/>
       <c r="C151" s="4"/>
       <c r="D151" s="4"/>
       <c r="E151" s="3"/>
       <c r="F151" s="3"/>
       <c r="G151" s="3"/>
       <c r="H151" s="3"/>
       <c r="I151" s="3"/>
       <c r="J151" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K151" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L151" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3"/>
       <c r="B152" s="4"/>
       <c r="C152" s="4"/>
       <c r="D152" s="4"/>
       <c r="E152" s="3"/>
       <c r="F152" s="3"/>
       <c r="G152" s="3"/>
       <c r="H152" s="3"/>
       <c r="I152" s="3"/>
       <c r="J152" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K152" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L152" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3"/>
       <c r="B153" s="4"/>
       <c r="C153" s="4"/>
       <c r="D153" s="4"/>
       <c r="E153" s="3"/>
       <c r="F153" s="3"/>
       <c r="G153" s="3"/>
       <c r="H153" s="3"/>
       <c r="I153" s="3"/>
       <c r="J153" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K153" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L153" s="3" t="inlineStr">
+        <is>
+          <t>440,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
+      <c r="A154" s="3"/>
+      <c r="B154" s="4"/>
+      <c r="C154" s="4"/>
+      <c r="D154" s="4"/>
+      <c r="E154" s="3"/>
+      <c r="F154" s="3"/>
+      <c r="G154" s="3"/>
+      <c r="H154" s="3"/>
+      <c r="I154" s="3"/>
+      <c r="J154" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K153" s="3" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E154" s="3" t="inlineStr">
+      <c r="K154" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L154" s="3" t="inlineStr">
+        <is>
+          <t>430,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
+      <c r="A155" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B155" s="4" t="inlineStr">
+        <is>
+          <t>109호7908</t>
+        </is>
+      </c>
+      <c r="C155" s="4" t="inlineStr">
+        <is>
+          <t>레이 가솔린 1.0 트랜디</t>
+        </is>
+      </c>
+      <c r="D155" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
+        </is>
+      </c>
+      <c r="E155" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F154" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H154" s="3" t="inlineStr">
+      <c r="F155" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G155" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H155" s="3" t="inlineStr">
         <is>
           <t>26년03월</t>
         </is>
       </c>
-      <c r="I154" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J154" s="3" t="inlineStr">
+      <c r="I155" s="3" t="inlineStr">
+        <is>
+          <t>158KM</t>
+        </is>
+      </c>
+      <c r="J155" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K154" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K155" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L155" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3"/>
       <c r="B156" s="4"/>
       <c r="C156" s="4"/>
       <c r="D156" s="4"/>
       <c r="E156" s="3"/>
       <c r="F156" s="3"/>
       <c r="G156" s="3"/>
       <c r="H156" s="3"/>
       <c r="I156" s="3"/>
       <c r="J156" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K156" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L156" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3"/>
       <c r="B157" s="4"/>
       <c r="C157" s="4"/>
       <c r="D157" s="4"/>
       <c r="E157" s="3"/>
       <c r="F157" s="3"/>
       <c r="G157" s="3"/>
       <c r="H157" s="3"/>
       <c r="I157" s="3"/>
       <c r="J157" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K157" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L157" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3"/>
       <c r="B158" s="4"/>
       <c r="C158" s="4"/>
       <c r="D158" s="4"/>
       <c r="E158" s="3"/>
       <c r="F158" s="3"/>
       <c r="G158" s="3"/>
       <c r="H158" s="3"/>
       <c r="I158" s="3"/>
       <c r="J158" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K158" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L158" s="3" t="inlineStr">
+        <is>
+          <t>440,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
+      <c r="A159" s="3"/>
+      <c r="B159" s="4"/>
+      <c r="C159" s="4"/>
+      <c r="D159" s="4"/>
+      <c r="E159" s="3"/>
+      <c r="F159" s="3"/>
+      <c r="G159" s="3"/>
+      <c r="H159" s="3"/>
+      <c r="I159" s="3"/>
+      <c r="J159" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K158" s="3" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E159" s="3" t="inlineStr">
+      <c r="K159" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L159" s="3" t="inlineStr">
+        <is>
+          <t>430,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
+      <c r="A160" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B160" s="4" t="inlineStr">
+        <is>
+          <t>109허6783</t>
+        </is>
+      </c>
+      <c r="C160" s="4" t="inlineStr">
+        <is>
+          <t>K5 DL3 2.0 LPI 트랜디</t>
+        </is>
+      </c>
+      <c r="D160" s="4"/>
+      <c r="E160" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F159" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J159" s="3" t="inlineStr">
+      <c r="F160" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G160" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H160" s="3" t="inlineStr">
+        <is>
+          <t>21년07월</t>
+        </is>
+      </c>
+      <c r="I160" s="3" t="inlineStr">
+        <is>
+          <t>99,051KM</t>
+        </is>
+      </c>
+      <c r="J160" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K159" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K160" s="3" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L160" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3"/>
       <c r="B161" s="4"/>
       <c r="C161" s="4"/>
       <c r="D161" s="4"/>
       <c r="E161" s="3"/>
       <c r="F161" s="3"/>
       <c r="G161" s="3"/>
       <c r="H161" s="3"/>
       <c r="I161" s="3"/>
       <c r="J161" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K161" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L161" s="3" t="inlineStr">
+        <is>
+          <t>540,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
+      <c r="A162" s="3"/>
+      <c r="B162" s="4"/>
+      <c r="C162" s="4"/>
+      <c r="D162" s="4"/>
+      <c r="E162" s="3"/>
+      <c r="F162" s="3"/>
+      <c r="G162" s="3"/>
+      <c r="H162" s="3"/>
+      <c r="I162" s="3"/>
+      <c r="J162" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K161" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L161" s="3" t="inlineStr">
+      <c r="K162" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L162" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
+      <c r="A163" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B163" s="4" t="inlineStr">
+        <is>
+          <t>109호7434</t>
+        </is>
+      </c>
+      <c r="C163" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 스마트스트림 1.6가솔린 2WD 트렌디</t>
+        </is>
+      </c>
+      <c r="D163" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈/컨비니언스/10.25내비게이션</t>
+        </is>
+      </c>
+      <c r="E163" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F163" s="3" t="inlineStr">
+        <is>
+          <t>스노우화이트펄</t>
+        </is>
+      </c>
+      <c r="G163" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H163" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I163" s="3" t="inlineStr">
+        <is>
+          <t>24,341KM</t>
+        </is>
+      </c>
+      <c r="J163" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K163" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L163" s="3" t="inlineStr">
         <is>
           <t>610,000</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
-[...51 lines deleted...]
-      <c r="K162" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
+      <c r="A164" s="3"/>
+      <c r="B164" s="4"/>
+      <c r="C164" s="4"/>
+      <c r="D164" s="4"/>
+      <c r="E164" s="3"/>
+      <c r="F164" s="3"/>
+      <c r="G164" s="3"/>
+      <c r="H164" s="3"/>
+      <c r="I164" s="3"/>
+      <c r="J164" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K164" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L162" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="L164" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3"/>
       <c r="B165" s="4"/>
       <c r="C165" s="4"/>
       <c r="D165" s="4"/>
       <c r="E165" s="3"/>
       <c r="F165" s="3"/>
       <c r="G165" s="3"/>
       <c r="H165" s="3"/>
       <c r="I165" s="3"/>
       <c r="J165" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K165" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L165" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B166" s="4" t="inlineStr">
         <is>
-          <t>142호6971</t>
+          <t>11호7380</t>
         </is>
       </c>
       <c r="C166" s="4" t="inlineStr">
         <is>
-          <t>더 뉴카니발(KA4) 9인승 가솔린 프레스티지</t>
+          <t>EV6 롱레인지 에어</t>
         </is>
       </c>
       <c r="D166" s="4" t="inlineStr">
         <is>
-          <t>모니터링팩, 컨비니언스, 기본형-12.3인치 
-클러스터, 스타일</t>
+          <t>컨비니언스</t>
         </is>
       </c>
       <c r="E166" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F166" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G166" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>전기</t>
         </is>
       </c>
       <c r="H166" s="3" t="inlineStr">
         <is>
-          <t>24년12월</t>
+          <t>22년04월</t>
         </is>
       </c>
       <c r="I166" s="3" t="inlineStr">
         <is>
-          <t>19,100KM</t>
+          <t>104,571KM</t>
         </is>
       </c>
       <c r="J166" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K166" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L166" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3"/>
       <c r="B167" s="4"/>
       <c r="C167" s="4"/>
       <c r="D167" s="4"/>
       <c r="E167" s="3"/>
       <c r="F167" s="3"/>
       <c r="G167" s="3"/>
       <c r="H167" s="3"/>
       <c r="I167" s="3"/>
       <c r="J167" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K167" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L167" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
-      <c r="A168" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E168" s="3" t="inlineStr">
+      <c r="A168" s="3"/>
+      <c r="B168" s="4"/>
+      <c r="C168" s="4"/>
+      <c r="D168" s="4"/>
+      <c r="E168" s="3"/>
+      <c r="F168" s="3"/>
+      <c r="G168" s="3"/>
+      <c r="H168" s="3"/>
+      <c r="I168" s="3"/>
+      <c r="J168" s="3" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="K168" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L168" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
+      <c r="A169" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B169" s="4" t="inlineStr">
+        <is>
+          <t>198허5134</t>
+        </is>
+      </c>
+      <c r="C169" s="4" t="inlineStr">
+        <is>
+          <t>K5 LPI 렌터카 트렌디 </t>
+        </is>
+      </c>
+      <c r="D169" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션</t>
+        </is>
+      </c>
+      <c r="E169" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F168" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I169" s="3"/>
+      <c r="F169" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G169" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H169" s="3" t="inlineStr">
+        <is>
+          <t>23년09월</t>
+        </is>
+      </c>
+      <c r="I169" s="3" t="inlineStr">
+        <is>
+          <t>85,528KM</t>
+        </is>
+      </c>
       <c r="J169" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K169" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L169" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
-      <c r="A170" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A170" s="3"/>
+      <c r="B170" s="4"/>
+      <c r="C170" s="4"/>
+      <c r="D170" s="4"/>
+      <c r="E170" s="3"/>
+      <c r="F170" s="3"/>
+      <c r="G170" s="3"/>
+      <c r="H170" s="3"/>
+      <c r="I170" s="3"/>
       <c r="J170" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K170" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L170" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3"/>
       <c r="B171" s="4"/>
       <c r="C171" s="4"/>
       <c r="D171" s="4"/>
       <c r="E171" s="3"/>
       <c r="F171" s="3"/>
       <c r="G171" s="3"/>
       <c r="H171" s="3"/>
       <c r="I171" s="3"/>
       <c r="J171" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K171" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L171" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
-      <c r="A172" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E172" s="3" t="inlineStr">
+      <c r="A172" s="3"/>
+      <c r="B172" s="4"/>
+      <c r="C172" s="4"/>
+      <c r="D172" s="4"/>
+      <c r="E172" s="3"/>
+      <c r="F172" s="3"/>
+      <c r="G172" s="3"/>
+      <c r="H172" s="3"/>
+      <c r="I172" s="3"/>
+      <c r="J172" s="3" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="K172" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L172" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
+      <c r="A173" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B173" s="4" t="inlineStr">
+        <is>
+          <t>116호6275</t>
+        </is>
+      </c>
+      <c r="C173" s="4" t="inlineStr">
+        <is>
+          <t>쏘렌토 1.6 하이브리드 프레스티지 (그레이시트)</t>
+        </is>
+      </c>
+      <c r="D173" s="4"/>
+      <c r="E173" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F172" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I173" s="3"/>
+      <c r="F173" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G173" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H173" s="3" t="inlineStr">
+        <is>
+          <t>25년03월</t>
+        </is>
+      </c>
+      <c r="I173" s="3" t="inlineStr">
+        <is>
+          <t>30,791KM</t>
+        </is>
+      </c>
       <c r="J173" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K173" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L173" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3"/>
       <c r="B174" s="4"/>
       <c r="C174" s="4"/>
       <c r="D174" s="4"/>
       <c r="E174" s="3"/>
       <c r="F174" s="3"/>
       <c r="G174" s="3"/>
       <c r="H174" s="3"/>
       <c r="I174" s="3"/>
       <c r="J174" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K174" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L174" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
-      <c r="A175" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A175" s="3"/>
+      <c r="B175" s="4"/>
+      <c r="C175" s="4"/>
+      <c r="D175" s="4"/>
+      <c r="E175" s="3"/>
+      <c r="F175" s="3"/>
+      <c r="G175" s="3"/>
+      <c r="H175" s="3"/>
+      <c r="I175" s="3"/>
       <c r="J175" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K175" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L175" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3"/>
       <c r="B176" s="4"/>
       <c r="C176" s="4"/>
       <c r="D176" s="4"/>
       <c r="E176" s="3"/>
       <c r="F176" s="3"/>
       <c r="G176" s="3"/>
       <c r="H176" s="3"/>
       <c r="I176" s="3"/>
       <c r="J176" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K176" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L176" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3"/>
       <c r="B177" s="4"/>
       <c r="C177" s="4"/>
       <c r="D177" s="4"/>
       <c r="E177" s="3"/>
       <c r="F177" s="3"/>
       <c r="G177" s="3"/>
       <c r="H177" s="3"/>
       <c r="I177" s="3"/>
       <c r="J177" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K177" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L177" s="3" t="inlineStr">
         <is>
-          <t>1,010,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
-      <c r="A178" s="3"/>
-[...7 lines deleted...]
-      <c r="I178" s="3"/>
+      <c r="A178" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B178" s="4" t="inlineStr">
+        <is>
+          <t>116호6385</t>
+        </is>
+      </c>
+      <c r="C178" s="4" t="inlineStr">
+        <is>
+          <t>모닝 1.0 프레스티지 아스트로그레이 (블랙시트 )</t>
+        </is>
+      </c>
+      <c r="D178" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스</t>
+        </is>
+      </c>
+      <c r="E178" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F178" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G178" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H178" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I178" s="3" t="inlineStr">
+        <is>
+          <t>19,949KM</t>
+        </is>
+      </c>
       <c r="J178" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K178" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L178" s="3" t="inlineStr">
         <is>
-          <t>1,040,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3"/>
       <c r="B179" s="4"/>
       <c r="C179" s="4"/>
       <c r="D179" s="4"/>
       <c r="E179" s="3"/>
       <c r="F179" s="3"/>
       <c r="G179" s="3"/>
       <c r="H179" s="3"/>
       <c r="I179" s="3"/>
       <c r="J179" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K179" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L179" s="3" t="inlineStr">
         <is>
-          <t>1,070,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
-      <c r="A180" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A180" s="3"/>
+      <c r="B180" s="4"/>
+      <c r="C180" s="4"/>
+      <c r="D180" s="4"/>
+      <c r="E180" s="3"/>
+      <c r="F180" s="3"/>
+      <c r="G180" s="3"/>
+      <c r="H180" s="3"/>
+      <c r="I180" s="3"/>
       <c r="J180" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K180" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L180" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3"/>
       <c r="B181" s="4"/>
       <c r="C181" s="4"/>
       <c r="D181" s="4"/>
       <c r="E181" s="3"/>
       <c r="F181" s="3"/>
       <c r="G181" s="3"/>
       <c r="H181" s="3"/>
       <c r="I181" s="3"/>
       <c r="J181" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K181" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L181" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>380,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3"/>
       <c r="B182" s="4"/>
       <c r="C182" s="4"/>
       <c r="D182" s="4"/>
       <c r="E182" s="3"/>
       <c r="F182" s="3"/>
       <c r="G182" s="3"/>
       <c r="H182" s="3"/>
       <c r="I182" s="3"/>
       <c r="J182" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K182" s="3" t="inlineStr">
         <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L182" s="3" t="inlineStr">
+        <is>
+          <t>360,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
+      <c r="A183" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B183" s="4" t="inlineStr">
+        <is>
+          <t>190허8600</t>
+        </is>
+      </c>
+      <c r="C183" s="4" t="inlineStr">
+        <is>
+          <t>K8 2.5 노블레스</t>
+        </is>
+      </c>
+      <c r="D183" s="4" t="inlineStr">
+        <is>
+          <t>스타일</t>
+        </is>
+      </c>
+      <c r="E183" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F183" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G183" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H183" s="3" t="inlineStr">
+        <is>
+          <t>22년03월</t>
+        </is>
+      </c>
+      <c r="I183" s="3" t="inlineStr">
+        <is>
+          <t>89,765KM</t>
+        </is>
+      </c>
+      <c r="J183" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K183" s="3" t="inlineStr">
+        <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L182" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L183" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3"/>
       <c r="B184" s="4"/>
       <c r="C184" s="4"/>
       <c r="D184" s="4"/>
       <c r="E184" s="3"/>
       <c r="F184" s="3"/>
       <c r="G184" s="3"/>
       <c r="H184" s="3"/>
       <c r="I184" s="3"/>
       <c r="J184" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K184" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L184" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
-      <c r="A185" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="E185" s="3" t="inlineStr">
+      <c r="A185" s="3"/>
+      <c r="B185" s="4"/>
+      <c r="C185" s="4"/>
+      <c r="D185" s="4"/>
+      <c r="E185" s="3"/>
+      <c r="F185" s="3"/>
+      <c r="G185" s="3"/>
+      <c r="H185" s="3"/>
+      <c r="I185" s="3"/>
+      <c r="J185" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K185" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L185" s="3" t="inlineStr">
+        <is>
+          <t>630,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
+      <c r="A186" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B186" s="4" t="inlineStr">
+        <is>
+          <t>116호6234</t>
+        </is>
+      </c>
+      <c r="C186" s="4" t="inlineStr">
+        <is>
+          <t>카니발 3.5 7인승 노블레스</t>
+        </is>
+      </c>
+      <c r="D186" s="4" t="inlineStr">
+        <is>
+          <t>썬루프 드라이브와이즈 모니터링팩</t>
+        </is>
+      </c>
+      <c r="E186" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F185" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J185" s="3" t="inlineStr">
+      <c r="F186" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G186" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H186" s="3" t="inlineStr">
+        <is>
+          <t>25년02월</t>
+        </is>
+      </c>
+      <c r="I186" s="3" t="inlineStr">
+        <is>
+          <t>20,079KM</t>
+        </is>
+      </c>
+      <c r="J186" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K185" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K186" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L186" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3"/>
       <c r="B187" s="4"/>
       <c r="C187" s="4"/>
       <c r="D187" s="4"/>
       <c r="E187" s="3"/>
       <c r="F187" s="3"/>
       <c r="G187" s="3"/>
       <c r="H187" s="3"/>
       <c r="I187" s="3"/>
       <c r="J187" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K187" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L187" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3"/>
       <c r="B188" s="4"/>
       <c r="C188" s="4"/>
       <c r="D188" s="4"/>
       <c r="E188" s="3"/>
       <c r="F188" s="3"/>
       <c r="G188" s="3"/>
       <c r="H188" s="3"/>
       <c r="I188" s="3"/>
       <c r="J188" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K188" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L188" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3"/>
       <c r="B189" s="4"/>
       <c r="C189" s="4"/>
       <c r="D189" s="4"/>
       <c r="E189" s="3"/>
       <c r="F189" s="3"/>
       <c r="G189" s="3"/>
       <c r="H189" s="3"/>
       <c r="I189" s="3"/>
       <c r="J189" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K189" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L189" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
+      <c r="A190" s="3"/>
+      <c r="B190" s="4"/>
+      <c r="C190" s="4"/>
+      <c r="D190" s="4"/>
+      <c r="E190" s="3"/>
+      <c r="F190" s="3"/>
+      <c r="G190" s="3"/>
+      <c r="H190" s="3"/>
+      <c r="I190" s="3"/>
+      <c r="J190" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K189" s="3" t="inlineStr">
+      <c r="K190" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L190" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
+      <c r="A191" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B191" s="4" t="inlineStr">
+        <is>
+          <t>175하6307</t>
+        </is>
+      </c>
+      <c r="C191" s="4" t="inlineStr">
+        <is>
+          <t>K8 3.5 렌터카 트렌디 </t>
+        </is>
+      </c>
+      <c r="D191" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 드라이브와이즈, 컴포트</t>
+        </is>
+      </c>
+      <c r="E191" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F191" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G191" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H191" s="3" t="inlineStr">
+        <is>
+          <t>23년05월</t>
+        </is>
+      </c>
+      <c r="I191" s="3" t="inlineStr">
+        <is>
+          <t>138,255KM</t>
+        </is>
+      </c>
+      <c r="J191" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K191" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L189" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="L191" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="3"/>
       <c r="B192" s="4"/>
       <c r="C192" s="4"/>
       <c r="D192" s="4"/>
       <c r="E192" s="3"/>
       <c r="F192" s="3"/>
       <c r="G192" s="3"/>
       <c r="H192" s="3"/>
       <c r="I192" s="3"/>
       <c r="J192" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K192" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L192" s="3" t="inlineStr">
+        <is>
+          <t>640,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
+      <c r="A193" s="3"/>
+      <c r="B193" s="4"/>
+      <c r="C193" s="4"/>
+      <c r="D193" s="4"/>
+      <c r="E193" s="3"/>
+      <c r="F193" s="3"/>
+      <c r="G193" s="3"/>
+      <c r="H193" s="3"/>
+      <c r="I193" s="3"/>
+      <c r="J193" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K192" s="3" t="inlineStr">
+      <c r="K193" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L192" s="3" t="inlineStr">
-[...27 lines deleted...]
-      <c r="E193" s="3" t="inlineStr">
+      <c r="L193" s="3" t="inlineStr">
+        <is>
+          <t>610,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
+      <c r="A194" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B194" s="4" t="inlineStr">
+        <is>
+          <t>116허6344</t>
+        </is>
+      </c>
+      <c r="C194" s="4" t="inlineStr">
+        <is>
+          <t>카니발 2.2 9인승 프레스티지</t>
+        </is>
+      </c>
+      <c r="D194" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 파워슬라이딩 도어</t>
+        </is>
+      </c>
+      <c r="E194" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F193" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J193" s="3" t="inlineStr">
+      <c r="F194" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G194" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H194" s="3" t="inlineStr">
+        <is>
+          <t>23년05월</t>
+        </is>
+      </c>
+      <c r="I194" s="3" t="inlineStr">
+        <is>
+          <t>72,603KM</t>
+        </is>
+      </c>
+      <c r="J194" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K193" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K194" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L194" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3"/>
       <c r="B195" s="4"/>
       <c r="C195" s="4"/>
       <c r="D195" s="4"/>
       <c r="E195" s="3"/>
       <c r="F195" s="3"/>
       <c r="G195" s="3"/>
       <c r="H195" s="3"/>
       <c r="I195" s="3"/>
       <c r="J195" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K195" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L195" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="3"/>
       <c r="B196" s="4"/>
       <c r="C196" s="4"/>
       <c r="D196" s="4"/>
       <c r="E196" s="3"/>
       <c r="F196" s="3"/>
       <c r="G196" s="3"/>
       <c r="H196" s="3"/>
       <c r="I196" s="3"/>
       <c r="J196" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K196" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L196" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
-      <c r="A197" s="3"/>
-[...7 lines deleted...]
-      <c r="I197" s="3"/>
+      <c r="A197" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B197" s="4" t="inlineStr">
+        <is>
+          <t>141호9276</t>
+        </is>
+      </c>
+      <c r="C197" s="4" t="inlineStr">
+        <is>
+          <t>K5 1.6 시그니쳐 </t>
+        </is>
+      </c>
+      <c r="D197" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 스타일, 선루프, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E197" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F197" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G197" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H197" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I197" s="3" t="inlineStr">
+        <is>
+          <t>102,282KM</t>
+        </is>
+      </c>
       <c r="J197" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K197" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L197" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
-      <c r="A198" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="E198" s="3" t="inlineStr">
+      <c r="A198" s="3"/>
+      <c r="B198" s="4"/>
+      <c r="C198" s="4"/>
+      <c r="D198" s="4"/>
+      <c r="E198" s="3"/>
+      <c r="F198" s="3"/>
+      <c r="G198" s="3"/>
+      <c r="H198" s="3"/>
+      <c r="I198" s="3"/>
+      <c r="J198" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K198" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L198" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
+      <c r="A199" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B199" s="4" t="inlineStr">
+        <is>
+          <t>116호6481</t>
+        </is>
+      </c>
+      <c r="C199" s="4" t="inlineStr">
+        <is>
+          <t>카니발 1.6 하이브리드 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D199" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스</t>
+        </is>
+      </c>
+      <c r="E199" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F198" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J198" s="3" t="inlineStr">
+      <c r="F199" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G199" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H199" s="3" t="inlineStr">
+        <is>
+          <t>25년05월</t>
+        </is>
+      </c>
+      <c r="I199" s="3" t="inlineStr">
+        <is>
+          <t>20,915KM</t>
+        </is>
+      </c>
+      <c r="J199" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K198" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K199" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L199" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="3"/>
       <c r="B200" s="4"/>
       <c r="C200" s="4"/>
       <c r="D200" s="4"/>
       <c r="E200" s="3"/>
       <c r="F200" s="3"/>
       <c r="G200" s="3"/>
       <c r="H200" s="3"/>
       <c r="I200" s="3"/>
       <c r="J200" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K200" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L200" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="3"/>
       <c r="B201" s="4"/>
       <c r="C201" s="4"/>
       <c r="D201" s="4"/>
       <c r="E201" s="3"/>
       <c r="F201" s="3"/>
       <c r="G201" s="3"/>
       <c r="H201" s="3"/>
       <c r="I201" s="3"/>
       <c r="J201" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K201" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L201" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="3"/>
       <c r="B202" s="4"/>
       <c r="C202" s="4"/>
       <c r="D202" s="4"/>
       <c r="E202" s="3"/>
       <c r="F202" s="3"/>
       <c r="G202" s="3"/>
       <c r="H202" s="3"/>
       <c r="I202" s="3"/>
       <c r="J202" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K202" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L202" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
+      <c r="A203" s="3"/>
+      <c r="B203" s="4"/>
+      <c r="C203" s="4"/>
+      <c r="D203" s="4"/>
+      <c r="E203" s="3"/>
+      <c r="F203" s="3"/>
+      <c r="G203" s="3"/>
+      <c r="H203" s="3"/>
+      <c r="I203" s="3"/>
+      <c r="J203" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K202" s="3" t="inlineStr">
+      <c r="K203" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L203" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
+      <c r="A204" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B204" s="4" t="inlineStr">
+        <is>
+          <t>07호7341</t>
+        </is>
+      </c>
+      <c r="C204" s="4" t="inlineStr">
+        <is>
+          <t>EV6 롱레인지 어스</t>
+        </is>
+      </c>
+      <c r="D204" s="4"/>
+      <c r="E204" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F204" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G204" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H204" s="3" t="inlineStr">
+        <is>
+          <t>22년03월</t>
+        </is>
+      </c>
+      <c r="I204" s="3" t="inlineStr">
+        <is>
+          <t>79,761KM</t>
+        </is>
+      </c>
+      <c r="J204" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K204" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L202" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="L204" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3"/>
       <c r="B205" s="4"/>
       <c r="C205" s="4"/>
       <c r="D205" s="4"/>
       <c r="E205" s="3"/>
       <c r="F205" s="3"/>
       <c r="G205" s="3"/>
       <c r="H205" s="3"/>
       <c r="I205" s="3"/>
       <c r="J205" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K205" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L205" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3"/>
       <c r="B206" s="4"/>
       <c r="C206" s="4"/>
       <c r="D206" s="4"/>
       <c r="E206" s="3"/>
       <c r="F206" s="3"/>
       <c r="G206" s="3"/>
       <c r="H206" s="3"/>
       <c r="I206" s="3"/>
       <c r="J206" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>30</t>
         </is>
       </c>
       <c r="K206" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L206" s="3" t="inlineStr">
         <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
+      <c r="A207" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B207" s="4" t="inlineStr">
+        <is>
+          <t>116호6599</t>
+        </is>
+      </c>
+      <c r="C207" s="4" t="inlineStr">
+        <is>
+          <t>모닝 1.0 프레스티지 아스트로그레이 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D207" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E207" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F207" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G207" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H207" s="3" t="inlineStr">
+        <is>
+          <t>25년07월</t>
+        </is>
+      </c>
+      <c r="I207" s="3" t="inlineStr">
+        <is>
+          <t>16,227KM</t>
+        </is>
+      </c>
+      <c r="J207" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K207" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L207" s="3" t="inlineStr">
+        <is>
           <t>440,000</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
-[...24 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
-      <c r="A208" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A208" s="3"/>
+      <c r="B208" s="4"/>
+      <c r="C208" s="4"/>
+      <c r="D208" s="4"/>
+      <c r="E208" s="3"/>
+      <c r="F208" s="3"/>
+      <c r="G208" s="3"/>
+      <c r="H208" s="3"/>
+      <c r="I208" s="3"/>
       <c r="J208" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K208" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L208" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3"/>
       <c r="B209" s="4"/>
       <c r="C209" s="4"/>
       <c r="D209" s="4"/>
       <c r="E209" s="3"/>
       <c r="F209" s="3"/>
       <c r="G209" s="3"/>
       <c r="H209" s="3"/>
       <c r="I209" s="3"/>
       <c r="J209" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K209" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L209" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3"/>
       <c r="B210" s="4"/>
       <c r="C210" s="4"/>
       <c r="D210" s="4"/>
       <c r="E210" s="3"/>
       <c r="F210" s="3"/>
       <c r="G210" s="3"/>
       <c r="H210" s="3"/>
       <c r="I210" s="3"/>
       <c r="J210" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K210" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L210" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>380,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3"/>
       <c r="B211" s="4"/>
       <c r="C211" s="4"/>
       <c r="D211" s="4"/>
       <c r="E211" s="3"/>
       <c r="F211" s="3"/>
       <c r="G211" s="3"/>
       <c r="H211" s="3"/>
       <c r="I211" s="3"/>
       <c r="J211" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K211" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L211" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>360,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
-      <c r="A212" s="3"/>
-[...7 lines deleted...]
-      <c r="I212" s="3"/>
+      <c r="A212" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B212" s="4" t="inlineStr">
+        <is>
+          <t>116호7232</t>
+        </is>
+      </c>
+      <c r="C212" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴스포티지 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D212" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E212" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F212" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G212" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H212" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I212" s="3" t="inlineStr">
+        <is>
+          <t>4,637KM</t>
+        </is>
+      </c>
       <c r="J212" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K212" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L212" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
-      <c r="A213" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A213" s="3"/>
+      <c r="B213" s="4"/>
+      <c r="C213" s="4"/>
+      <c r="D213" s="4"/>
+      <c r="E213" s="3"/>
+      <c r="F213" s="3"/>
+      <c r="G213" s="3"/>
+      <c r="H213" s="3"/>
+      <c r="I213" s="3"/>
       <c r="J213" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K213" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L213" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="3"/>
       <c r="B214" s="4"/>
       <c r="C214" s="4"/>
       <c r="D214" s="4"/>
       <c r="E214" s="3"/>
       <c r="F214" s="3"/>
       <c r="G214" s="3"/>
       <c r="H214" s="3"/>
       <c r="I214" s="3"/>
       <c r="J214" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K214" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L214" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="3"/>
       <c r="B215" s="4"/>
       <c r="C215" s="4"/>
       <c r="D215" s="4"/>
       <c r="E215" s="3"/>
       <c r="F215" s="3"/>
       <c r="G215" s="3"/>
       <c r="H215" s="3"/>
       <c r="I215" s="3"/>
       <c r="J215" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K215" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L215" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
-      <c r="A216" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A216" s="3"/>
+      <c r="B216" s="4"/>
+      <c r="C216" s="4"/>
       <c r="D216" s="4"/>
-      <c r="E216" s="3" t="inlineStr">
+      <c r="E216" s="3"/>
+      <c r="F216" s="3"/>
+      <c r="G216" s="3"/>
+      <c r="H216" s="3"/>
+      <c r="I216" s="3"/>
+      <c r="J216" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K216" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L216" s="3" t="inlineStr">
+        <is>
+          <t>630,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
+      <c r="A217" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B217" s="4" t="inlineStr">
+        <is>
+          <t>116호7760</t>
+        </is>
+      </c>
+      <c r="C217" s="4" t="inlineStr">
+        <is>
+          <t>모닝 1.0 트렌디  (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D217" s="4" t="inlineStr">
+        <is>
+          <t>16인치휠, 컴포트, 컨비니언스, 내비게이션,
+ 버튼스마트키, 스타일</t>
+        </is>
+      </c>
+      <c r="E217" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F216" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J216" s="3" t="inlineStr">
+      <c r="F217" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G217" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H217" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I217" s="3" t="inlineStr">
+        <is>
+          <t>1,098KM</t>
+        </is>
+      </c>
+      <c r="J217" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K216" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K217" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L217" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="3"/>
       <c r="B218" s="4"/>
       <c r="C218" s="4"/>
       <c r="D218" s="4"/>
       <c r="E218" s="3"/>
       <c r="F218" s="3"/>
       <c r="G218" s="3"/>
       <c r="H218" s="3"/>
       <c r="I218" s="3"/>
       <c r="J218" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K218" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L218" s="3" t="inlineStr">
+        <is>
+          <t>450,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
+      <c r="A219" s="3"/>
+      <c r="B219" s="4"/>
+      <c r="C219" s="4"/>
+      <c r="D219" s="4"/>
+      <c r="E219" s="3"/>
+      <c r="F219" s="3"/>
+      <c r="G219" s="3"/>
+      <c r="H219" s="3"/>
+      <c r="I219" s="3"/>
+      <c r="J219" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K218" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K219" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L219" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="3"/>
       <c r="B220" s="4"/>
       <c r="C220" s="4"/>
       <c r="D220" s="4"/>
       <c r="E220" s="3"/>
       <c r="F220" s="3"/>
       <c r="G220" s="3"/>
       <c r="H220" s="3"/>
       <c r="I220" s="3"/>
       <c r="J220" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K220" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L220" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="3"/>
       <c r="B221" s="4"/>
       <c r="C221" s="4"/>
       <c r="D221" s="4"/>
       <c r="E221" s="3"/>
       <c r="F221" s="3"/>
       <c r="G221" s="3"/>
       <c r="H221" s="3"/>
       <c r="I221" s="3"/>
       <c r="J221" s="3" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K221" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L221" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B222" s="4" t="inlineStr">
         <is>
-          <t>165허8080</t>
+          <t>116호7759</t>
         </is>
       </c>
       <c r="C222" s="4" t="inlineStr">
         <is>
-          <t>레이 밴 1.0 프레스티지</t>
-[...2 lines deleted...]
-      <c r="D222" s="4"/>
+          <t>모닝 1.0 트렌디  (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D222" s="4" t="inlineStr">
+        <is>
+          <t>버튼시동팩, 내비게이션, 컨비니언스, 컴포트,
+ 16인치휠, 스타일</t>
+        </is>
+      </c>
       <c r="E222" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F222" s="3" t="inlineStr">
         <is>
-          <t>베이지색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G222" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H222" s="3" t="inlineStr">
         <is>
-          <t>22년03월</t>
+          <t>26년05월</t>
         </is>
       </c>
       <c r="I222" s="3" t="inlineStr">
         <is>
-          <t>126,162KM</t>
+          <t>586KM</t>
         </is>
       </c>
       <c r="J222" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K222" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L222" s="3" t="inlineStr">
         <is>
-          <t>400,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="3"/>
       <c r="B223" s="4"/>
       <c r="C223" s="4"/>
       <c r="D223" s="4"/>
       <c r="E223" s="3"/>
       <c r="F223" s="3"/>
       <c r="G223" s="3"/>
       <c r="H223" s="3"/>
       <c r="I223" s="3"/>
       <c r="J223" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K223" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L223" s="3" t="inlineStr">
         <is>
-          <t>380,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3"/>
       <c r="B224" s="4"/>
       <c r="C224" s="4"/>
       <c r="D224" s="4"/>
       <c r="E224" s="3"/>
       <c r="F224" s="3"/>
       <c r="G224" s="3"/>
       <c r="H224" s="3"/>
       <c r="I224" s="3"/>
       <c r="J224" s="3" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K224" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L224" s="3" t="inlineStr">
         <is>
-          <t>360,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
-      <c r="A225" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A225" s="3"/>
+      <c r="B225" s="4"/>
+      <c r="C225" s="4"/>
+      <c r="D225" s="4"/>
+      <c r="E225" s="3"/>
+      <c r="F225" s="3"/>
+      <c r="G225" s="3"/>
+      <c r="H225" s="3"/>
+      <c r="I225" s="3"/>
       <c r="J225" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K225" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L225" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3"/>
       <c r="B226" s="4"/>
       <c r="C226" s="4"/>
       <c r="D226" s="4"/>
       <c r="E226" s="3"/>
       <c r="F226" s="3"/>
       <c r="G226" s="3"/>
       <c r="H226" s="3"/>
       <c r="I226" s="3"/>
       <c r="J226" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K226" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L226" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B227" s="4" t="inlineStr">
         <is>
-          <t>116호6275</t>
+          <t>101하2740</t>
         </is>
       </c>
       <c r="C227" s="4" t="inlineStr">
         <is>
-          <t>더 뉴쏘렌토 하이브리드(MQ4) HEV 1.6 2WD 
-5인승 프레스티지</t>
+          <t>K8 3.5 노블레스</t>
         </is>
       </c>
       <c r="D227" s="4" t="inlineStr">
         <is>
-          <t>기본형</t>
+          <t>컴포트,드라이브와이즈,스타일</t>
         </is>
       </c>
       <c r="E227" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F227" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>블랙</t>
         </is>
       </c>
       <c r="G227" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H227" s="3" t="inlineStr">
         <is>
-          <t>25년03월</t>
+          <t>21년06월</t>
         </is>
       </c>
       <c r="I227" s="3" t="inlineStr">
         <is>
-          <t>30,791KM</t>
+          <t>92,600KM</t>
         </is>
       </c>
       <c r="J227" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K227" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L227" s="3" t="inlineStr">
         <is>
-          <t>940,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3"/>
       <c r="B228" s="4"/>
       <c r="C228" s="4"/>
       <c r="D228" s="4"/>
       <c r="E228" s="3"/>
       <c r="F228" s="3"/>
       <c r="G228" s="3"/>
       <c r="H228" s="3"/>
       <c r="I228" s="3"/>
       <c r="J228" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K228" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L228" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3"/>
       <c r="B229" s="4"/>
       <c r="C229" s="4"/>
       <c r="D229" s="4"/>
       <c r="E229" s="3"/>
       <c r="F229" s="3"/>
       <c r="G229" s="3"/>
       <c r="H229" s="3"/>
       <c r="I229" s="3"/>
       <c r="J229" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K229" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L229" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3"/>
       <c r="B230" s="4"/>
       <c r="C230" s="4"/>
       <c r="D230" s="4"/>
       <c r="E230" s="3"/>
       <c r="F230" s="3"/>
       <c r="G230" s="3"/>
       <c r="H230" s="3"/>
       <c r="I230" s="3"/>
       <c r="J230" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K230" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L230" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
-      <c r="A231" s="3"/>
-[...7 lines deleted...]
-      <c r="I231" s="3"/>
+      <c r="A231" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B231" s="4" t="inlineStr">
+        <is>
+          <t>142호6519</t>
+        </is>
+      </c>
+      <c r="C231" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 2.0 LPI 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D231" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈, SBW팩</t>
+        </is>
+      </c>
+      <c r="E231" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F231" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G231" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H231" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I231" s="3" t="inlineStr">
+        <is>
+          <t>37,500KM</t>
+        </is>
+      </c>
       <c r="J231" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K231" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L231" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
-      <c r="A232" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A232" s="3"/>
+      <c r="B232" s="4"/>
+      <c r="C232" s="4"/>
       <c r="D232" s="4"/>
-      <c r="E232" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E232" s="3"/>
+      <c r="F232" s="3"/>
+      <c r="G232" s="3"/>
+      <c r="H232" s="3"/>
+      <c r="I232" s="3"/>
       <c r="J232" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K232" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L232" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3"/>
       <c r="B233" s="4"/>
       <c r="C233" s="4"/>
       <c r="D233" s="4"/>
       <c r="E233" s="3"/>
       <c r="F233" s="3"/>
       <c r="G233" s="3"/>
       <c r="H233" s="3"/>
       <c r="I233" s="3"/>
       <c r="J233" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K233" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L233" s="3" t="inlineStr">
         <is>
-          <t>400,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3"/>
       <c r="B234" s="4"/>
       <c r="C234" s="4"/>
       <c r="D234" s="4"/>
       <c r="E234" s="3"/>
       <c r="F234" s="3"/>
       <c r="G234" s="3"/>
       <c r="H234" s="3"/>
       <c r="I234" s="3"/>
       <c r="J234" s="3" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K234" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L234" s="3" t="inlineStr">
         <is>
-          <t>380,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B235" s="4" t="inlineStr">
         <is>
-          <t>193허9995</t>
+          <t>16하4343</t>
         </is>
       </c>
       <c r="C235" s="4" t="inlineStr">
         <is>
-          <t>레이 밴 1.0 프레스티지 스페셜</t>
-[...2 lines deleted...]
-      <c r="D235" s="4"/>
+          <t>EV6 롱 레인지 2WD 어스</t>
+        </is>
+      </c>
+      <c r="D235" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
       <c r="E235" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F235" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G235" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>전기</t>
         </is>
       </c>
       <c r="H235" s="3" t="inlineStr">
         <is>
-          <t>22년10월</t>
+          <t>21년08월</t>
         </is>
       </c>
       <c r="I235" s="3" t="inlineStr">
         <is>
-          <t>67,575KM</t>
+          <t>89,907KM</t>
         </is>
       </c>
       <c r="J235" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K235" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L235" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="3"/>
       <c r="B236" s="4"/>
       <c r="C236" s="4"/>
       <c r="D236" s="4"/>
       <c r="E236" s="3"/>
       <c r="F236" s="3"/>
       <c r="G236" s="3"/>
       <c r="H236" s="3"/>
       <c r="I236" s="3"/>
       <c r="J236" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K236" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L236" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
-      <c r="A237" s="3"/>
-[...7 lines deleted...]
-      <c r="I237" s="3"/>
+      <c r="A237" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B237" s="4" t="inlineStr">
+        <is>
+          <t>191허5034</t>
+        </is>
+      </c>
+      <c r="C237" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴스포티지 하이브리드 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D237" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 스타일, 기본형-드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E237" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F237" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G237" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H237" s="3" t="inlineStr">
+        <is>
+          <t>22년07월</t>
+        </is>
+      </c>
+      <c r="I237" s="3" t="inlineStr">
+        <is>
+          <t>61,250KM</t>
+        </is>
+      </c>
       <c r="J237" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K237" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L237" s="3" t="inlineStr">
         <is>
-          <t>390,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
-      <c r="A238" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A238" s="3"/>
+      <c r="B238" s="4"/>
+      <c r="C238" s="4"/>
       <c r="D238" s="4"/>
-      <c r="E238" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E238" s="3"/>
+      <c r="F238" s="3"/>
+      <c r="G238" s="3"/>
+      <c r="H238" s="3"/>
+      <c r="I238" s="3"/>
       <c r="J238" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K238" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L238" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="3"/>
       <c r="B239" s="4"/>
       <c r="C239" s="4"/>
       <c r="D239" s="4"/>
       <c r="E239" s="3"/>
       <c r="F239" s="3"/>
       <c r="G239" s="3"/>
       <c r="H239" s="3"/>
       <c r="I239" s="3"/>
       <c r="J239" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K239" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L239" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
+      <c r="A240" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B240" s="4" t="inlineStr">
+        <is>
+          <t>101호2795</t>
+        </is>
+      </c>
+      <c r="C240" s="4" t="inlineStr">
+        <is>
+          <t>K8 3.5 GDI 2WD 노블레스</t>
+        </is>
+      </c>
+      <c r="D240" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 기본형-컴포트, 스타일</t>
+        </is>
+      </c>
+      <c r="E240" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F240" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G240" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H240" s="3" t="inlineStr">
+        <is>
+          <t>21년04월</t>
+        </is>
+      </c>
+      <c r="I240" s="3" t="inlineStr">
+        <is>
+          <t>59,050KM</t>
+        </is>
+      </c>
+      <c r="J240" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K240" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L240" s="3" t="inlineStr">
+        <is>
+          <t>760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
+      <c r="A241" s="3"/>
+      <c r="B241" s="4"/>
+      <c r="C241" s="4"/>
+      <c r="D241" s="4"/>
+      <c r="E241" s="3"/>
+      <c r="F241" s="3"/>
+      <c r="G241" s="3"/>
+      <c r="H241" s="3"/>
+      <c r="I241" s="3"/>
+      <c r="J241" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K239" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="K241" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L241" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="3"/>
       <c r="B242" s="4"/>
       <c r="C242" s="4"/>
       <c r="D242" s="4"/>
       <c r="E242" s="3"/>
       <c r="F242" s="3"/>
       <c r="G242" s="3"/>
       <c r="H242" s="3"/>
       <c r="I242" s="3"/>
       <c r="J242" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K242" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L242" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="3"/>
       <c r="B243" s="4"/>
       <c r="C243" s="4"/>
       <c r="D243" s="4"/>
       <c r="E243" s="3"/>
       <c r="F243" s="3"/>
       <c r="G243" s="3"/>
       <c r="H243" s="3"/>
       <c r="I243" s="3"/>
       <c r="J243" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>43</t>
         </is>
       </c>
       <c r="K243" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L243" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B244" s="4" t="inlineStr">
         <is>
-          <t>169하8691</t>
+          <t>172호1496</t>
         </is>
       </c>
       <c r="C244" s="4" t="inlineStr">
         <is>
-          <t>신형 카니발(KA4) 9인승 디젤 노블레스</t>
+          <t>디 올뉴니로 HEV 프레스티지</t>
         </is>
       </c>
       <c r="D244" s="4" t="inlineStr">
         <is>
           <t>드라이브와이즈, 내비게이션</t>
         </is>
       </c>
       <c r="E244" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F244" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>블루</t>
         </is>
       </c>
       <c r="G244" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H244" s="3" t="inlineStr">
         <is>
-          <t>22년05월</t>
+          <t>22년06월</t>
         </is>
       </c>
       <c r="I244" s="3" t="inlineStr">
         <is>
-          <t>106,530KM</t>
+          <t>66,000KM</t>
         </is>
       </c>
       <c r="J244" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K244" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L244" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3"/>
       <c r="B245" s="4"/>
       <c r="C245" s="4"/>
       <c r="D245" s="4"/>
       <c r="E245" s="3"/>
       <c r="F245" s="3"/>
       <c r="G245" s="3"/>
       <c r="H245" s="3"/>
       <c r="I245" s="3"/>
       <c r="J245" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K245" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L245" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="3"/>
       <c r="B246" s="4"/>
       <c r="C246" s="4"/>
       <c r="D246" s="4"/>
       <c r="E246" s="3"/>
       <c r="F246" s="3"/>
       <c r="G246" s="3"/>
       <c r="H246" s="3"/>
       <c r="I246" s="3"/>
       <c r="J246" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>34</t>
         </is>
       </c>
       <c r="K246" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L246" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>SKY</t>
         </is>
       </c>
       <c r="B247" s="4" t="inlineStr">
         <is>
-          <t>116호6234</t>
+          <t>125호9035</t>
         </is>
       </c>
       <c r="C247" s="4" t="inlineStr">
         <is>
-          <t>더 뉴카니발(KA4) 7인승 가솔린 노블레스</t>
-[...2 lines deleted...]
-      <c r="D247" s="4"/>
+          <t>더 뉴카니발(KA4) 9인승 가솔린 시그니처</t>
+        </is>
+      </c>
+      <c r="D247" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈, 스타일</t>
+        </is>
+      </c>
       <c r="E247" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F247" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G247" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H247" s="3" t="inlineStr">
         <is>
-          <t>25년02월</t>
+          <t>23년12월</t>
         </is>
       </c>
       <c r="I247" s="3" t="inlineStr">
         <is>
-          <t>20,079KM</t>
+          <t>74,000KM</t>
         </is>
       </c>
       <c r="J247" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K247" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L247" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3"/>
       <c r="B248" s="4"/>
       <c r="C248" s="4"/>
       <c r="D248" s="4"/>
       <c r="E248" s="3"/>
       <c r="F248" s="3"/>
       <c r="G248" s="3"/>
       <c r="H248" s="3"/>
       <c r="I248" s="3"/>
       <c r="J248" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K248" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L248" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3"/>
       <c r="B249" s="4"/>
       <c r="C249" s="4"/>
       <c r="D249" s="4"/>
       <c r="E249" s="3"/>
       <c r="F249" s="3"/>
       <c r="G249" s="3"/>
       <c r="H249" s="3"/>
       <c r="I249" s="3"/>
       <c r="J249" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K249" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L249" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3"/>
       <c r="B250" s="4"/>
       <c r="C250" s="4"/>
       <c r="D250" s="4"/>
       <c r="E250" s="3"/>
       <c r="F250" s="3"/>
       <c r="G250" s="3"/>
       <c r="H250" s="3"/>
       <c r="I250" s="3"/>
       <c r="J250" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K250" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L250" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3"/>
       <c r="B251" s="4"/>
       <c r="C251" s="4"/>
       <c r="D251" s="4"/>
       <c r="E251" s="3"/>
       <c r="F251" s="3"/>
       <c r="G251" s="3"/>
       <c r="H251" s="3"/>
       <c r="I251" s="3"/>
       <c r="J251" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K251" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L251" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>SKY</t>
         </is>
       </c>
       <c r="B252" s="4" t="inlineStr">
         <is>
-          <t>191허8755</t>
+          <t>142호2072</t>
         </is>
       </c>
       <c r="C252" s="4" t="inlineStr">
         <is>
-          <t>카니발 9인승 디젤 프레스티지 </t>
+          <t>더 뉴쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 시그
+니처 그래비티</t>
         </is>
       </c>
       <c r="D252" s="4" t="inlineStr">
         <is>
-          <t>스타일, 파워슬라이딩도어, 드라이브와이즈, 내
-비</t>
+          <t>기본형</t>
         </is>
       </c>
       <c r="E252" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F252" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G252" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H252" s="3" t="inlineStr">
         <is>
-          <t>22년12월</t>
+          <t>24년11월</t>
         </is>
       </c>
       <c r="I252" s="3" t="inlineStr">
         <is>
-          <t>112,753KM</t>
+          <t>15,500KM</t>
         </is>
       </c>
       <c r="J252" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K252" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L252" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="3"/>
       <c r="B253" s="4"/>
       <c r="C253" s="4"/>
       <c r="D253" s="4"/>
       <c r="E253" s="3"/>
       <c r="F253" s="3"/>
       <c r="G253" s="3"/>
       <c r="H253" s="3"/>
       <c r="I253" s="3"/>
       <c r="J253" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K253" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L253" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="3"/>
       <c r="B254" s="4"/>
       <c r="C254" s="4"/>
       <c r="D254" s="4"/>
       <c r="E254" s="3"/>
       <c r="F254" s="3"/>
       <c r="G254" s="3"/>
       <c r="H254" s="3"/>
       <c r="I254" s="3"/>
       <c r="J254" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K254" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L254" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
-      <c r="A255" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A255" s="3"/>
+      <c r="B255" s="4"/>
+      <c r="C255" s="4"/>
+      <c r="D255" s="4"/>
+      <c r="E255" s="3"/>
+      <c r="F255" s="3"/>
+      <c r="G255" s="3"/>
+      <c r="H255" s="3"/>
+      <c r="I255" s="3"/>
       <c r="J255" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K255" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L255" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="3"/>
       <c r="B256" s="4"/>
       <c r="C256" s="4"/>
       <c r="D256" s="4"/>
       <c r="E256" s="3"/>
       <c r="F256" s="3"/>
       <c r="G256" s="3"/>
       <c r="H256" s="3"/>
       <c r="I256" s="3"/>
       <c r="J256" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K256" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L256" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
-      <c r="A257" s="3"/>
-[...7 lines deleted...]
-      <c r="I257" s="3"/>
+      <c r="A257" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B257" s="4" t="inlineStr">
+        <is>
+          <t>125호5192</t>
+        </is>
+      </c>
+      <c r="C257" s="4" t="inlineStr">
+        <is>
+          <t>신형 카니발(KA4) 9인승 가솔린 시그니처</t>
+        </is>
+      </c>
+      <c r="D257" s="4" t="inlineStr">
+        <is>
+          <t>KRELL사운드, 드라이브와이즈, 기본형-컴포
+트, 스마트커넥트, 스타일</t>
+        </is>
+      </c>
+      <c r="E257" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F257" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G257" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H257" s="3" t="inlineStr">
+        <is>
+          <t>23년05월</t>
+        </is>
+      </c>
+      <c r="I257" s="3" t="inlineStr">
+        <is>
+          <t>53,800KM</t>
+        </is>
+      </c>
       <c r="J257" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K257" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L257" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
-      <c r="A258" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A258" s="3"/>
+      <c r="B258" s="4"/>
+      <c r="C258" s="4"/>
+      <c r="D258" s="4"/>
+      <c r="E258" s="3"/>
+      <c r="F258" s="3"/>
+      <c r="G258" s="3"/>
+      <c r="H258" s="3"/>
+      <c r="I258" s="3"/>
       <c r="J258" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K258" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L258" s="3" t="inlineStr">
         <is>
-          <t>735,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3"/>
       <c r="B259" s="4"/>
       <c r="C259" s="4"/>
       <c r="D259" s="4"/>
       <c r="E259" s="3"/>
       <c r="F259" s="3"/>
       <c r="G259" s="3"/>
       <c r="H259" s="3"/>
       <c r="I259" s="3"/>
       <c r="J259" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K259" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L259" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3"/>
       <c r="B260" s="4"/>
       <c r="C260" s="4"/>
       <c r="D260" s="4"/>
       <c r="E260" s="3"/>
       <c r="F260" s="3"/>
       <c r="G260" s="3"/>
       <c r="H260" s="3"/>
       <c r="I260" s="3"/>
       <c r="J260" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K260" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L260" s="3" t="inlineStr">
         <is>
-          <t>665,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
-      <c r="A261" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E261" s="3" t="inlineStr">
+      <c r="A261" s="3"/>
+      <c r="B261" s="4"/>
+      <c r="C261" s="4"/>
+      <c r="D261" s="4"/>
+      <c r="E261" s="3"/>
+      <c r="F261" s="3"/>
+      <c r="G261" s="3"/>
+      <c r="H261" s="3"/>
+      <c r="I261" s="3"/>
+      <c r="J261" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K261" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L261" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
+      <c r="A262" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B262" s="4" t="inlineStr">
+        <is>
+          <t>101하8578</t>
+        </is>
+      </c>
+      <c r="C262" s="4" t="inlineStr">
+        <is>
+          <t>신형쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 프레스
+티지</t>
+        </is>
+      </c>
+      <c r="D262" s="4" t="inlineStr">
+        <is>
+          <t>선루프, 기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E262" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F261" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G261" s="3" t="inlineStr">
+      <c r="F262" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G262" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H261" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I262" s="3"/>
+      <c r="H262" s="3" t="inlineStr">
+        <is>
+          <t>22년06월</t>
+        </is>
+      </c>
+      <c r="I262" s="3" t="inlineStr">
+        <is>
+          <t>68,000KM</t>
+        </is>
+      </c>
       <c r="J262" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K262" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L262" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3"/>
       <c r="B263" s="4"/>
       <c r="C263" s="4"/>
       <c r="D263" s="4"/>
       <c r="E263" s="3"/>
       <c r="F263" s="3"/>
       <c r="G263" s="3"/>
       <c r="H263" s="3"/>
       <c r="I263" s="3"/>
       <c r="J263" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K263" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L263" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3"/>
       <c r="B264" s="4"/>
       <c r="C264" s="4"/>
       <c r="D264" s="4"/>
       <c r="E264" s="3"/>
       <c r="F264" s="3"/>
       <c r="G264" s="3"/>
       <c r="H264" s="3"/>
       <c r="I264" s="3"/>
       <c r="J264" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K264" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L264" s="3" t="inlineStr">
         <is>
-          <t>400,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
-      <c r="A265" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E265" s="3" t="inlineStr">
+      <c r="A265" s="3"/>
+      <c r="B265" s="4"/>
+      <c r="C265" s="4"/>
+      <c r="D265" s="4"/>
+      <c r="E265" s="3"/>
+      <c r="F265" s="3"/>
+      <c r="G265" s="3"/>
+      <c r="H265" s="3"/>
+      <c r="I265" s="3"/>
+      <c r="J265" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K265" s="3" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="L265" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
+      <c r="A266" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B266" s="4" t="inlineStr">
+        <is>
+          <t>125호5187</t>
+        </is>
+      </c>
+      <c r="C266" s="4" t="inlineStr">
+        <is>
+          <t>신형 카니발(KA4) 9인승 가솔린 노블레스</t>
+        </is>
+      </c>
+      <c r="D266" s="4" t="inlineStr">
+        <is>
+          <t>원격주차보조, 모니터링팩, 드라이브와이즈, 내
+비적용-컴포트, 스타일, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E266" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F265" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G265" s="3" t="inlineStr">
+      <c r="F266" s="3" t="inlineStr">
+        <is>
+          <t>파랑</t>
+        </is>
+      </c>
+      <c r="G266" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H265" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I266" s="3"/>
+      <c r="H266" s="3" t="inlineStr">
+        <is>
+          <t>23년04월</t>
+        </is>
+      </c>
+      <c r="I266" s="3" t="inlineStr">
+        <is>
+          <t>72,700KM</t>
+        </is>
+      </c>
       <c r="J266" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K266" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L266" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="3"/>
       <c r="B267" s="4"/>
       <c r="C267" s="4"/>
       <c r="D267" s="4"/>
       <c r="E267" s="3"/>
       <c r="F267" s="3"/>
       <c r="G267" s="3"/>
       <c r="H267" s="3"/>
       <c r="I267" s="3"/>
       <c r="J267" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K267" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L267" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="3"/>
       <c r="B268" s="4"/>
       <c r="C268" s="4"/>
       <c r="D268" s="4"/>
       <c r="E268" s="3"/>
       <c r="F268" s="3"/>
       <c r="G268" s="3"/>
       <c r="H268" s="3"/>
       <c r="I268" s="3"/>
       <c r="J268" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K268" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L268" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="3"/>
       <c r="B269" s="4"/>
       <c r="C269" s="4"/>
       <c r="D269" s="4"/>
       <c r="E269" s="3"/>
       <c r="F269" s="3"/>
       <c r="G269" s="3"/>
       <c r="H269" s="3"/>
       <c r="I269" s="3"/>
       <c r="J269" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K269" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L269" s="3" t="inlineStr">
+        <is>
+          <t>940,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
+      <c r="A270" s="3"/>
+      <c r="B270" s="4"/>
+      <c r="C270" s="4"/>
+      <c r="D270" s="4"/>
+      <c r="E270" s="3"/>
+      <c r="F270" s="3"/>
+      <c r="G270" s="3"/>
+      <c r="H270" s="3"/>
+      <c r="I270" s="3"/>
+      <c r="J270" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K270" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L270" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
+      <c r="A271" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B271" s="4" t="inlineStr">
+        <is>
+          <t>125호7613</t>
+        </is>
+      </c>
+      <c r="C271" s="4" t="inlineStr">
+        <is>
+          <t>K8 3.5 LPi 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D271" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 기본형-컴포트, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E271" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F271" s="3" t="inlineStr">
+        <is>
+          <t>마칼루 그레이</t>
+        </is>
+      </c>
+      <c r="G271" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H271" s="3" t="inlineStr">
+        <is>
+          <t>22년11월</t>
+        </is>
+      </c>
+      <c r="I271" s="3" t="inlineStr">
+        <is>
+          <t>45,700KM</t>
+        </is>
+      </c>
+      <c r="J271" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K269" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="K271" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L271" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
-      <c r="A272" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A272" s="3"/>
+      <c r="B272" s="4"/>
+      <c r="C272" s="4"/>
+      <c r="D272" s="4"/>
+      <c r="E272" s="3"/>
+      <c r="F272" s="3"/>
+      <c r="G272" s="3"/>
+      <c r="H272" s="3"/>
+      <c r="I272" s="3"/>
       <c r="J272" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K272" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L272" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="3"/>
       <c r="B273" s="4"/>
       <c r="C273" s="4"/>
       <c r="D273" s="4"/>
       <c r="E273" s="3"/>
       <c r="F273" s="3"/>
       <c r="G273" s="3"/>
       <c r="H273" s="3"/>
       <c r="I273" s="3"/>
       <c r="J273" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K273" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L273" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="3"/>
       <c r="B274" s="4"/>
       <c r="C274" s="4"/>
       <c r="D274" s="4"/>
       <c r="E274" s="3"/>
       <c r="F274" s="3"/>
       <c r="G274" s="3"/>
       <c r="H274" s="3"/>
       <c r="I274" s="3"/>
       <c r="J274" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K274" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L274" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="3"/>
       <c r="B275" s="4"/>
       <c r="C275" s="4"/>
       <c r="D275" s="4"/>
       <c r="E275" s="3"/>
       <c r="F275" s="3"/>
       <c r="G275" s="3"/>
       <c r="H275" s="3"/>
       <c r="I275" s="3"/>
       <c r="J275" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K275" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L275" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
-      <c r="A276" s="3"/>
-[...7 lines deleted...]
-      <c r="I276" s="3"/>
+      <c r="A276" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B276" s="4" t="inlineStr">
+        <is>
+          <t>101호7863</t>
+        </is>
+      </c>
+      <c r="C276" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴스포티지 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D276" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션</t>
+        </is>
+      </c>
+      <c r="E276" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F276" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G276" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H276" s="3" t="inlineStr">
+        <is>
+          <t>21년08월</t>
+        </is>
+      </c>
+      <c r="I276" s="3" t="inlineStr">
+        <is>
+          <t>63,000KM</t>
+        </is>
+      </c>
       <c r="J276" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K276" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L276" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
-      <c r="A277" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E277" s="3" t="inlineStr">
+      <c r="A277" s="3"/>
+      <c r="B277" s="4"/>
+      <c r="C277" s="4"/>
+      <c r="D277" s="4"/>
+      <c r="E277" s="3"/>
+      <c r="F277" s="3"/>
+      <c r="G277" s="3"/>
+      <c r="H277" s="3"/>
+      <c r="I277" s="3"/>
+      <c r="J277" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K277" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L277" s="3" t="inlineStr">
+        <is>
+          <t>660,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
+      <c r="A278" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B278" s="4" t="inlineStr">
+        <is>
+          <t>53호0366</t>
+        </is>
+      </c>
+      <c r="C278" s="4" t="inlineStr">
+        <is>
+          <t>올 뉴K7 2.4 GDi 노블레스</t>
+        </is>
+      </c>
+      <c r="D278" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컴포트2</t>
+        </is>
+      </c>
+      <c r="E278" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F277" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G277" s="3" t="inlineStr">
+      <c r="F278" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G278" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H277" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J277" s="3" t="inlineStr">
+      <c r="H278" s="3" t="inlineStr">
+        <is>
+          <t>19년08월</t>
+        </is>
+      </c>
+      <c r="I278" s="3" t="inlineStr">
+        <is>
+          <t>118,966KM</t>
+        </is>
+      </c>
+      <c r="J278" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K277" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L277" s="3" t="inlineStr">
+      <c r="K278" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L278" s="3" t="inlineStr">
         <is>
           <t>590,000</t>
-        </is>
-[...24 lines deleted...]
-          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="3"/>
       <c r="B279" s="4"/>
       <c r="C279" s="4"/>
       <c r="D279" s="4"/>
       <c r="E279" s="3"/>
       <c r="F279" s="3"/>
       <c r="G279" s="3"/>
       <c r="H279" s="3"/>
       <c r="I279" s="3"/>
       <c r="J279" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K279" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>40</t>
         </is>
       </c>
       <c r="L279" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
-      <c r="A280" s="3"/>
-[...1 lines deleted...]
-      <c r="C280" s="4"/>
+      <c r="A280" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B280" s="4" t="inlineStr">
+        <is>
+          <t>182허7122</t>
+        </is>
+      </c>
+      <c r="C280" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴레이 2인승 밴 스탠다드</t>
+        </is>
+      </c>
       <c r="D280" s="4"/>
-      <c r="E280" s="3"/>
-[...3 lines deleted...]
-      <c r="I280" s="3"/>
+      <c r="E280" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F280" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G280" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H280" s="3" t="inlineStr">
+        <is>
+          <t>22년02월</t>
+        </is>
+      </c>
+      <c r="I280" s="3" t="inlineStr">
+        <is>
+          <t>116,902KM</t>
+        </is>
+      </c>
       <c r="J280" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K280" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L280" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="3"/>
       <c r="B281" s="4"/>
       <c r="C281" s="4"/>
       <c r="D281" s="4"/>
       <c r="E281" s="3"/>
       <c r="F281" s="3"/>
       <c r="G281" s="3"/>
       <c r="H281" s="3"/>
       <c r="I281" s="3"/>
       <c r="J281" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K281" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L281" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>SW</t>
         </is>
       </c>
       <c r="B282" s="4" t="inlineStr">
         <is>
-          <t>116허6344</t>
+          <t>182허7043</t>
         </is>
       </c>
       <c r="C282" s="4" t="inlineStr">
         <is>
-          <t>카니발 2.2 9인승 프레스티지</t>
-[...6 lines deleted...]
-      </c>
+          <t>더 뉴레이 2인승 밴 스탠다드</t>
+        </is>
+      </c>
+      <c r="D282" s="4"/>
       <c r="E282" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F282" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G282" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H282" s="3" t="inlineStr">
         <is>
-          <t>23년05월</t>
+          <t>22년02월</t>
         </is>
       </c>
       <c r="I282" s="3" t="inlineStr">
         <is>
-          <t>71,881KM</t>
+          <t>111,642KM</t>
         </is>
       </c>
       <c r="J282" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K282" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L282" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="3"/>
       <c r="B283" s="4"/>
       <c r="C283" s="4"/>
       <c r="D283" s="4"/>
       <c r="E283" s="3"/>
       <c r="F283" s="3"/>
       <c r="G283" s="3"/>
       <c r="H283" s="3"/>
       <c r="I283" s="3"/>
       <c r="J283" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K283" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L283" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
-      <c r="A284" s="3"/>
-[...1 lines deleted...]
-      <c r="C284" s="4"/>
+      <c r="A284" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B284" s="4" t="inlineStr">
+        <is>
+          <t>141하9780</t>
+        </is>
+      </c>
+      <c r="C284" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴레이 2인승 밴 스탠다드</t>
+        </is>
+      </c>
       <c r="D284" s="4"/>
-      <c r="E284" s="3"/>
-[...3 lines deleted...]
-      <c r="I284" s="3"/>
+      <c r="E284" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F284" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G284" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H284" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I284" s="3" t="inlineStr">
+        <is>
+          <t>74,693KM</t>
+        </is>
+      </c>
       <c r="J284" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K284" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L284" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
-      <c r="A285" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E285" s="3" t="inlineStr">
+      <c r="A285" s="3"/>
+      <c r="B285" s="4"/>
+      <c r="C285" s="4"/>
+      <c r="D285" s="4"/>
+      <c r="E285" s="3"/>
+      <c r="F285" s="3"/>
+      <c r="G285" s="3"/>
+      <c r="H285" s="3"/>
+      <c r="I285" s="3"/>
+      <c r="J285" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K285" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L285" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
+      <c r="A286" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B286" s="4" t="inlineStr">
+        <is>
+          <t>182허6251</t>
+        </is>
+      </c>
+      <c r="C286" s="4" t="inlineStr">
+        <is>
+          <t>모닝 어반 밴</t>
+        </is>
+      </c>
+      <c r="D286" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E286" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F285" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G285" s="3" t="inlineStr">
+      <c r="F286" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G286" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H285" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J285" s="3" t="inlineStr">
+      <c r="H286" s="3" t="inlineStr">
+        <is>
+          <t>21년07월</t>
+        </is>
+      </c>
+      <c r="I286" s="3" t="inlineStr">
+        <is>
+          <t>90,281KM</t>
+        </is>
+      </c>
+      <c r="J286" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K285" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K286" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L286" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="3"/>
       <c r="B287" s="4"/>
       <c r="C287" s="4"/>
       <c r="D287" s="4"/>
       <c r="E287" s="3"/>
       <c r="F287" s="3"/>
       <c r="G287" s="3"/>
       <c r="H287" s="3"/>
       <c r="I287" s="3"/>
       <c r="J287" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K287" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L287" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
-      <c r="A288" s="3"/>
-[...22 lines deleted...]
-      </c>
+      <c r="A288" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B288" s="4" t="inlineStr">
+        <is>
+          <t>22허2662</t>
+        </is>
+      </c>
+      <c r="C288" s="4" t="inlineStr">
+        <is>
+          <t>올 뉴쏘렌토 R2.2 디젤 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D288" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E288" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F288" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G288" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H288" s="3" t="inlineStr">
+        <is>
+          <t>17년01월</t>
+        </is>
+      </c>
+      <c r="I288" s="3" t="inlineStr">
+        <is>
+          <t>210,000KM</t>
+        </is>
+      </c>
+      <c r="J288" s="3"/>
+      <c r="K288" s="3"/>
+      <c r="L288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>SW</t>
         </is>
       </c>
       <c r="B289" s="4" t="inlineStr">
         <is>
-          <t>101호9548</t>
+          <t>180호1526</t>
         </is>
       </c>
       <c r="C289" s="4" t="inlineStr">
         <is>
-          <t>K8 3.5 LPi 렌터카 트렌디</t>
-[...6 lines deleted...]
-      </c>
+          <t>더 뉴레이 2인승 밴 스탠다드</t>
+        </is>
+      </c>
+      <c r="D289" s="4"/>
       <c r="E289" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F289" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G289" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H289" s="3" t="inlineStr">
         <is>
-          <t>21년05월</t>
+          <t>22년01월</t>
         </is>
       </c>
       <c r="I289" s="3" t="inlineStr">
         <is>
-          <t>143,100KM</t>
+          <t>94,000KM</t>
         </is>
       </c>
       <c r="J289" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K289" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L289" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="3"/>
       <c r="B290" s="4"/>
       <c r="C290" s="4"/>
       <c r="D290" s="4"/>
       <c r="E290" s="3"/>
       <c r="F290" s="3"/>
       <c r="G290" s="3"/>
       <c r="H290" s="3"/>
       <c r="I290" s="3"/>
       <c r="J290" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K290" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L290" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
-      <c r="A291" s="3"/>
-[...7 lines deleted...]
-      <c r="I291" s="3"/>
+      <c r="A291" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B291" s="4" t="inlineStr">
+        <is>
+          <t>170하9107</t>
+        </is>
+      </c>
+      <c r="C291" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 K3 1.6 가솔린 트렌디</t>
+        </is>
+      </c>
+      <c r="D291" s="4" t="inlineStr">
+        <is>
+          <t>버튼시동 내비게이션</t>
+        </is>
+      </c>
+      <c r="E291" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F291" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G291" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H291" s="3" t="inlineStr">
+        <is>
+          <t>21년09월</t>
+        </is>
+      </c>
+      <c r="I291" s="3" t="inlineStr">
+        <is>
+          <t>136,543KM</t>
+        </is>
+      </c>
       <c r="J291" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K291" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L291" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
-      <c r="A292" s="3" t="inlineStr">
-[...21 lines deleted...]
-      <c r="E292" s="3" t="inlineStr">
+      <c r="A292" s="3"/>
+      <c r="B292" s="4"/>
+      <c r="C292" s="4"/>
+      <c r="D292" s="4"/>
+      <c r="E292" s="3"/>
+      <c r="F292" s="3"/>
+      <c r="G292" s="3"/>
+      <c r="H292" s="3"/>
+      <c r="I292" s="3"/>
+      <c r="J292" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K292" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L292" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
+      <c r="A293" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B293" s="4" t="inlineStr">
+        <is>
+          <t>170허8246</t>
+        </is>
+      </c>
+      <c r="C293" s="4" t="inlineStr">
+        <is>
+          <t>올 뉴K3 1.6 가솔린 스탠다드</t>
+        </is>
+      </c>
+      <c r="D293" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션</t>
+        </is>
+      </c>
+      <c r="E293" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F292" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J292" s="3" t="inlineStr">
+      <c r="F293" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G293" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H293" s="3" t="inlineStr">
+        <is>
+          <t>21년04월</t>
+        </is>
+      </c>
+      <c r="I293" s="3" t="inlineStr">
+        <is>
+          <t>138,402KM</t>
+        </is>
+      </c>
+      <c r="J293" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K292" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K293" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L293" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="3"/>
       <c r="B294" s="4"/>
       <c r="C294" s="4"/>
       <c r="D294" s="4"/>
       <c r="E294" s="3"/>
       <c r="F294" s="3"/>
       <c r="G294" s="3"/>
       <c r="H294" s="3"/>
       <c r="I294" s="3"/>
       <c r="J294" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K294" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L294" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
-      <c r="A295" s="3"/>
-[...7 lines deleted...]
-      <c r="I295" s="3"/>
+      <c r="A295" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B295" s="4" t="inlineStr">
+        <is>
+          <t>154호2286</t>
+        </is>
+      </c>
+      <c r="C295" s="4" t="inlineStr">
+        <is>
+          <t>더뉴 K3 1.6 프레스티지</t>
+        </is>
+      </c>
+      <c r="D295" s="4" t="inlineStr">
+        <is>
+          <t>통풍시트 </t>
+        </is>
+      </c>
+      <c r="E295" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F295" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G295" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H295" s="3" t="inlineStr">
+        <is>
+          <t>21년12월</t>
+        </is>
+      </c>
+      <c r="I295" s="3" t="inlineStr">
+        <is>
+          <t>34,780KM</t>
+        </is>
+      </c>
       <c r="J295" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K295" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L295" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
-      <c r="A296" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E296" s="3" t="inlineStr">
+      <c r="A296" s="3"/>
+      <c r="B296" s="4"/>
+      <c r="C296" s="4"/>
+      <c r="D296" s="4"/>
+      <c r="E296" s="3"/>
+      <c r="F296" s="3"/>
+      <c r="G296" s="3"/>
+      <c r="H296" s="3"/>
+      <c r="I296" s="3"/>
+      <c r="J296" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K296" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L296" s="3" t="inlineStr">
+        <is>
+          <t>570,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
+      <c r="A297" s="3" t="inlineStr">
+        <is>
+          <t>TASU</t>
+        </is>
+      </c>
+      <c r="B297" s="4" t="inlineStr">
+        <is>
+          <t>106호7534</t>
+        </is>
+      </c>
+      <c r="C297" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 2.0 LPI 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D297" s="4" t="inlineStr">
+        <is>
+          <t>ETCS, 기본형-드라이브와이즈, SBW팩</t>
+        </is>
+      </c>
+      <c r="E297" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F296" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J296" s="3" t="inlineStr">
+      <c r="F297" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G297" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H297" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I297" s="3" t="inlineStr">
+        <is>
+          <t>5,574KM</t>
+        </is>
+      </c>
+      <c r="J297" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K296" s="3" t="inlineStr">
+      <c r="K297" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L296" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L297" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="3"/>
       <c r="B298" s="4"/>
       <c r="C298" s="4"/>
       <c r="D298" s="4"/>
       <c r="E298" s="3"/>
       <c r="F298" s="3"/>
       <c r="G298" s="3"/>
       <c r="H298" s="3"/>
       <c r="I298" s="3"/>
       <c r="J298" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K298" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L298" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="3"/>
       <c r="B299" s="4"/>
       <c r="C299" s="4"/>
       <c r="D299" s="4"/>
       <c r="E299" s="3"/>
       <c r="F299" s="3"/>
       <c r="G299" s="3"/>
       <c r="H299" s="3"/>
       <c r="I299" s="3"/>
       <c r="J299" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K299" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L299" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
+      <c r="A300" s="3"/>
+      <c r="B300" s="4"/>
+      <c r="C300" s="4"/>
+      <c r="D300" s="4"/>
+      <c r="E300" s="3"/>
+      <c r="F300" s="3"/>
+      <c r="G300" s="3"/>
+      <c r="H300" s="3"/>
+      <c r="I300" s="3"/>
+      <c r="J300" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K299" s="3" t="inlineStr">
+      <c r="K300" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L299" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="L300" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>595,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="3"/>
       <c r="B301" s="4"/>
       <c r="C301" s="4"/>
       <c r="D301" s="4"/>
       <c r="E301" s="3"/>
       <c r="F301" s="3"/>
       <c r="G301" s="3"/>
       <c r="H301" s="3"/>
       <c r="I301" s="3"/>
       <c r="J301" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K301" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L301" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
-      <c r="A302" s="3"/>
-[...7 lines deleted...]
-      <c r="I302" s="3"/>
+      <c r="A302" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B302" s="4" t="inlineStr">
+        <is>
+          <t>125호5089</t>
+        </is>
+      </c>
+      <c r="C302" s="4" t="inlineStr">
+        <is>
+          <t>쏘렌토 2.2 프레스티지 디젤 2WD</t>
+        </is>
+      </c>
+      <c r="D302" s="4" t="inlineStr">
+        <is>
+          <t>드라이브 와이즈, 10.25인치 내비게이션</t>
+        </is>
+      </c>
+      <c r="E302" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F302" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G302" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H302" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I302" s="3" t="inlineStr">
+        <is>
+          <t>41,000KM</t>
+        </is>
+      </c>
       <c r="J302" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K302" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L302" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>1,170,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="3"/>
       <c r="B303" s="4"/>
       <c r="C303" s="4"/>
       <c r="D303" s="4"/>
       <c r="E303" s="3"/>
       <c r="F303" s="3"/>
       <c r="G303" s="3"/>
       <c r="H303" s="3"/>
       <c r="I303" s="3"/>
       <c r="J303" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K303" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L303" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>1,110,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
-      <c r="A304" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A304" s="3"/>
+      <c r="B304" s="4"/>
+      <c r="C304" s="4"/>
+      <c r="D304" s="4"/>
+      <c r="E304" s="3"/>
+      <c r="F304" s="3"/>
+      <c r="G304" s="3"/>
+      <c r="H304" s="3"/>
+      <c r="I304" s="3"/>
       <c r="J304" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K304" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L304" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="3"/>
       <c r="B305" s="4"/>
       <c r="C305" s="4"/>
       <c r="D305" s="4"/>
       <c r="E305" s="3"/>
       <c r="F305" s="3"/>
       <c r="G305" s="3"/>
       <c r="H305" s="3"/>
       <c r="I305" s="3"/>
       <c r="J305" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K305" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L305" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="3"/>
       <c r="B306" s="4"/>
       <c r="C306" s="4"/>
       <c r="D306" s="4"/>
       <c r="E306" s="3"/>
       <c r="F306" s="3"/>
       <c r="G306" s="3"/>
       <c r="H306" s="3"/>
       <c r="I306" s="3"/>
       <c r="J306" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K306" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L306" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
-      <c r="A307" s="3"/>
-[...1 lines deleted...]
-      <c r="C307" s="4"/>
+      <c r="A307" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B307" s="4" t="inlineStr">
+        <is>
+          <t>101호1304</t>
+        </is>
+      </c>
+      <c r="C307" s="4" t="inlineStr">
+        <is>
+          <t>모하비 3.0 플래티넘 디젤 4WD</t>
+        </is>
+      </c>
       <c r="D307" s="4"/>
-      <c r="E307" s="3"/>
-[...3 lines deleted...]
-      <c r="I307" s="3"/>
+      <c r="E307" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F307" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G307" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H307" s="3" t="inlineStr">
+        <is>
+          <t>19년01월</t>
+        </is>
+      </c>
+      <c r="I307" s="3" t="inlineStr">
+        <is>
+          <t>96,000KM</t>
+        </is>
+      </c>
       <c r="J307" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K307" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L307" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
-      <c r="A308" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A308" s="3"/>
+      <c r="B308" s="4"/>
+      <c r="C308" s="4"/>
+      <c r="D308" s="4"/>
+      <c r="E308" s="3"/>
+      <c r="F308" s="3"/>
+      <c r="G308" s="3"/>
+      <c r="H308" s="3"/>
+      <c r="I308" s="3"/>
       <c r="J308" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K308" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L308" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>1,110,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="3"/>
       <c r="B309" s="4"/>
       <c r="C309" s="4"/>
       <c r="D309" s="4"/>
       <c r="E309" s="3"/>
       <c r="F309" s="3"/>
       <c r="G309" s="3"/>
       <c r="H309" s="3"/>
       <c r="I309" s="3"/>
       <c r="J309" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K309" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L309" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="3"/>
       <c r="B310" s="4"/>
       <c r="C310" s="4"/>
       <c r="D310" s="4"/>
       <c r="E310" s="3"/>
       <c r="F310" s="3"/>
       <c r="G310" s="3"/>
       <c r="H310" s="3"/>
       <c r="I310" s="3"/>
       <c r="J310" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K310" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L310" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
-      <c r="A311" s="3"/>
-[...22 lines deleted...]
-      </c>
+      <c r="A311" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B311" s="4" t="inlineStr">
+        <is>
+          <t>101호1368</t>
+        </is>
+      </c>
+      <c r="C311" s="4" t="inlineStr">
+        <is>
+          <t>K5 렌터카 2.0 LPi 트렌디</t>
+        </is>
+      </c>
+      <c r="D311" s="4" t="inlineStr">
+        <is>
+          <t> 10.25인치 UVO 내비게이션</t>
+        </is>
+      </c>
+      <c r="E311" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F311" s="3" t="inlineStr">
+        <is>
+          <t>스노우 화이트 펄</t>
+        </is>
+      </c>
+      <c r="G311" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H311" s="3" t="inlineStr">
+        <is>
+          <t>20년03월</t>
+        </is>
+      </c>
+      <c r="I311" s="3" t="inlineStr">
+        <is>
+          <t>138,000KM</t>
+        </is>
+      </c>
+      <c r="J311" s="3"/>
+      <c r="K311" s="3"/>
+      <c r="L311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
-      <c r="A312" s="3"/>
-[...7 lines deleted...]
-      <c r="I312" s="3"/>
+      <c r="A312" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B312" s="4" t="inlineStr">
+        <is>
+          <t>101호7927</t>
+        </is>
+      </c>
+      <c r="C312" s="4" t="inlineStr">
+        <is>
+          <t>K5 가솔린 2.0 프레스티지</t>
+        </is>
+      </c>
+      <c r="D312" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 스타일, 10.25인치 UVO
+ 내비게이션</t>
+        </is>
+      </c>
+      <c r="E312" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F312" s="3" t="inlineStr">
+        <is>
+          <t>스노우 화이트펄</t>
+        </is>
+      </c>
+      <c r="G312" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H312" s="3" t="inlineStr">
+        <is>
+          <t>22년03월</t>
+        </is>
+      </c>
+      <c r="I312" s="3" t="inlineStr">
+        <is>
+          <t>95,000KM</t>
+        </is>
+      </c>
       <c r="J312" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K312" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L312" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
-      <c r="A313" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A313" s="3"/>
+      <c r="B313" s="4"/>
+      <c r="C313" s="4"/>
+      <c r="D313" s="4"/>
+      <c r="E313" s="3"/>
+      <c r="F313" s="3"/>
+      <c r="G313" s="3"/>
+      <c r="H313" s="3"/>
+      <c r="I313" s="3"/>
       <c r="J313" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K313" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L313" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="3"/>
       <c r="B314" s="4"/>
       <c r="C314" s="4"/>
       <c r="D314" s="4"/>
       <c r="E314" s="3"/>
       <c r="F314" s="3"/>
       <c r="G314" s="3"/>
       <c r="H314" s="3"/>
       <c r="I314" s="3"/>
       <c r="J314" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K314" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L314" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="3"/>
       <c r="B315" s="4"/>
       <c r="C315" s="4"/>
       <c r="D315" s="4"/>
       <c r="E315" s="3"/>
       <c r="F315" s="3"/>
       <c r="G315" s="3"/>
       <c r="H315" s="3"/>
       <c r="I315" s="3"/>
       <c r="J315" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K315" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L315" s="3" t="inlineStr">
         <is>
-          <t>390,000</t>
-[...279 lines deleted...]
-        <is>
           <t>580,000</t>
-        </is>
-[...3788 lines deleted...]
-          <t>610,000</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="D2:D4"/>
     <mergeCell ref="E2:E4"/>
     <mergeCell ref="F2:F4"/>
     <mergeCell ref="G2:G4"/>
     <mergeCell ref="H2:H4"/>
     <mergeCell ref="I2:I4"/>
-    <mergeCell ref="A5:A6"/>
-[...115 lines deleted...]
-    <mergeCell ref="I38:I40"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="C5:C7"/>
+    <mergeCell ref="D5:D7"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="G5:G7"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="I8:I9"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="A14:A16"/>
+    <mergeCell ref="B14:B16"/>
+    <mergeCell ref="C14:C16"/>
+    <mergeCell ref="D14:D16"/>
+    <mergeCell ref="E14:E16"/>
+    <mergeCell ref="F14:F16"/>
+    <mergeCell ref="G14:G16"/>
+    <mergeCell ref="H14:H16"/>
+    <mergeCell ref="I14:I16"/>
+    <mergeCell ref="A17:A19"/>
+    <mergeCell ref="B17:B19"/>
+    <mergeCell ref="C17:C19"/>
+    <mergeCell ref="D17:D19"/>
+    <mergeCell ref="E17:E19"/>
+    <mergeCell ref="F17:F19"/>
+    <mergeCell ref="G17:G19"/>
+    <mergeCell ref="H17:H19"/>
+    <mergeCell ref="I17:I19"/>
+    <mergeCell ref="A20:A22"/>
+    <mergeCell ref="B20:B22"/>
+    <mergeCell ref="C20:C22"/>
+    <mergeCell ref="D20:D22"/>
+    <mergeCell ref="E20:E22"/>
+    <mergeCell ref="F20:F22"/>
+    <mergeCell ref="G20:G22"/>
+    <mergeCell ref="H20:H22"/>
+    <mergeCell ref="I20:I22"/>
+    <mergeCell ref="A23:A25"/>
+    <mergeCell ref="B23:B25"/>
+    <mergeCell ref="C23:C25"/>
+    <mergeCell ref="D23:D25"/>
+    <mergeCell ref="E23:E25"/>
+    <mergeCell ref="F23:F25"/>
+    <mergeCell ref="G23:G25"/>
+    <mergeCell ref="H23:H25"/>
+    <mergeCell ref="I23:I25"/>
+    <mergeCell ref="A26:A28"/>
+    <mergeCell ref="B26:B28"/>
+    <mergeCell ref="C26:C28"/>
+    <mergeCell ref="D26:D28"/>
+    <mergeCell ref="E26:E28"/>
+    <mergeCell ref="F26:F28"/>
+    <mergeCell ref="G26:G28"/>
+    <mergeCell ref="H26:H28"/>
+    <mergeCell ref="I26:I28"/>
+    <mergeCell ref="A29:A31"/>
+    <mergeCell ref="B29:B31"/>
+    <mergeCell ref="C29:C31"/>
+    <mergeCell ref="D29:D31"/>
+    <mergeCell ref="E29:E31"/>
+    <mergeCell ref="F29:F31"/>
+    <mergeCell ref="G29:G31"/>
+    <mergeCell ref="H29:H31"/>
+    <mergeCell ref="I29:I31"/>
+    <mergeCell ref="A32:A35"/>
+    <mergeCell ref="B32:B35"/>
+    <mergeCell ref="C32:C35"/>
+    <mergeCell ref="D32:D35"/>
+    <mergeCell ref="E32:E35"/>
+    <mergeCell ref="F32:F35"/>
+    <mergeCell ref="G32:G35"/>
+    <mergeCell ref="H32:H35"/>
+    <mergeCell ref="I32:I35"/>
+    <mergeCell ref="A36:A40"/>
+    <mergeCell ref="B36:B40"/>
+    <mergeCell ref="C36:C40"/>
+    <mergeCell ref="D36:D40"/>
+    <mergeCell ref="E36:E40"/>
+    <mergeCell ref="F36:F40"/>
+    <mergeCell ref="G36:G40"/>
+    <mergeCell ref="H36:H40"/>
+    <mergeCell ref="I36:I40"/>
     <mergeCell ref="A41:A45"/>
     <mergeCell ref="B41:B45"/>
     <mergeCell ref="C41:C45"/>
     <mergeCell ref="D41:D45"/>
     <mergeCell ref="E41:E45"/>
     <mergeCell ref="F41:F45"/>
     <mergeCell ref="G41:G45"/>
     <mergeCell ref="H41:H45"/>
     <mergeCell ref="I41:I45"/>
     <mergeCell ref="A46:A50"/>
     <mergeCell ref="B46:B50"/>
     <mergeCell ref="C46:C50"/>
     <mergeCell ref="D46:D50"/>
     <mergeCell ref="E46:E50"/>
     <mergeCell ref="F46:F50"/>
     <mergeCell ref="G46:G50"/>
     <mergeCell ref="H46:H50"/>
     <mergeCell ref="I46:I50"/>
     <mergeCell ref="A51:A55"/>
     <mergeCell ref="B51:B55"/>
     <mergeCell ref="C51:C55"/>
     <mergeCell ref="D51:D55"/>
     <mergeCell ref="E51:E55"/>
     <mergeCell ref="F51:F55"/>
     <mergeCell ref="G51:G55"/>
@@ -15791,896 +11903,635 @@
     <mergeCell ref="C71:C75"/>
     <mergeCell ref="D71:D75"/>
     <mergeCell ref="E71:E75"/>
     <mergeCell ref="F71:F75"/>
     <mergeCell ref="G71:G75"/>
     <mergeCell ref="H71:H75"/>
     <mergeCell ref="I71:I75"/>
     <mergeCell ref="A76:A80"/>
     <mergeCell ref="B76:B80"/>
     <mergeCell ref="C76:C80"/>
     <mergeCell ref="D76:D80"/>
     <mergeCell ref="E76:E80"/>
     <mergeCell ref="F76:F80"/>
     <mergeCell ref="G76:G80"/>
     <mergeCell ref="H76:H80"/>
     <mergeCell ref="I76:I80"/>
     <mergeCell ref="A81:A85"/>
     <mergeCell ref="B81:B85"/>
     <mergeCell ref="C81:C85"/>
     <mergeCell ref="D81:D85"/>
     <mergeCell ref="E81:E85"/>
     <mergeCell ref="F81:F85"/>
     <mergeCell ref="G81:G85"/>
     <mergeCell ref="H81:H85"/>
     <mergeCell ref="I81:I85"/>
-    <mergeCell ref="A86:A90"/>
-[...70 lines deleted...]
-    <mergeCell ref="I121:I125"/>
+    <mergeCell ref="A86:A87"/>
+    <mergeCell ref="B86:B87"/>
+    <mergeCell ref="C86:C87"/>
+    <mergeCell ref="D86:D87"/>
+    <mergeCell ref="E86:E87"/>
+    <mergeCell ref="F86:F87"/>
+    <mergeCell ref="G86:G87"/>
+    <mergeCell ref="H86:H87"/>
+    <mergeCell ref="I86:I87"/>
+    <mergeCell ref="A88:A89"/>
+    <mergeCell ref="B88:B89"/>
+    <mergeCell ref="C88:C89"/>
+    <mergeCell ref="D88:D89"/>
+    <mergeCell ref="E88:E89"/>
+    <mergeCell ref="F88:F89"/>
+    <mergeCell ref="G88:G89"/>
+    <mergeCell ref="H88:H89"/>
+    <mergeCell ref="I88:I89"/>
+    <mergeCell ref="A90:A92"/>
+    <mergeCell ref="B90:B92"/>
+    <mergeCell ref="C90:C92"/>
+    <mergeCell ref="D90:D92"/>
+    <mergeCell ref="E90:E92"/>
+    <mergeCell ref="F90:F92"/>
+    <mergeCell ref="G90:G92"/>
+    <mergeCell ref="H90:H92"/>
+    <mergeCell ref="I90:I92"/>
+    <mergeCell ref="A93:A94"/>
+    <mergeCell ref="B93:B94"/>
+    <mergeCell ref="C93:C94"/>
+    <mergeCell ref="D93:D94"/>
+    <mergeCell ref="E93:E94"/>
+    <mergeCell ref="F93:F94"/>
+    <mergeCell ref="G93:G94"/>
+    <mergeCell ref="H93:H94"/>
+    <mergeCell ref="I93:I94"/>
+    <mergeCell ref="A95:A96"/>
+    <mergeCell ref="B95:B96"/>
+    <mergeCell ref="C95:C96"/>
+    <mergeCell ref="D95:D96"/>
+    <mergeCell ref="E95:E96"/>
+    <mergeCell ref="F95:F96"/>
+    <mergeCell ref="G95:G96"/>
+    <mergeCell ref="H95:H96"/>
+    <mergeCell ref="I95:I96"/>
+    <mergeCell ref="A97:A98"/>
+    <mergeCell ref="B97:B98"/>
+    <mergeCell ref="C97:C98"/>
+    <mergeCell ref="D97:D98"/>
+    <mergeCell ref="E97:E98"/>
+    <mergeCell ref="F97:F98"/>
+    <mergeCell ref="G97:G98"/>
+    <mergeCell ref="H97:H98"/>
+    <mergeCell ref="I97:I98"/>
+    <mergeCell ref="A99:A100"/>
+    <mergeCell ref="B99:B100"/>
+    <mergeCell ref="C99:C100"/>
+    <mergeCell ref="D99:D100"/>
+    <mergeCell ref="E99:E100"/>
+    <mergeCell ref="F99:F100"/>
+    <mergeCell ref="G99:G100"/>
+    <mergeCell ref="H99:H100"/>
+    <mergeCell ref="I99:I100"/>
+    <mergeCell ref="A102:A103"/>
+    <mergeCell ref="B102:B103"/>
+    <mergeCell ref="C102:C103"/>
+    <mergeCell ref="D102:D103"/>
+    <mergeCell ref="E102:E103"/>
+    <mergeCell ref="F102:F103"/>
+    <mergeCell ref="G102:G103"/>
+    <mergeCell ref="H102:H103"/>
+    <mergeCell ref="I102:I103"/>
+    <mergeCell ref="A104:A108"/>
+    <mergeCell ref="B104:B108"/>
+    <mergeCell ref="C104:C108"/>
+    <mergeCell ref="D104:D108"/>
+    <mergeCell ref="E104:E108"/>
+    <mergeCell ref="F104:F108"/>
+    <mergeCell ref="G104:G108"/>
+    <mergeCell ref="H104:H108"/>
+    <mergeCell ref="I104:I108"/>
+    <mergeCell ref="A109:A111"/>
+    <mergeCell ref="B109:B111"/>
+    <mergeCell ref="C109:C111"/>
+    <mergeCell ref="D109:D111"/>
+    <mergeCell ref="E109:E111"/>
+    <mergeCell ref="F109:F111"/>
+    <mergeCell ref="G109:G111"/>
+    <mergeCell ref="H109:H111"/>
+    <mergeCell ref="I109:I111"/>
+    <mergeCell ref="A112:A114"/>
+    <mergeCell ref="B112:B114"/>
+    <mergeCell ref="C112:C114"/>
+    <mergeCell ref="D112:D114"/>
+    <mergeCell ref="E112:E114"/>
+    <mergeCell ref="F112:F114"/>
+    <mergeCell ref="G112:G114"/>
+    <mergeCell ref="H112:H114"/>
+    <mergeCell ref="I112:I114"/>
+    <mergeCell ref="A116:A117"/>
+    <mergeCell ref="B116:B117"/>
+    <mergeCell ref="C116:C117"/>
+    <mergeCell ref="D116:D117"/>
+    <mergeCell ref="E116:E117"/>
+    <mergeCell ref="F116:F117"/>
+    <mergeCell ref="G116:G117"/>
+    <mergeCell ref="H116:H117"/>
+    <mergeCell ref="I116:I117"/>
+    <mergeCell ref="A119:A120"/>
+    <mergeCell ref="B119:B120"/>
+    <mergeCell ref="C119:C120"/>
+    <mergeCell ref="D119:D120"/>
+    <mergeCell ref="E119:E120"/>
+    <mergeCell ref="F119:F120"/>
+    <mergeCell ref="G119:G120"/>
+    <mergeCell ref="H119:H120"/>
+    <mergeCell ref="I119:I120"/>
+    <mergeCell ref="A121:A122"/>
+    <mergeCell ref="B121:B122"/>
+    <mergeCell ref="C121:C122"/>
+    <mergeCell ref="D121:D122"/>
+    <mergeCell ref="E121:E122"/>
+    <mergeCell ref="F121:F122"/>
+    <mergeCell ref="G121:G122"/>
+    <mergeCell ref="H121:H122"/>
+    <mergeCell ref="I121:I122"/>
+    <mergeCell ref="A124:A125"/>
+    <mergeCell ref="B124:B125"/>
+    <mergeCell ref="C124:C125"/>
+    <mergeCell ref="D124:D125"/>
+    <mergeCell ref="E124:E125"/>
+    <mergeCell ref="F124:F125"/>
+    <mergeCell ref="G124:G125"/>
+    <mergeCell ref="H124:H125"/>
+    <mergeCell ref="I124:I125"/>
     <mergeCell ref="A126:A130"/>
     <mergeCell ref="B126:B130"/>
     <mergeCell ref="C126:C130"/>
     <mergeCell ref="D126:D130"/>
     <mergeCell ref="E126:E130"/>
     <mergeCell ref="F126:F130"/>
     <mergeCell ref="G126:G130"/>
     <mergeCell ref="H126:H130"/>
     <mergeCell ref="I126:I130"/>
-    <mergeCell ref="A131:A132"/>
-[...61 lines deleted...]
-    <mergeCell ref="I143:I144"/>
+    <mergeCell ref="A131:A134"/>
+    <mergeCell ref="B131:B134"/>
+    <mergeCell ref="C131:C134"/>
+    <mergeCell ref="D131:D134"/>
+    <mergeCell ref="E131:E134"/>
+    <mergeCell ref="F131:F134"/>
+    <mergeCell ref="G131:G134"/>
+    <mergeCell ref="H131:H134"/>
+    <mergeCell ref="I131:I134"/>
+    <mergeCell ref="A135:A139"/>
+    <mergeCell ref="B135:B139"/>
+    <mergeCell ref="C135:C139"/>
+    <mergeCell ref="D135:D139"/>
+    <mergeCell ref="E135:E139"/>
+    <mergeCell ref="F135:F139"/>
+    <mergeCell ref="G135:G139"/>
+    <mergeCell ref="H135:H139"/>
+    <mergeCell ref="I135:I139"/>
+    <mergeCell ref="A140:A144"/>
+    <mergeCell ref="B140:B144"/>
+    <mergeCell ref="C140:C144"/>
+    <mergeCell ref="D140:D144"/>
+    <mergeCell ref="E140:E144"/>
+    <mergeCell ref="F140:F144"/>
+    <mergeCell ref="G140:G144"/>
+    <mergeCell ref="H140:H144"/>
+    <mergeCell ref="I140:I144"/>
     <mergeCell ref="A145:A149"/>
     <mergeCell ref="B145:B149"/>
     <mergeCell ref="C145:C149"/>
     <mergeCell ref="D145:D149"/>
     <mergeCell ref="E145:E149"/>
     <mergeCell ref="F145:F149"/>
     <mergeCell ref="G145:G149"/>
     <mergeCell ref="H145:H149"/>
     <mergeCell ref="I145:I149"/>
-    <mergeCell ref="A150:A153"/>
-[...241 lines deleted...]
-    <mergeCell ref="I241:I243"/>
+    <mergeCell ref="A150:A154"/>
+    <mergeCell ref="B150:B154"/>
+    <mergeCell ref="C150:C154"/>
+    <mergeCell ref="D150:D154"/>
+    <mergeCell ref="E150:E154"/>
+    <mergeCell ref="F150:F154"/>
+    <mergeCell ref="G150:G154"/>
+    <mergeCell ref="H150:H154"/>
+    <mergeCell ref="I150:I154"/>
+    <mergeCell ref="A155:A159"/>
+    <mergeCell ref="B155:B159"/>
+    <mergeCell ref="C155:C159"/>
+    <mergeCell ref="D155:D159"/>
+    <mergeCell ref="E155:E159"/>
+    <mergeCell ref="F155:F159"/>
+    <mergeCell ref="G155:G159"/>
+    <mergeCell ref="H155:H159"/>
+    <mergeCell ref="I155:I159"/>
+    <mergeCell ref="A160:A162"/>
+    <mergeCell ref="B160:B162"/>
+    <mergeCell ref="C160:C162"/>
+    <mergeCell ref="D160:D162"/>
+    <mergeCell ref="E160:E162"/>
+    <mergeCell ref="F160:F162"/>
+    <mergeCell ref="G160:G162"/>
+    <mergeCell ref="H160:H162"/>
+    <mergeCell ref="I160:I162"/>
+    <mergeCell ref="A163:A165"/>
+    <mergeCell ref="B163:B165"/>
+    <mergeCell ref="C163:C165"/>
+    <mergeCell ref="D163:D165"/>
+    <mergeCell ref="E163:E165"/>
+    <mergeCell ref="F163:F165"/>
+    <mergeCell ref="G163:G165"/>
+    <mergeCell ref="H163:H165"/>
+    <mergeCell ref="I163:I165"/>
+    <mergeCell ref="A166:A168"/>
+    <mergeCell ref="B166:B168"/>
+    <mergeCell ref="C166:C168"/>
+    <mergeCell ref="D166:D168"/>
+    <mergeCell ref="E166:E168"/>
+    <mergeCell ref="F166:F168"/>
+    <mergeCell ref="G166:G168"/>
+    <mergeCell ref="H166:H168"/>
+    <mergeCell ref="I166:I168"/>
+    <mergeCell ref="A169:A172"/>
+    <mergeCell ref="B169:B172"/>
+    <mergeCell ref="C169:C172"/>
+    <mergeCell ref="D169:D172"/>
+    <mergeCell ref="E169:E172"/>
+    <mergeCell ref="F169:F172"/>
+    <mergeCell ref="G169:G172"/>
+    <mergeCell ref="H169:H172"/>
+    <mergeCell ref="I169:I172"/>
+    <mergeCell ref="A173:A177"/>
+    <mergeCell ref="B173:B177"/>
+    <mergeCell ref="C173:C177"/>
+    <mergeCell ref="D173:D177"/>
+    <mergeCell ref="E173:E177"/>
+    <mergeCell ref="F173:F177"/>
+    <mergeCell ref="G173:G177"/>
+    <mergeCell ref="H173:H177"/>
+    <mergeCell ref="I173:I177"/>
+    <mergeCell ref="A178:A182"/>
+    <mergeCell ref="B178:B182"/>
+    <mergeCell ref="C178:C182"/>
+    <mergeCell ref="D178:D182"/>
+    <mergeCell ref="E178:E182"/>
+    <mergeCell ref="F178:F182"/>
+    <mergeCell ref="G178:G182"/>
+    <mergeCell ref="H178:H182"/>
+    <mergeCell ref="I178:I182"/>
+    <mergeCell ref="A183:A185"/>
+    <mergeCell ref="B183:B185"/>
+    <mergeCell ref="C183:C185"/>
+    <mergeCell ref="D183:D185"/>
+    <mergeCell ref="E183:E185"/>
+    <mergeCell ref="F183:F185"/>
+    <mergeCell ref="G183:G185"/>
+    <mergeCell ref="H183:H185"/>
+    <mergeCell ref="I183:I185"/>
+    <mergeCell ref="A186:A190"/>
+    <mergeCell ref="B186:B190"/>
+    <mergeCell ref="C186:C190"/>
+    <mergeCell ref="D186:D190"/>
+    <mergeCell ref="E186:E190"/>
+    <mergeCell ref="F186:F190"/>
+    <mergeCell ref="G186:G190"/>
+    <mergeCell ref="H186:H190"/>
+    <mergeCell ref="I186:I190"/>
+    <mergeCell ref="A191:A193"/>
+    <mergeCell ref="B191:B193"/>
+    <mergeCell ref="C191:C193"/>
+    <mergeCell ref="D191:D193"/>
+    <mergeCell ref="E191:E193"/>
+    <mergeCell ref="F191:F193"/>
+    <mergeCell ref="G191:G193"/>
+    <mergeCell ref="H191:H193"/>
+    <mergeCell ref="I191:I193"/>
+    <mergeCell ref="A194:A196"/>
+    <mergeCell ref="B194:B196"/>
+    <mergeCell ref="C194:C196"/>
+    <mergeCell ref="D194:D196"/>
+    <mergeCell ref="E194:E196"/>
+    <mergeCell ref="F194:F196"/>
+    <mergeCell ref="G194:G196"/>
+    <mergeCell ref="H194:H196"/>
+    <mergeCell ref="I194:I196"/>
+    <mergeCell ref="A197:A198"/>
+    <mergeCell ref="B197:B198"/>
+    <mergeCell ref="C197:C198"/>
+    <mergeCell ref="D197:D198"/>
+    <mergeCell ref="E197:E198"/>
+    <mergeCell ref="F197:F198"/>
+    <mergeCell ref="G197:G198"/>
+    <mergeCell ref="H197:H198"/>
+    <mergeCell ref="I197:I198"/>
+    <mergeCell ref="A199:A203"/>
+    <mergeCell ref="B199:B203"/>
+    <mergeCell ref="C199:C203"/>
+    <mergeCell ref="D199:D203"/>
+    <mergeCell ref="E199:E203"/>
+    <mergeCell ref="F199:F203"/>
+    <mergeCell ref="G199:G203"/>
+    <mergeCell ref="H199:H203"/>
+    <mergeCell ref="I199:I203"/>
+    <mergeCell ref="A204:A206"/>
+    <mergeCell ref="B204:B206"/>
+    <mergeCell ref="C204:C206"/>
+    <mergeCell ref="D204:D206"/>
+    <mergeCell ref="E204:E206"/>
+    <mergeCell ref="F204:F206"/>
+    <mergeCell ref="G204:G206"/>
+    <mergeCell ref="H204:H206"/>
+    <mergeCell ref="I204:I206"/>
+    <mergeCell ref="A207:A211"/>
+    <mergeCell ref="B207:B211"/>
+    <mergeCell ref="C207:C211"/>
+    <mergeCell ref="D207:D211"/>
+    <mergeCell ref="E207:E211"/>
+    <mergeCell ref="F207:F211"/>
+    <mergeCell ref="G207:G211"/>
+    <mergeCell ref="H207:H211"/>
+    <mergeCell ref="I207:I211"/>
+    <mergeCell ref="A212:A216"/>
+    <mergeCell ref="B212:B216"/>
+    <mergeCell ref="C212:C216"/>
+    <mergeCell ref="D212:D216"/>
+    <mergeCell ref="E212:E216"/>
+    <mergeCell ref="F212:F216"/>
+    <mergeCell ref="G212:G216"/>
+    <mergeCell ref="H212:H216"/>
+    <mergeCell ref="I212:I216"/>
+    <mergeCell ref="A217:A221"/>
+    <mergeCell ref="B217:B221"/>
+    <mergeCell ref="C217:C221"/>
+    <mergeCell ref="D217:D221"/>
+    <mergeCell ref="E217:E221"/>
+    <mergeCell ref="F217:F221"/>
+    <mergeCell ref="G217:G221"/>
+    <mergeCell ref="H217:H221"/>
+    <mergeCell ref="I217:I221"/>
+    <mergeCell ref="A222:A226"/>
+    <mergeCell ref="B222:B226"/>
+    <mergeCell ref="C222:C226"/>
+    <mergeCell ref="D222:D226"/>
+    <mergeCell ref="E222:E226"/>
+    <mergeCell ref="F222:F226"/>
+    <mergeCell ref="G222:G226"/>
+    <mergeCell ref="H222:H226"/>
+    <mergeCell ref="I222:I226"/>
+    <mergeCell ref="A227:A230"/>
+    <mergeCell ref="B227:B230"/>
+    <mergeCell ref="C227:C230"/>
+    <mergeCell ref="D227:D230"/>
+    <mergeCell ref="E227:E230"/>
+    <mergeCell ref="F227:F230"/>
+    <mergeCell ref="G227:G230"/>
+    <mergeCell ref="H227:H230"/>
+    <mergeCell ref="I227:I230"/>
+    <mergeCell ref="A231:A234"/>
+    <mergeCell ref="B231:B234"/>
+    <mergeCell ref="C231:C234"/>
+    <mergeCell ref="D231:D234"/>
+    <mergeCell ref="E231:E234"/>
+    <mergeCell ref="F231:F234"/>
+    <mergeCell ref="G231:G234"/>
+    <mergeCell ref="H231:H234"/>
+    <mergeCell ref="I231:I234"/>
+    <mergeCell ref="A235:A236"/>
+    <mergeCell ref="B235:B236"/>
+    <mergeCell ref="C235:C236"/>
+    <mergeCell ref="D235:D236"/>
+    <mergeCell ref="E235:E236"/>
+    <mergeCell ref="F235:F236"/>
+    <mergeCell ref="G235:G236"/>
+    <mergeCell ref="H235:H236"/>
+    <mergeCell ref="I235:I236"/>
+    <mergeCell ref="A237:A239"/>
+    <mergeCell ref="B237:B239"/>
+    <mergeCell ref="C237:C239"/>
+    <mergeCell ref="D237:D239"/>
+    <mergeCell ref="E237:E239"/>
+    <mergeCell ref="F237:F239"/>
+    <mergeCell ref="G237:G239"/>
+    <mergeCell ref="H237:H239"/>
+    <mergeCell ref="I237:I239"/>
+    <mergeCell ref="A240:A243"/>
+    <mergeCell ref="B240:B243"/>
+    <mergeCell ref="C240:C243"/>
+    <mergeCell ref="D240:D243"/>
+    <mergeCell ref="E240:E243"/>
+    <mergeCell ref="F240:F243"/>
+    <mergeCell ref="G240:G243"/>
+    <mergeCell ref="H240:H243"/>
+    <mergeCell ref="I240:I243"/>
     <mergeCell ref="A244:A246"/>
     <mergeCell ref="B244:B246"/>
     <mergeCell ref="C244:C246"/>
     <mergeCell ref="D244:D246"/>
     <mergeCell ref="E244:E246"/>
     <mergeCell ref="F244:F246"/>
     <mergeCell ref="G244:G246"/>
     <mergeCell ref="H244:H246"/>
     <mergeCell ref="I244:I246"/>
     <mergeCell ref="A247:A251"/>
     <mergeCell ref="B247:B251"/>
     <mergeCell ref="C247:C251"/>
     <mergeCell ref="D247:D251"/>
     <mergeCell ref="E247:E251"/>
     <mergeCell ref="F247:F251"/>
     <mergeCell ref="G247:G251"/>
     <mergeCell ref="H247:H251"/>
     <mergeCell ref="I247:I251"/>
-    <mergeCell ref="A252:A254"/>
-[...430 lines deleted...]
-    <mergeCell ref="I422:I426"/>
+    <mergeCell ref="A252:A256"/>
+    <mergeCell ref="B252:B256"/>
+    <mergeCell ref="C252:C256"/>
+    <mergeCell ref="D252:D256"/>
+    <mergeCell ref="E252:E256"/>
+    <mergeCell ref="F252:F256"/>
+    <mergeCell ref="G252:G256"/>
+    <mergeCell ref="H252:H256"/>
+    <mergeCell ref="I252:I256"/>
+    <mergeCell ref="A257:A261"/>
+    <mergeCell ref="B257:B261"/>
+    <mergeCell ref="C257:C261"/>
+    <mergeCell ref="D257:D261"/>
+    <mergeCell ref="E257:E261"/>
+    <mergeCell ref="F257:F261"/>
+    <mergeCell ref="G257:G261"/>
+    <mergeCell ref="H257:H261"/>
+    <mergeCell ref="I257:I261"/>
+    <mergeCell ref="A262:A265"/>
+    <mergeCell ref="B262:B265"/>
+    <mergeCell ref="C262:C265"/>
+    <mergeCell ref="D262:D265"/>
+    <mergeCell ref="E262:E265"/>
+    <mergeCell ref="F262:F265"/>
+    <mergeCell ref="G262:G265"/>
+    <mergeCell ref="H262:H265"/>
+    <mergeCell ref="I262:I265"/>
+    <mergeCell ref="A266:A270"/>
+    <mergeCell ref="B266:B270"/>
+    <mergeCell ref="C266:C270"/>
+    <mergeCell ref="D266:D270"/>
+    <mergeCell ref="E266:E270"/>
+    <mergeCell ref="F266:F270"/>
+    <mergeCell ref="G266:G270"/>
+    <mergeCell ref="H266:H270"/>
+    <mergeCell ref="I266:I270"/>
+    <mergeCell ref="A271:A275"/>
+    <mergeCell ref="B271:B275"/>
+    <mergeCell ref="C271:C275"/>
+    <mergeCell ref="D271:D275"/>
+    <mergeCell ref="E271:E275"/>
+    <mergeCell ref="F271:F275"/>
+    <mergeCell ref="G271:G275"/>
+    <mergeCell ref="H271:H275"/>
+    <mergeCell ref="I271:I275"/>
+    <mergeCell ref="A276:A277"/>
+    <mergeCell ref="B276:B277"/>
+    <mergeCell ref="C276:C277"/>
+    <mergeCell ref="D276:D277"/>
+    <mergeCell ref="E276:E277"/>
+    <mergeCell ref="F276:F277"/>
+    <mergeCell ref="G276:G277"/>
+    <mergeCell ref="H276:H277"/>
+    <mergeCell ref="I276:I277"/>
+    <mergeCell ref="A278:A279"/>
+    <mergeCell ref="B278:B279"/>
+    <mergeCell ref="C278:C279"/>
+    <mergeCell ref="D278:D279"/>
+    <mergeCell ref="E278:E279"/>
+    <mergeCell ref="F278:F279"/>
+    <mergeCell ref="G278:G279"/>
+    <mergeCell ref="H278:H279"/>
+    <mergeCell ref="I278:I279"/>
+    <mergeCell ref="A280:A281"/>
+    <mergeCell ref="B280:B281"/>
+    <mergeCell ref="C280:C281"/>
+    <mergeCell ref="D280:D281"/>
+    <mergeCell ref="E280:E281"/>
+    <mergeCell ref="F280:F281"/>
+    <mergeCell ref="G280:G281"/>
+    <mergeCell ref="H280:H281"/>
+    <mergeCell ref="I280:I281"/>
+    <mergeCell ref="A282:A283"/>
+    <mergeCell ref="B282:B283"/>
+    <mergeCell ref="C282:C283"/>
+    <mergeCell ref="D282:D283"/>
+    <mergeCell ref="E282:E283"/>
+    <mergeCell ref="F282:F283"/>
+    <mergeCell ref="G282:G283"/>
+    <mergeCell ref="H282:H283"/>
+    <mergeCell ref="I282:I283"/>
+    <mergeCell ref="A284:A285"/>
+    <mergeCell ref="B284:B285"/>
+    <mergeCell ref="C284:C285"/>
+    <mergeCell ref="D284:D285"/>
+    <mergeCell ref="E284:E285"/>
+    <mergeCell ref="F284:F285"/>
+    <mergeCell ref="G284:G285"/>
+    <mergeCell ref="H284:H285"/>
+    <mergeCell ref="I284:I285"/>
+    <mergeCell ref="A286:A287"/>
+    <mergeCell ref="B286:B287"/>
+    <mergeCell ref="C286:C287"/>
+    <mergeCell ref="D286:D287"/>
+    <mergeCell ref="E286:E287"/>
+    <mergeCell ref="F286:F287"/>
+    <mergeCell ref="G286:G287"/>
+    <mergeCell ref="H286:H287"/>
+    <mergeCell ref="I286:I287"/>
+    <mergeCell ref="A289:A290"/>
+    <mergeCell ref="B289:B290"/>
+    <mergeCell ref="C289:C290"/>
+    <mergeCell ref="D289:D290"/>
+    <mergeCell ref="E289:E290"/>
+    <mergeCell ref="F289:F290"/>
+    <mergeCell ref="G289:G290"/>
+    <mergeCell ref="H289:H290"/>
+    <mergeCell ref="I289:I290"/>
+    <mergeCell ref="A291:A292"/>
+    <mergeCell ref="B291:B292"/>
+    <mergeCell ref="C291:C292"/>
+    <mergeCell ref="D291:D292"/>
+    <mergeCell ref="E291:E292"/>
+    <mergeCell ref="F291:F292"/>
+    <mergeCell ref="G291:G292"/>
+    <mergeCell ref="H291:H292"/>
+    <mergeCell ref="I291:I292"/>
+    <mergeCell ref="A293:A294"/>
+    <mergeCell ref="B293:B294"/>
+    <mergeCell ref="C293:C294"/>
+    <mergeCell ref="D293:D294"/>
+    <mergeCell ref="E293:E294"/>
+    <mergeCell ref="F293:F294"/>
+    <mergeCell ref="G293:G294"/>
+    <mergeCell ref="H293:H294"/>
+    <mergeCell ref="I293:I294"/>
+    <mergeCell ref="A295:A296"/>
+    <mergeCell ref="B295:B296"/>
+    <mergeCell ref="C295:C296"/>
+    <mergeCell ref="D295:D296"/>
+    <mergeCell ref="E295:E296"/>
+    <mergeCell ref="F295:F296"/>
+    <mergeCell ref="G295:G296"/>
+    <mergeCell ref="H295:H296"/>
+    <mergeCell ref="I295:I296"/>
+    <mergeCell ref="A297:A301"/>
+    <mergeCell ref="B297:B301"/>
+    <mergeCell ref="C297:C301"/>
+    <mergeCell ref="D297:D301"/>
+    <mergeCell ref="E297:E301"/>
+    <mergeCell ref="F297:F301"/>
+    <mergeCell ref="G297:G301"/>
+    <mergeCell ref="H297:H301"/>
+    <mergeCell ref="I297:I301"/>
+    <mergeCell ref="A302:A306"/>
+    <mergeCell ref="B302:B306"/>
+    <mergeCell ref="C302:C306"/>
+    <mergeCell ref="D302:D306"/>
+    <mergeCell ref="E302:E306"/>
+    <mergeCell ref="F302:F306"/>
+    <mergeCell ref="G302:G306"/>
+    <mergeCell ref="H302:H306"/>
+    <mergeCell ref="I302:I306"/>
+    <mergeCell ref="A307:A310"/>
+    <mergeCell ref="B307:B310"/>
+    <mergeCell ref="C307:C310"/>
+    <mergeCell ref="D307:D310"/>
+    <mergeCell ref="E307:E310"/>
+    <mergeCell ref="F307:F310"/>
+    <mergeCell ref="G307:G310"/>
+    <mergeCell ref="H307:H310"/>
+    <mergeCell ref="I307:I310"/>
+    <mergeCell ref="A312:A315"/>
+    <mergeCell ref="B312:B315"/>
+    <mergeCell ref="C312:C315"/>
+    <mergeCell ref="D312:D315"/>
+    <mergeCell ref="E312:E315"/>
+    <mergeCell ref="F312:F315"/>
+    <mergeCell ref="G312:G315"/>
+    <mergeCell ref="H312:H315"/>
+    <mergeCell ref="I312:I315"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>