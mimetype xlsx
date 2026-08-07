--- v0 (2026-06-22)
+++ v1 (2026-08-07)
@@ -152,51 +152,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L121"/>
+  <dimension ref="A1:L82"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
@@ -239,5047 +239,3249 @@
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>주행거리</t>
         </is>
       </c>
       <c r="J1" s="2" t="inlineStr">
         <is>
           <t>개월</t>
         </is>
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>보증금</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>렌트비</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>BL</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
-          <t>115하9571</t>
+          <t>109하8340</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>더 뉴K5(DL3) 2.0 LPI 렌터카 트렌디</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>애프터마켓용 컬렉션-애프터마켓용 컬렉션, 드라
-이브와이즈, SBW팩</t>
+          <t>기본형-컴포트, ETCS</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t>화이트펄</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
           <t>26년06월</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
-          <t>17KM</t>
+          <t>15KM</t>
         </is>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>68</t>
         </is>
       </c>
       <c r="L2" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K3" s="3" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="L3" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
+      <c r="A4" s="3"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K3" s="3" t="inlineStr">
+      <c r="K4" s="3" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="L4" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B5" s="4" t="inlineStr">
+        <is>
+          <t>109하8339</t>
+        </is>
+      </c>
+      <c r="C5" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저 LPi 3.5 일반인용 프리미엄</t>
+        </is>
+      </c>
+      <c r="D5" s="4" t="inlineStr">
+        <is>
+          <t>파노라마선루프</t>
+        </is>
+      </c>
+      <c r="E5" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F5" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G5" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H5" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I5" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
+      <c r="J5" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K5" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L3" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="L5" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K6" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L6" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="3"/>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="3"/>
+      <c r="J7" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K6" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A7" s="3" t="inlineStr">
+      <c r="K7" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L7" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>DY</t>
         </is>
       </c>
-      <c r="B7" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E7" s="3" t="inlineStr">
+      <c r="B8" s="4" t="inlineStr">
+        <is>
+          <t>109하8355</t>
+        </is>
+      </c>
+      <c r="C8" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저 LPi 3.5 일반인용 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D8" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2 PLUS, 파노라마선루프</t>
+        </is>
+      </c>
+      <c r="E8" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F7" s="3" t="inlineStr">
+      <c r="F8" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
-      <c r="G7" s="3" t="inlineStr">
+      <c r="G8" s="3" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
-      <c r="H7" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I7" s="3" t="inlineStr">
+      <c r="H8" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I8" s="3" t="inlineStr">
         <is>
           <t>15KM</t>
         </is>
       </c>
-      <c r="J7" s="3" t="inlineStr">
-[...24 lines deleted...]
-      <c r="I8" s="3"/>
       <c r="J8" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K8" s="3" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>110</t>
         </is>
       </c>
       <c r="L8" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K9" s="3" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>110</t>
         </is>
       </c>
       <c r="L9" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
-      <c r="A10" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="C10" s="4" t="inlineStr">
+      <c r="A10" s="3"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="4"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K10" s="3" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="L10" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="3" t="inlineStr">
+        <is>
+          <t>TASU</t>
+        </is>
+      </c>
+      <c r="B11" s="4" t="inlineStr">
+        <is>
+          <t>106하1363</t>
+        </is>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
         <is>
           <t>더 뉴K5(DL3) 2.0 LPI 렌터카 트렌디</t>
         </is>
       </c>
-      <c r="D10" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E10" s="3" t="inlineStr">
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컴포트, 드라이브와이즈, ETCS, S
+BW팩</t>
+        </is>
+      </c>
+      <c r="E11" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F10" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G10" s="3" t="inlineStr">
+      <c r="F11" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G11" s="3" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
-      <c r="H10" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I11" s="3"/>
+      <c r="H11" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I11" s="3" t="inlineStr">
+        <is>
+          <t>KM</t>
+        </is>
+      </c>
       <c r="J11" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>500</t>
         </is>
       </c>
       <c r="L11" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K12" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L12" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="3"/>
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K12" s="3" t="inlineStr">
-[...41 lines deleted...]
-      <c r="G13" s="3" t="inlineStr">
+      <c r="K13" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L13" s="3" t="inlineStr">
+        <is>
+          <t>640,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="3" t="inlineStr">
+        <is>
+          <t>BL</t>
+        </is>
+      </c>
+      <c r="B14" s="4" t="inlineStr">
+        <is>
+          <t>106호5080</t>
+        </is>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>K8 3.5 LPi 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 기본형-컴포트, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E14" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F14" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G14" s="3" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
-      <c r="H13" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K13" s="3" t="inlineStr">
+      <c r="H14" s="3" t="inlineStr">
+        <is>
+          <t>22년07월</t>
+        </is>
+      </c>
+      <c r="I14" s="3" t="inlineStr">
+        <is>
+          <t>101,500KM</t>
+        </is>
+      </c>
+      <c r="J14" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K14" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L13" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L14" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K15" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L15" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B16" s="4" t="inlineStr">
         <is>
-          <t>133하4185</t>
+          <t>109하7986</t>
         </is>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>더 뉴SM6 2.0 LPe 일반인 SE</t>
+          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
+니스 2</t>
         </is>
       </c>
       <c r="D16" s="4"/>
       <c r="E16" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G16" s="3" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
       <c r="H16" s="3" t="inlineStr">
         <is>
-          <t>25년01월</t>
+          <t>25년12월</t>
         </is>
       </c>
       <c r="I16" s="3" t="inlineStr">
         <is>
-          <t>14,958KM</t>
+          <t>8,800KM</t>
         </is>
       </c>
       <c r="J16" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K16" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L16" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="3"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K16" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K17" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L17" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3"/>
       <c r="B18" s="4"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K18" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L18" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B19" s="4" t="inlineStr">
         <is>
-          <t>133하4158</t>
+          <t>125호6281</t>
         </is>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>더 뉴SM6 2.0 LPe 일반인 SE</t>
+          <t> K8 3.5 LPG 2WD 프레스티지</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>컨비니언스 패키지</t>
+          <t>드라이브와이즈, 파노라믹커브드디스플레이 슈퍼비
+전클러스터</t>
         </is>
       </c>
       <c r="E19" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G19" s="3" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
       <c r="H19" s="3" t="inlineStr">
         <is>
-          <t>25년01월</t>
+          <t>22년09월</t>
         </is>
       </c>
       <c r="I19" s="3" t="inlineStr">
         <is>
-          <t>11,421KM</t>
+          <t>53,200KM</t>
         </is>
       </c>
       <c r="J19" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K19" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L19" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K20" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L20" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>INMO</t>
         </is>
       </c>
       <c r="B21" s="4" t="inlineStr">
         <is>
-          <t>133하4179</t>
+          <t>109허6783</t>
         </is>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>더 뉴SM6 2.0 LPe 일반인 SE</t>
+          <t>K5 DL3 2.0 LPI 트랜디</t>
         </is>
       </c>
       <c r="D21" s="4"/>
       <c r="E21" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G21" s="3" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
       <c r="H21" s="3" t="inlineStr">
         <is>
-          <t>25년01월</t>
+          <t>21년07월</t>
         </is>
       </c>
       <c r="I21" s="3" t="inlineStr">
         <is>
-          <t>31,399KM</t>
+          <t>99,051KM</t>
         </is>
       </c>
       <c r="J21" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K21" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L21" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3"/>
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K22" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L22" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E23" s="3" t="inlineStr">
+      <c r="A23" s="3"/>
+      <c r="B23" s="4"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
+      <c r="J23" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K23" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L23" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B24" s="4" t="inlineStr">
+        <is>
+          <t>180하7083</t>
+        </is>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 2.0 LPI 렌터카 스타일</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>하이패스, 스마트초이스</t>
+        </is>
+      </c>
+      <c r="E24" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F23" s="3" t="inlineStr">
+      <c r="F24" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G23" s="3" t="inlineStr">
+      <c r="G24" s="3" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
-      <c r="H23" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I24" s="3"/>
+      <c r="H24" s="3" t="inlineStr">
+        <is>
+          <t>23년02월</t>
+        </is>
+      </c>
+      <c r="I24" s="3" t="inlineStr">
+        <is>
+          <t>108,727KM</t>
+        </is>
+      </c>
       <c r="J24" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K24" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L24" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A25" s="3"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="3"/>
+      <c r="I25" s="3"/>
       <c r="J25" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K25" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L25" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K26" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L26" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B27" s="4" t="inlineStr">
         <is>
-          <t>154호3162</t>
+          <t>198허5134</t>
         </is>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>더 뉴SM6 2.0 LPe 일반인 필</t>
-[...2 lines deleted...]
-      <c r="D27" s="4"/>
+          <t>K5 LPI 렌터카 트렌디 </t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션</t>
+        </is>
+      </c>
       <c r="E27" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G27" s="3" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
       <c r="H27" s="3" t="inlineStr">
         <is>
-          <t>24년11월</t>
+          <t>23년09월</t>
         </is>
       </c>
       <c r="I27" s="3" t="inlineStr">
         <is>
-          <t>53,473KM</t>
+          <t>85,528KM</t>
         </is>
       </c>
       <c r="J27" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K27" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L27" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3"/>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K28" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L28" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A29" s="3"/>
+      <c r="B29" s="4"/>
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="3"/>
+      <c r="I29" s="3"/>
       <c r="J29" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K29" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L29" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3"/>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>47</t>
         </is>
       </c>
       <c r="K30" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L30" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B31" s="4" t="inlineStr">
         <is>
-          <t>109하7986</t>
+          <t>169하7305</t>
         </is>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
-[...3 lines deleted...]
-      <c r="D31" s="4"/>
+          <t>쏘나타 2.0 LPI 렌터카 스타일</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>스마트초이스1, 8인치디스플레이</t>
+        </is>
+      </c>
       <c r="E31" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>회색</t>
         </is>
       </c>
       <c r="G31" s="3" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
       <c r="H31" s="3" t="inlineStr">
         <is>
-          <t>25년12월</t>
+          <t>22년04월</t>
         </is>
       </c>
       <c r="I31" s="3" t="inlineStr">
         <is>
-          <t>8,800KM</t>
+          <t>107,855KM</t>
         </is>
       </c>
       <c r="J31" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K31" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L31" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K32" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L32" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3"/>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3" t="inlineStr">
         <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="K33" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K33" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L33" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B34" s="4" t="inlineStr">
         <is>
-          <t>109하7610</t>
+          <t>175하6307</t>
         </is>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
-니스 1</t>
+          <t>K8 3.5 렌터카 트렌디 </t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>컴포트Ⅰ, 익스테리어디자인3, 현대스마트센스,
- 인포테인먼트 내비1</t>
+          <t>내비게이션, 드라이브와이즈, 컴포트</t>
         </is>
       </c>
       <c r="E34" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G34" s="3" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
       <c r="H34" s="3" t="inlineStr">
         <is>
-          <t>25년02월</t>
+          <t>23년05월</t>
         </is>
       </c>
       <c r="I34" s="3" t="inlineStr">
         <is>
-          <t>63,100KM</t>
+          <t>138,255KM</t>
         </is>
       </c>
       <c r="J34" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K34" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L34" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K35" s="3" t="inlineStr">
         <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L35" s="3" t="inlineStr">
+        <is>
+          <t>640,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="3"/>
+      <c r="B36" s="4"/>
+      <c r="C36" s="4"/>
+      <c r="D36" s="4"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
+      <c r="H36" s="3"/>
+      <c r="I36" s="3"/>
+      <c r="J36" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K36" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L36" s="3" t="inlineStr">
+        <is>
+          <t>610,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="3" t="inlineStr">
+        <is>
+          <t>MK</t>
+        </is>
+      </c>
+      <c r="B37" s="4" t="inlineStr">
+        <is>
+          <t>106호2809</t>
+        </is>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저IG LPi 3.0 렌터카 프리미엄</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>프리미엄초이스, 파노라마선루프</t>
+        </is>
+      </c>
+      <c r="E37" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F37" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G37" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H37" s="3" t="inlineStr">
+        <is>
+          <t>21년04월</t>
+        </is>
+      </c>
+      <c r="I37" s="3" t="inlineStr">
+        <is>
+          <t>70,316KM</t>
+        </is>
+      </c>
+      <c r="J37" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K37" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L37" s="3" t="inlineStr">
+        <is>
+          <t>660,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="3"/>
+      <c r="B38" s="4"/>
+      <c r="C38" s="4"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K38" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L38" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="3" t="inlineStr">
+        <is>
+          <t>MK</t>
+        </is>
+      </c>
+      <c r="B39" s="4" t="inlineStr">
+        <is>
+          <t>106호6592</t>
+        </is>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
+니스 1</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>컴포트Ⅰ, 현대스마트센스, 인포테인먼트 내비1</t>
+        </is>
+      </c>
+      <c r="E39" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F39" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G39" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H39" s="3" t="inlineStr">
+        <is>
+          <t>23년06월</t>
+        </is>
+      </c>
+      <c r="I39" s="3" t="inlineStr">
+        <is>
+          <t>34,596KM</t>
+        </is>
+      </c>
+      <c r="J39" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K39" s="3" t="inlineStr">
+        <is>
           <t>70</t>
         </is>
       </c>
-      <c r="L35" s="3" t="inlineStr">
-[...174 lines deleted...]
-      </c>
       <c r="L39" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K40" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L40" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A41" s="3"/>
+      <c r="B41" s="4"/>
+      <c r="C41" s="4"/>
+      <c r="D41" s="4"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
+      <c r="H41" s="3"/>
+      <c r="I41" s="3"/>
       <c r="J41" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K41" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L41" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A42" s="3"/>
+      <c r="B42" s="4"/>
+      <c r="C42" s="4"/>
       <c r="D42" s="4"/>
-      <c r="E42" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
       <c r="J42" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K42" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L42" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3"/>
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3" t="inlineStr">
         <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K43" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L43" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B44" s="4" t="inlineStr">
+        <is>
+          <t>142호6519</t>
+        </is>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 2.0 LPI 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈, SBW팩</t>
+        </is>
+      </c>
+      <c r="E44" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F44" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G44" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H44" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I44" s="3" t="inlineStr">
+        <is>
+          <t>37,500KM</t>
+        </is>
+      </c>
+      <c r="J44" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K44" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L44" s="3" t="inlineStr">
+        <is>
+          <t>660,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="3"/>
+      <c r="B45" s="4"/>
+      <c r="C45" s="4"/>
+      <c r="D45" s="4"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+      <c r="G45" s="3"/>
+      <c r="H45" s="3"/>
+      <c r="I45" s="3"/>
+      <c r="J45" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K43" s="3" t="inlineStr">
+      <c r="K45" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L43" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="L45" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3"/>
       <c r="B46" s="4"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="J46" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K46" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L46" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K47" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L47" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="3"/>
-[...7 lines deleted...]
-      <c r="I48" s="3"/>
+      <c r="A48" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B48" s="4" t="inlineStr">
+        <is>
+          <t>125호5190</t>
+        </is>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 LPi 3.5 일반인용 프리미엄</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>파킹어시스트, 파노라마선루프, 플래티넘, 프리
+미엄초이스</t>
+        </is>
+      </c>
+      <c r="E48" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F48" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G48" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H48" s="3" t="inlineStr">
+        <is>
+          <t>23년05월</t>
+        </is>
+      </c>
+      <c r="I48" s="3" t="inlineStr">
+        <is>
+          <t>89,500KM</t>
+        </is>
+      </c>
       <c r="J48" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K48" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L48" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="3"/>
+      <c r="B49" s="4"/>
+      <c r="C49" s="4"/>
+      <c r="D49" s="4"/>
+      <c r="E49" s="3"/>
+      <c r="F49" s="3"/>
+      <c r="G49" s="3"/>
+      <c r="H49" s="3"/>
+      <c r="I49" s="3"/>
+      <c r="J49" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K48" s="3" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="K49" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L49" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K50" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L50" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3"/>
       <c r="B51" s="4"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="3"/>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="J51" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K51" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L51" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3"/>
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="3" t="inlineStr">
         <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K52" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L52" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B53" s="4" t="inlineStr">
+        <is>
+          <t>125호7613</t>
+        </is>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>K8 3.5 LPi 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 기본형-컴포트, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E53" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F53" s="3" t="inlineStr">
+        <is>
+          <t>마칼루 그레이</t>
+        </is>
+      </c>
+      <c r="G53" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H53" s="3" t="inlineStr">
+        <is>
+          <t>22년11월</t>
+        </is>
+      </c>
+      <c r="I53" s="3" t="inlineStr">
+        <is>
+          <t>45,700KM</t>
+        </is>
+      </c>
+      <c r="J53" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K53" s="3" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="L53" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="3"/>
+      <c r="B54" s="4"/>
+      <c r="C54" s="4"/>
+      <c r="D54" s="4"/>
+      <c r="E54" s="3"/>
+      <c r="F54" s="3"/>
+      <c r="G54" s="3"/>
+      <c r="H54" s="3"/>
+      <c r="I54" s="3"/>
+      <c r="J54" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K52" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K54" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L54" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3"/>
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="J55" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K55" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L55" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3"/>
       <c r="B56" s="4"/>
       <c r="C56" s="4"/>
       <c r="D56" s="4"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="J56" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K56" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L56" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3"/>
       <c r="B57" s="4"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="J57" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K57" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L57" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="3"/>
-[...1 lines deleted...]
-      <c r="C58" s="4"/>
+      <c r="A58" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B58" s="4" t="inlineStr">
+        <is>
+          <t>191하6400</t>
+        </is>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타(DN8) 가솔린 2.0 모던</t>
+        </is>
+      </c>
       <c r="D58" s="4"/>
-      <c r="E58" s="3"/>
-[...3 lines deleted...]
-      <c r="I58" s="3"/>
+      <c r="E58" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F58" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G58" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H58" s="3" t="inlineStr">
+        <is>
+          <t>22년03월</t>
+        </is>
+      </c>
+      <c r="I58" s="3" t="inlineStr">
+        <is>
+          <t>239,415KM</t>
+        </is>
+      </c>
       <c r="J58" s="3" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K58" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L58" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E59" s="3" t="inlineStr">
+      <c r="A59" s="3"/>
+      <c r="B59" s="4"/>
+      <c r="C59" s="4"/>
+      <c r="D59" s="4"/>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3"/>
+      <c r="G59" s="3"/>
+      <c r="H59" s="3"/>
+      <c r="I59" s="3"/>
+      <c r="J59" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K59" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L59" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B60" s="4" t="inlineStr">
+        <is>
+          <t>160호8369</t>
+        </is>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저IG LPi 3.0 렌터카 모던</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>멀티미디어내비플러스1, 컴포트2, 하이패스시스
+템+ECM룸미러</t>
+        </is>
+      </c>
+      <c r="E60" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F59" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G59" s="3" t="inlineStr">
+      <c r="F60" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G60" s="3" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
-      <c r="H59" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J59" s="3" t="inlineStr">
+      <c r="H60" s="3" t="inlineStr">
+        <is>
+          <t>21년09월</t>
+        </is>
+      </c>
+      <c r="I60" s="3" t="inlineStr">
+        <is>
+          <t>152,707KM</t>
+        </is>
+      </c>
+      <c r="J60" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K59" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="3" t="inlineStr">
+      <c r="K60" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L60" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="3"/>
+      <c r="B61" s="4"/>
+      <c r="C61" s="4"/>
+      <c r="D61" s="4"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3"/>
+      <c r="G61" s="3"/>
+      <c r="H61" s="3"/>
+      <c r="I61" s="3"/>
+      <c r="J61" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K61" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L61" s="3" t="inlineStr">
         <is>
           <t>630,000</t>
-        </is>
-[...86 lines deleted...]
-          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3"/>
       <c r="B62" s="4"/>
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="J62" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K62" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L62" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="3"/>
-[...7 lines deleted...]
-      <c r="I63" s="3"/>
+      <c r="A63" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B63" s="4" t="inlineStr">
+        <is>
+          <t>154호2566</t>
+        </is>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴그랜저 3.5 T 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>어라운뷰 등</t>
+        </is>
+      </c>
+      <c r="E63" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F63" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G63" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H63" s="3" t="inlineStr">
+        <is>
+          <t>22년12월</t>
+        </is>
+      </c>
+      <c r="I63" s="3" t="inlineStr">
+        <is>
+          <t>81,453KM</t>
+        </is>
+      </c>
       <c r="J63" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K63" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L63" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3"/>
       <c r="B64" s="4"/>
       <c r="C64" s="4"/>
       <c r="D64" s="4"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="J64" s="3" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K64" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L64" s="3" t="inlineStr">
         <is>
-          <t>535,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>TASU</t>
         </is>
       </c>
       <c r="B65" s="4" t="inlineStr">
         <is>
-          <t>169하7305</t>
+          <t>106호7534</t>
         </is>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 LPG 렌터카 스타일</t>
+          <t>더 뉴K5(DL3) 2.0 LPI 렌터카 트렌디</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t>스마트초이스1, 8인치디스플레이</t>
+          <t>ETCS, 기본형-드라이브와이즈, SBW팩</t>
         </is>
       </c>
       <c r="E65" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F65" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G65" s="3" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
       <c r="H65" s="3" t="inlineStr">
         <is>
-          <t>22년04월</t>
+          <t>25년12월</t>
         </is>
       </c>
       <c r="I65" s="3" t="inlineStr">
         <is>
-          <t>107,855KM</t>
+          <t>5,574KM</t>
         </is>
       </c>
       <c r="J65" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K65" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L65" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3"/>
       <c r="B66" s="4"/>
       <c r="C66" s="4"/>
       <c r="D66" s="4"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="3"/>
       <c r="H66" s="3"/>
       <c r="I66" s="3"/>
       <c r="J66" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K66" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L66" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3"/>
       <c r="B67" s="4"/>
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
       <c r="J67" s="3" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K67" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L67" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A68" s="3"/>
+      <c r="B68" s="4"/>
+      <c r="C68" s="4"/>
+      <c r="D68" s="4"/>
+      <c r="E68" s="3"/>
+      <c r="F68" s="3"/>
+      <c r="G68" s="3"/>
+      <c r="H68" s="3"/>
+      <c r="I68" s="3"/>
       <c r="J68" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K68" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L68" s="3" t="inlineStr">
         <is>
-          <t>735,000</t>
+          <t>595,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3"/>
       <c r="B69" s="4"/>
       <c r="C69" s="4"/>
       <c r="D69" s="4"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K69" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L69" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="3"/>
-[...1 lines deleted...]
-      <c r="C70" s="4"/>
+      <c r="A70" s="3" t="inlineStr">
+        <is>
+          <t>TASU</t>
+        </is>
+      </c>
+      <c r="B70" s="4" t="inlineStr">
+        <is>
+          <t>106호9295</t>
+        </is>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 LPi 3.5 일반인용 프리미엄</t>
+        </is>
+      </c>
       <c r="D70" s="4"/>
-      <c r="E70" s="3"/>
-[...3 lines deleted...]
-      <c r="I70" s="3"/>
+      <c r="E70" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F70" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G70" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H70" s="3" t="inlineStr">
+        <is>
+          <t>25년03월</t>
+        </is>
+      </c>
+      <c r="I70" s="3" t="inlineStr">
+        <is>
+          <t>24,910KM</t>
+        </is>
+      </c>
       <c r="J70" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K70" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L70" s="3" t="inlineStr">
         <is>
-          <t>665,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E71" s="3" t="inlineStr">
+      <c r="A71" s="3"/>
+      <c r="B71" s="4"/>
+      <c r="C71" s="4"/>
+      <c r="D71" s="4"/>
+      <c r="E71" s="3"/>
+      <c r="F71" s="3"/>
+      <c r="G71" s="3"/>
+      <c r="H71" s="3"/>
+      <c r="I71" s="3"/>
+      <c r="J71" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K71" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L71" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B72" s="4" t="inlineStr">
+        <is>
+          <t>125호5127</t>
+        </is>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 3.5 프리미엄 LPG 2WD</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>스마트 센스 I</t>
+        </is>
+      </c>
+      <c r="E72" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F71" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G71" s="3" t="inlineStr">
+      <c r="F72" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G72" s="3" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
-      <c r="H71" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J71" s="3" t="inlineStr">
+      <c r="H72" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I72" s="3" t="inlineStr">
+        <is>
+          <t>41,000KM</t>
+        </is>
+      </c>
+      <c r="J72" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K71" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K72" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L72" s="3" t="inlineStr">
         <is>
-          <t>635,000</t>
+          <t>1,260,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3"/>
       <c r="B73" s="4"/>
       <c r="C73" s="4"/>
       <c r="D73" s="4"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K73" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L73" s="3" t="inlineStr">
+        <is>
+          <t>1,190,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="3"/>
+      <c r="B74" s="4"/>
+      <c r="C74" s="4"/>
+      <c r="D74" s="4"/>
+      <c r="E74" s="3"/>
+      <c r="F74" s="3"/>
+      <c r="G74" s="3"/>
+      <c r="H74" s="3"/>
+      <c r="I74" s="3"/>
+      <c r="J74" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K73" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K74" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L74" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>1,080,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3"/>
       <c r="B75" s="4"/>
       <c r="C75" s="4"/>
       <c r="D75" s="4"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="J75" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K75" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L75" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3"/>
       <c r="B76" s="4"/>
       <c r="C76" s="4"/>
       <c r="D76" s="4"/>
       <c r="E76" s="3"/>
       <c r="F76" s="3"/>
       <c r="G76" s="3"/>
       <c r="H76" s="3"/>
       <c r="I76" s="3"/>
       <c r="J76" s="3" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K76" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L76" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>V</t>
         </is>
       </c>
       <c r="B77" s="4" t="inlineStr">
         <is>
-          <t>101호9548</t>
+          <t>125호5126</t>
         </is>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>K8 3.5 LPi 렌터카 트렌디</t>
+          <t>그랜저 3.5 프리미엄 LPG 2WD</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t>내비게이션, 드라이브와이즈, 컴포트</t>
+          <t>스마트 센스 I</t>
         </is>
       </c>
       <c r="E77" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F77" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>블랙</t>
         </is>
       </c>
       <c r="G77" s="3" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
       <c r="H77" s="3" t="inlineStr">
         <is>
-          <t>21년05월</t>
+          <t>22년12월</t>
         </is>
       </c>
       <c r="I77" s="3" t="inlineStr">
         <is>
-          <t>143,100KM</t>
+          <t>37,000KM</t>
         </is>
       </c>
       <c r="J77" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K77" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L77" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>1,260,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3"/>
       <c r="B78" s="4"/>
       <c r="C78" s="4"/>
       <c r="D78" s="4"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
       <c r="I78" s="3"/>
       <c r="J78" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K78" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L78" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>1,190,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3"/>
       <c r="B79" s="4"/>
       <c r="C79" s="4"/>
       <c r="D79" s="4"/>
       <c r="E79" s="3"/>
       <c r="F79" s="3"/>
       <c r="G79" s="3"/>
       <c r="H79" s="3"/>
       <c r="I79" s="3"/>
       <c r="J79" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K79" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L79" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>1,080,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A80" s="3"/>
+      <c r="B80" s="4"/>
+      <c r="C80" s="4"/>
+      <c r="D80" s="4"/>
+      <c r="E80" s="3"/>
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
+      <c r="H80" s="3"/>
+      <c r="I80" s="3"/>
       <c r="J80" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K80" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L80" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3"/>
       <c r="B81" s="4"/>
       <c r="C81" s="4"/>
       <c r="D81" s="4"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K81" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L81" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>V</t>
         </is>
       </c>
       <c r="B82" s="4" t="inlineStr">
         <is>
-          <t>125호8942</t>
+          <t>101호1368</t>
         </is>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
-          <t>디 올뉴그랜저 LPi 3.5 일반인용 프리미엄</t>
+          <t>K5 렌터카 2.0 LPi 트렌디</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
-          <t>현대스마트센스1</t>
+          <t> 10.25인치 UVO 내비게이션</t>
         </is>
       </c>
       <c r="E82" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>스노우 화이트 펄</t>
         </is>
       </c>
       <c r="G82" s="3" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
       <c r="H82" s="3" t="inlineStr">
         <is>
-          <t>23년07월</t>
+          <t>20년03월</t>
         </is>
       </c>
       <c r="I82" s="3" t="inlineStr">
         <is>
-          <t>32,000KM</t>
-[...1271 lines deleted...]
-        <is>
           <t>138,000KM</t>
         </is>
       </c>
-      <c r="J116" s="3"/>
-[...167 lines deleted...]
-      </c>
+      <c r="J82" s="3"/>
+      <c r="K82" s="3"/>
+      <c r="L82" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:A3"/>
-[...52 lines deleted...]
-    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="C2:C4"/>
+    <mergeCell ref="D2:D4"/>
+    <mergeCell ref="E2:E4"/>
+    <mergeCell ref="F2:F4"/>
+    <mergeCell ref="G2:G4"/>
+    <mergeCell ref="H2:H4"/>
+    <mergeCell ref="I2:I4"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="C5:C7"/>
+    <mergeCell ref="D5:D7"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="G5:G7"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="A8:A10"/>
+    <mergeCell ref="B8:B10"/>
+    <mergeCell ref="C8:C10"/>
+    <mergeCell ref="D8:D10"/>
+    <mergeCell ref="E8:E10"/>
+    <mergeCell ref="F8:F10"/>
+    <mergeCell ref="G8:G10"/>
+    <mergeCell ref="H8:H10"/>
+    <mergeCell ref="I8:I10"/>
+    <mergeCell ref="A11:A13"/>
+    <mergeCell ref="B11:B13"/>
+    <mergeCell ref="C11:C13"/>
+    <mergeCell ref="D11:D13"/>
+    <mergeCell ref="E11:E13"/>
+    <mergeCell ref="F11:F13"/>
+    <mergeCell ref="G11:G13"/>
+    <mergeCell ref="H11:H13"/>
+    <mergeCell ref="I11:I13"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="A16:A18"/>
+    <mergeCell ref="B16:B18"/>
+    <mergeCell ref="C16:C18"/>
+    <mergeCell ref="D16:D18"/>
+    <mergeCell ref="E16:E18"/>
+    <mergeCell ref="F16:F18"/>
+    <mergeCell ref="G16:G18"/>
+    <mergeCell ref="H16:H18"/>
+    <mergeCell ref="I16:I18"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="H19:H20"/>
     <mergeCell ref="I19:I20"/>
-    <mergeCell ref="A21:A22"/>
-[...43 lines deleted...]
-    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="A21:A23"/>
+    <mergeCell ref="B21:B23"/>
+    <mergeCell ref="C21:C23"/>
+    <mergeCell ref="D21:D23"/>
+    <mergeCell ref="E21:E23"/>
+    <mergeCell ref="F21:F23"/>
+    <mergeCell ref="G21:G23"/>
+    <mergeCell ref="H21:H23"/>
+    <mergeCell ref="I21:I23"/>
+    <mergeCell ref="A24:A26"/>
+    <mergeCell ref="B24:B26"/>
+    <mergeCell ref="C24:C26"/>
+    <mergeCell ref="D24:D26"/>
+    <mergeCell ref="E24:E26"/>
+    <mergeCell ref="F24:F26"/>
+    <mergeCell ref="G24:G26"/>
+    <mergeCell ref="H24:H26"/>
+    <mergeCell ref="I24:I26"/>
+    <mergeCell ref="A27:A30"/>
+    <mergeCell ref="B27:B30"/>
+    <mergeCell ref="C27:C30"/>
+    <mergeCell ref="D27:D30"/>
+    <mergeCell ref="E27:E30"/>
+    <mergeCell ref="F27:F30"/>
+    <mergeCell ref="G27:G30"/>
+    <mergeCell ref="H27:H30"/>
+    <mergeCell ref="I27:I30"/>
     <mergeCell ref="A31:A33"/>
     <mergeCell ref="B31:B33"/>
     <mergeCell ref="C31:C33"/>
     <mergeCell ref="D31:D33"/>
     <mergeCell ref="E31:E33"/>
     <mergeCell ref="F31:F33"/>
     <mergeCell ref="G31:G33"/>
     <mergeCell ref="H31:H33"/>
     <mergeCell ref="I31:I33"/>
-    <mergeCell ref="A34:A35"/>
-[...241 lines deleted...]
-    <mergeCell ref="I117:I121"/>
+    <mergeCell ref="A34:A36"/>
+    <mergeCell ref="B34:B36"/>
+    <mergeCell ref="C34:C36"/>
+    <mergeCell ref="D34:D36"/>
+    <mergeCell ref="E34:E36"/>
+    <mergeCell ref="F34:F36"/>
+    <mergeCell ref="G34:G36"/>
+    <mergeCell ref="H34:H36"/>
+    <mergeCell ref="I34:I36"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B37:B38"/>
+    <mergeCell ref="C37:C38"/>
+    <mergeCell ref="D37:D38"/>
+    <mergeCell ref="E37:E38"/>
+    <mergeCell ref="F37:F38"/>
+    <mergeCell ref="G37:G38"/>
+    <mergeCell ref="H37:H38"/>
+    <mergeCell ref="I37:I38"/>
+    <mergeCell ref="A39:A43"/>
+    <mergeCell ref="B39:B43"/>
+    <mergeCell ref="C39:C43"/>
+    <mergeCell ref="D39:D43"/>
+    <mergeCell ref="E39:E43"/>
+    <mergeCell ref="F39:F43"/>
+    <mergeCell ref="G39:G43"/>
+    <mergeCell ref="H39:H43"/>
+    <mergeCell ref="I39:I43"/>
+    <mergeCell ref="A44:A47"/>
+    <mergeCell ref="B44:B47"/>
+    <mergeCell ref="C44:C47"/>
+    <mergeCell ref="D44:D47"/>
+    <mergeCell ref="E44:E47"/>
+    <mergeCell ref="F44:F47"/>
+    <mergeCell ref="G44:G47"/>
+    <mergeCell ref="H44:H47"/>
+    <mergeCell ref="I44:I47"/>
+    <mergeCell ref="A48:A52"/>
+    <mergeCell ref="B48:B52"/>
+    <mergeCell ref="C48:C52"/>
+    <mergeCell ref="D48:D52"/>
+    <mergeCell ref="E48:E52"/>
+    <mergeCell ref="F48:F52"/>
+    <mergeCell ref="G48:G52"/>
+    <mergeCell ref="H48:H52"/>
+    <mergeCell ref="I48:I52"/>
+    <mergeCell ref="A53:A57"/>
+    <mergeCell ref="B53:B57"/>
+    <mergeCell ref="C53:C57"/>
+    <mergeCell ref="D53:D57"/>
+    <mergeCell ref="E53:E57"/>
+    <mergeCell ref="F53:F57"/>
+    <mergeCell ref="G53:G57"/>
+    <mergeCell ref="H53:H57"/>
+    <mergeCell ref="I53:I57"/>
+    <mergeCell ref="A58:A59"/>
+    <mergeCell ref="B58:B59"/>
+    <mergeCell ref="C58:C59"/>
+    <mergeCell ref="D58:D59"/>
+    <mergeCell ref="E58:E59"/>
+    <mergeCell ref="F58:F59"/>
+    <mergeCell ref="G58:G59"/>
+    <mergeCell ref="H58:H59"/>
+    <mergeCell ref="I58:I59"/>
+    <mergeCell ref="A60:A62"/>
+    <mergeCell ref="B60:B62"/>
+    <mergeCell ref="C60:C62"/>
+    <mergeCell ref="D60:D62"/>
+    <mergeCell ref="E60:E62"/>
+    <mergeCell ref="F60:F62"/>
+    <mergeCell ref="G60:G62"/>
+    <mergeCell ref="H60:H62"/>
+    <mergeCell ref="I60:I62"/>
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="B63:B64"/>
+    <mergeCell ref="C63:C64"/>
+    <mergeCell ref="D63:D64"/>
+    <mergeCell ref="E63:E64"/>
+    <mergeCell ref="F63:F64"/>
+    <mergeCell ref="G63:G64"/>
+    <mergeCell ref="H63:H64"/>
+    <mergeCell ref="I63:I64"/>
+    <mergeCell ref="A65:A69"/>
+    <mergeCell ref="B65:B69"/>
+    <mergeCell ref="C65:C69"/>
+    <mergeCell ref="D65:D69"/>
+    <mergeCell ref="E65:E69"/>
+    <mergeCell ref="F65:F69"/>
+    <mergeCell ref="G65:G69"/>
+    <mergeCell ref="H65:H69"/>
+    <mergeCell ref="I65:I69"/>
+    <mergeCell ref="A70:A71"/>
+    <mergeCell ref="B70:B71"/>
+    <mergeCell ref="C70:C71"/>
+    <mergeCell ref="D70:D71"/>
+    <mergeCell ref="E70:E71"/>
+    <mergeCell ref="F70:F71"/>
+    <mergeCell ref="G70:G71"/>
+    <mergeCell ref="H70:H71"/>
+    <mergeCell ref="I70:I71"/>
+    <mergeCell ref="A72:A76"/>
+    <mergeCell ref="B72:B76"/>
+    <mergeCell ref="C72:C76"/>
+    <mergeCell ref="D72:D76"/>
+    <mergeCell ref="E72:E76"/>
+    <mergeCell ref="F72:F76"/>
+    <mergeCell ref="G72:G76"/>
+    <mergeCell ref="H72:H76"/>
+    <mergeCell ref="I72:I76"/>
+    <mergeCell ref="A77:A81"/>
+    <mergeCell ref="B77:B81"/>
+    <mergeCell ref="C77:C81"/>
+    <mergeCell ref="D77:D81"/>
+    <mergeCell ref="E77:E81"/>
+    <mergeCell ref="F77:F81"/>
+    <mergeCell ref="G77:G81"/>
+    <mergeCell ref="H77:H81"/>
+    <mergeCell ref="I77:I81"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>