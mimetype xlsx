--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -152,96 +152,96 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L20"/>
+  <dimension ref="A1:L37"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>차량번호</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>차량명/등급</t>
         </is>
       </c>
       <c r="D1" s="2" t="inlineStr">
         <is>
           <t>추가옵션</t>
         </is>
       </c>
       <c r="E1" s="2" t="inlineStr">
         <is>
-          <t>신차/중고차</t>
+          <t>신차/중고차/화물차</t>
         </is>
       </c>
       <c r="F1" s="2" t="inlineStr">
         <is>
           <t>색상</t>
         </is>
       </c>
       <c r="G1" s="2" t="inlineStr">
         <is>
           <t>연료</t>
         </is>
       </c>
       <c r="H1" s="2" t="inlineStr">
         <is>
           <t>차량연식/월</t>
         </is>
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>주행거리</t>
         </is>
       </c>
       <c r="J1" s="2" t="inlineStr">
         <is>
           <t>개월</t>
@@ -361,785 +361,1402 @@
       <c r="I4" s="3"/>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
           <t>1000</t>
         </is>
       </c>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>3,470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>29하5907</t>
+          <t>13호7832 / 
+7833</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>니로 EV 프레스티지</t>
-[...6 lines deleted...]
-      </c>
+          <t>돌핀 스키화이트 </t>
+        </is>
+      </c>
+      <c r="D5" s="4"/>
       <c r="E5" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
           <t>전기</t>
         </is>
       </c>
       <c r="H5" s="3" t="inlineStr">
         <is>
-          <t>21년08월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
-          <t>104,046KM</t>
+          <t>12KM</t>
         </is>
       </c>
       <c r="J5" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K5" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L5" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K6" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L6" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
-      <c r="A7" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A7" s="3"/>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="3"/>
       <c r="J7" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K7" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L7" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3"/>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K8" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L8" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
-      <c r="A9" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E9" s="3" t="inlineStr">
+      <c r="A9" s="3"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3"/>
+      <c r="I9" s="3"/>
+      <c r="J9" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K9" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L9" s="3" t="inlineStr">
+        <is>
+          <t>580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B10" s="4" t="inlineStr">
+        <is>
+          <t>36호4370</t>
+        </is>
+      </c>
+      <c r="C10" s="4" t="inlineStr">
+        <is>
+          <t>BYD  돌핀</t>
+        </is>
+      </c>
+      <c r="D10" s="4"/>
+      <c r="E10" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F10" s="3" t="inlineStr">
+        <is>
+          <t>스키화이트</t>
+        </is>
+      </c>
+      <c r="G10" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H10" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I10" s="3" t="inlineStr">
+        <is>
+          <t>0KM</t>
+        </is>
+      </c>
+      <c r="J10" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K10" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L10" s="3" t="inlineStr">
+        <is>
+          <t>610,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="3"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="4"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K11" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L11" s="3" t="inlineStr">
+        <is>
+          <t>580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B12" s="4" t="inlineStr">
+        <is>
+          <t>36호4371</t>
+        </is>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>BYD 아토3 플러스</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>썬룹등</t>
+        </is>
+      </c>
+      <c r="E12" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F12" s="3" t="inlineStr">
+        <is>
+          <t>스키화이트</t>
+        </is>
+      </c>
+      <c r="G12" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H12" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I12" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
+      <c r="J12" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K12" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L12" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="3"/>
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K13" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L13" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B14" s="4" t="inlineStr">
+        <is>
+          <t>01하6460</t>
+        </is>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>EV3 롱 레인지 어스</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E14" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F9" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G9" s="3" t="inlineStr">
+      <c r="F14" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G14" s="3" t="inlineStr">
         <is>
           <t>전기</t>
         </is>
       </c>
-      <c r="H9" s="3" t="inlineStr">
-[...211 lines deleted...]
-      <c r="I14" s="3"/>
+      <c r="H14" s="3" t="inlineStr">
+        <is>
+          <t>25년05월</t>
+        </is>
+      </c>
+      <c r="I14" s="3" t="inlineStr">
+        <is>
+          <t>3,800KM</t>
+        </is>
+      </c>
       <c r="J14" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K14" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L14" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K15" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L15" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>GD</t>
         </is>
       </c>
       <c r="B16" s="4" t="inlineStr">
         <is>
-          <t>17허7264</t>
+          <t>24호4694</t>
         </is>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>아이오닉 5 Long Range 2WD 프레스티지</t>
+          <t>EV3 롱 레인지 GT-Line</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>컴포트플러스Ⅱ</t>
+          <t>기본형(차콜&amp;화이트내장)-빌트인캠, 드라이브와
+이즈, HUD, 모니터링, 프리미엄스피커, 선
+루프</t>
         </is>
       </c>
       <c r="E16" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G16" s="3" t="inlineStr">
         <is>
           <t>전기</t>
         </is>
       </c>
       <c r="H16" s="3" t="inlineStr">
         <is>
-          <t>22년03월</t>
+          <t>25년11월</t>
         </is>
       </c>
       <c r="I16" s="3" t="inlineStr">
         <is>
-          <t>75,600KM</t>
+          <t>8,655KM</t>
         </is>
       </c>
       <c r="J16" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K16" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L16" s="3" t="inlineStr">
         <is>
           <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3"/>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K17" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L17" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>980,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3"/>
       <c r="B18" s="4"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K18" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L18" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>1,010,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A19" s="3"/>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
       <c r="J19" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K19" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L19" s="3" t="inlineStr">
         <is>
-          <t>940,000</t>
+          <t>1,040,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3" t="inlineStr">
         <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K20" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L20" s="3" t="inlineStr">
+        <is>
+          <t>1,070,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B21" s="4" t="inlineStr">
+        <is>
+          <t>11호7380</t>
+        </is>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>EV6 롱레인지 에어</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스</t>
+        </is>
+      </c>
+      <c r="E21" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F21" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G21" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H21" s="3" t="inlineStr">
+        <is>
+          <t>22년04월</t>
+        </is>
+      </c>
+      <c r="I21" s="3" t="inlineStr">
+        <is>
+          <t>104,072KM</t>
+        </is>
+      </c>
+      <c r="J21" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K21" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L21" s="3" t="inlineStr">
+        <is>
+          <t>860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="3"/>
+      <c r="B22" s="4"/>
+      <c r="C22" s="4"/>
+      <c r="D22" s="4"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="3"/>
+      <c r="I22" s="3"/>
+      <c r="J22" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K20" s="3" t="inlineStr">
-[...6 lines deleted...]
-          <t>850,000</t>
+      <c r="K22" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L22" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="3"/>
+      <c r="B23" s="4"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
+      <c r="J23" s="3" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="K23" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L23" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B24" s="4" t="inlineStr">
+        <is>
+          <t>03하9084</t>
+        </is>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>아이오닉5 롱레인지 프레스티지 2WD</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠 사이드스텝</t>
+        </is>
+      </c>
+      <c r="E24" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F24" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G24" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H24" s="3" t="inlineStr">
+        <is>
+          <t>22년04월</t>
+        </is>
+      </c>
+      <c r="I24" s="3" t="inlineStr">
+        <is>
+          <t>86,533KM</t>
+        </is>
+      </c>
+      <c r="J24" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K24" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L24" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="3"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="3"/>
+      <c r="I25" s="3"/>
+      <c r="J25" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K25" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L25" s="3" t="inlineStr">
+        <is>
+          <t>860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="3"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+      <c r="H26" s="3"/>
+      <c r="I26" s="3"/>
+      <c r="J26" s="3" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="K26" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L26" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B27" s="4" t="inlineStr">
+        <is>
+          <t>61허0474</t>
+        </is>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>아이오닉 5 AWD 롱레인지 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>20인치휠, AWD</t>
+        </is>
+      </c>
+      <c r="E27" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F27" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G27" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H27" s="3" t="inlineStr">
+        <is>
+          <t>23년04월</t>
+        </is>
+      </c>
+      <c r="I27" s="3" t="inlineStr">
+        <is>
+          <t>67,305KM</t>
+        </is>
+      </c>
+      <c r="J27" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K27" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L27" s="3" t="inlineStr">
+        <is>
+          <t>950,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="3"/>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
+      <c r="D28" s="4"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+      <c r="H28" s="3"/>
+      <c r="I28" s="3"/>
+      <c r="J28" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K28" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L28" s="3" t="inlineStr">
+        <is>
+          <t>910,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="3"/>
+      <c r="B29" s="4"/>
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="3"/>
+      <c r="I29" s="3"/>
+      <c r="J29" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K29" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L29" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="3"/>
+      <c r="B30" s="4"/>
+      <c r="C30" s="4"/>
+      <c r="D30" s="4"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="3" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="K30" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L30" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B31" s="4" t="inlineStr">
+        <is>
+          <t>46허0365</t>
+        </is>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>아이오닉6 롱레인지 AWD 익스클루시브 플러스 </t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>20인치휠, AWD, 썬루프, 보스사운드, 컴
+포트플러스</t>
+        </is>
+      </c>
+      <c r="E31" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F31" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G31" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H31" s="3" t="inlineStr">
+        <is>
+          <t>22년11월</t>
+        </is>
+      </c>
+      <c r="I31" s="3" t="inlineStr">
+        <is>
+          <t>90,878KM</t>
+        </is>
+      </c>
+      <c r="J31" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K31" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L31" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="3"/>
+      <c r="B32" s="4"/>
+      <c r="C32" s="4"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
+      <c r="H32" s="3"/>
+      <c r="I32" s="3"/>
+      <c r="J32" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K32" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L32" s="3" t="inlineStr">
+        <is>
+          <t>860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="3"/>
+      <c r="B33" s="4"/>
+      <c r="C33" s="4"/>
+      <c r="D33" s="4"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="3"/>
+      <c r="I33" s="3"/>
+      <c r="J33" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K33" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L33" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B34" s="4" t="inlineStr">
+        <is>
+          <t>01호3917</t>
+        </is>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>아이오닉 5 Long Range 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>파킹어시스트</t>
+        </is>
+      </c>
+      <c r="E34" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F34" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G34" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H34" s="3" t="inlineStr">
+        <is>
+          <t>21년09월</t>
+        </is>
+      </c>
+      <c r="I34" s="3" t="inlineStr">
+        <is>
+          <t>77,150KM</t>
+        </is>
+      </c>
+      <c r="J34" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K34" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L34" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="3"/>
+      <c r="B35" s="4"/>
+      <c r="C35" s="4"/>
+      <c r="D35" s="4"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+      <c r="G35" s="3"/>
+      <c r="H35" s="3"/>
+      <c r="I35" s="3"/>
+      <c r="J35" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K35" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L35" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B36" s="4" t="inlineStr">
+        <is>
+          <t>29하5848</t>
+        </is>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>니로 EV 프레스티지</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>ECM&amp;ETCS</t>
+        </is>
+      </c>
+      <c r="E36" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F36" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G36" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H36" s="3" t="inlineStr">
+        <is>
+          <t>21년08월</t>
+        </is>
+      </c>
+      <c r="I36" s="3" t="inlineStr">
+        <is>
+          <t>89,000KM</t>
+        </is>
+      </c>
+      <c r="J36" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K36" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L36" s="3" t="inlineStr">
+        <is>
+          <t>610,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="3"/>
+      <c r="B37" s="4"/>
+      <c r="C37" s="4"/>
+      <c r="D37" s="4"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K37" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L37" s="3" t="inlineStr">
+        <is>
+          <t>570,000</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="D2:D4"/>
     <mergeCell ref="E2:E4"/>
     <mergeCell ref="F2:F4"/>
     <mergeCell ref="G2:G4"/>
     <mergeCell ref="H2:H4"/>
     <mergeCell ref="I2:I4"/>
-    <mergeCell ref="A5:A6"/>
-[...61 lines deleted...]
-    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="A5:A9"/>
+    <mergeCell ref="B5:B9"/>
+    <mergeCell ref="C5:C9"/>
+    <mergeCell ref="D5:D9"/>
+    <mergeCell ref="E5:E9"/>
+    <mergeCell ref="F5:F9"/>
+    <mergeCell ref="G5:G9"/>
+    <mergeCell ref="H5:H9"/>
+    <mergeCell ref="I5:I9"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="A16:A20"/>
+    <mergeCell ref="B16:B20"/>
+    <mergeCell ref="C16:C20"/>
+    <mergeCell ref="D16:D20"/>
+    <mergeCell ref="E16:E20"/>
+    <mergeCell ref="F16:F20"/>
+    <mergeCell ref="G16:G20"/>
+    <mergeCell ref="H16:H20"/>
+    <mergeCell ref="I16:I20"/>
+    <mergeCell ref="A21:A23"/>
+    <mergeCell ref="B21:B23"/>
+    <mergeCell ref="C21:C23"/>
+    <mergeCell ref="D21:D23"/>
+    <mergeCell ref="E21:E23"/>
+    <mergeCell ref="F21:F23"/>
+    <mergeCell ref="G21:G23"/>
+    <mergeCell ref="H21:H23"/>
+    <mergeCell ref="I21:I23"/>
+    <mergeCell ref="A24:A26"/>
+    <mergeCell ref="B24:B26"/>
+    <mergeCell ref="C24:C26"/>
+    <mergeCell ref="D24:D26"/>
+    <mergeCell ref="E24:E26"/>
+    <mergeCell ref="F24:F26"/>
+    <mergeCell ref="G24:G26"/>
+    <mergeCell ref="H24:H26"/>
+    <mergeCell ref="I24:I26"/>
+    <mergeCell ref="A27:A30"/>
+    <mergeCell ref="B27:B30"/>
+    <mergeCell ref="C27:C30"/>
+    <mergeCell ref="D27:D30"/>
+    <mergeCell ref="E27:E30"/>
+    <mergeCell ref="F27:F30"/>
+    <mergeCell ref="G27:G30"/>
+    <mergeCell ref="H27:H30"/>
+    <mergeCell ref="I27:I30"/>
+    <mergeCell ref="A31:A33"/>
+    <mergeCell ref="B31:B33"/>
+    <mergeCell ref="C31:C33"/>
+    <mergeCell ref="D31:D33"/>
+    <mergeCell ref="E31:E33"/>
+    <mergeCell ref="F31:F33"/>
+    <mergeCell ref="G31:G33"/>
+    <mergeCell ref="H31:H33"/>
+    <mergeCell ref="I31:I33"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="F34:F35"/>
+    <mergeCell ref="G34:G35"/>
+    <mergeCell ref="H34:H35"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="F36:F37"/>
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="H36:H37"/>
+    <mergeCell ref="I36:I37"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>