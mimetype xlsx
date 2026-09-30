--- v0 (2026-01-03)
+++ v1 (2026-09-30)
@@ -109,170 +109,422 @@
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="5">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="2" fontId="4" numFmtId="164" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="0" fontId="0" numFmtId="165" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L1"/>
+  <dimension ref="A1:L7"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>차량번호</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>차량명/등급</t>
         </is>
       </c>
       <c r="D1" s="2" t="inlineStr">
         <is>
           <t>추가옵션</t>
         </is>
       </c>
       <c r="E1" s="2" t="inlineStr">
         <is>
-          <t>신차/중고차</t>
+          <t>신차/중고차/화물차</t>
         </is>
       </c>
       <c r="F1" s="2" t="inlineStr">
         <is>
           <t>색상</t>
         </is>
       </c>
       <c r="G1" s="2" t="inlineStr">
         <is>
           <t>연료</t>
         </is>
       </c>
       <c r="H1" s="2" t="inlineStr">
         <is>
           <t>차량연식/월</t>
         </is>
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>주행거리</t>
         </is>
       </c>
       <c r="J1" s="2" t="inlineStr">
         <is>
           <t>개월</t>
         </is>
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>보증금</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>렌트비</t>
         </is>
       </c>
     </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
+      <c r="A2" s="3" t="inlineStr">
+        <is>
+          <t>MK</t>
+        </is>
+      </c>
+      <c r="B2" s="4" t="inlineStr">
+        <is>
+          <t>106호6278</t>
+        </is>
+      </c>
+      <c r="C2" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 스마트스트림 가솔린 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D2" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스1, 파킹어시스트, 프리미엄초이스</t>
+        </is>
+      </c>
+      <c r="E2" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F2" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G2" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H2" s="3" t="inlineStr">
+        <is>
+          <t>23년01월</t>
+        </is>
+      </c>
+      <c r="I2" s="3" t="inlineStr">
+        <is>
+          <t>44,465KM</t>
+        </is>
+      </c>
+      <c r="J2" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L2" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
+      <c r="A3" s="3"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K3" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L3" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
+      <c r="A4" s="3"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K4" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L4" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
+      <c r="A5" s="3"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K5" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L5" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>TASU</t>
+        </is>
+      </c>
+      <c r="B6" s="4" t="inlineStr">
+        <is>
+          <t>07호8246</t>
+        </is>
+      </c>
+      <c r="C6" s="4" t="inlineStr">
+        <is>
+          <t>아이오닉 6 Long Range 2WD 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D6" s="4"/>
+      <c r="E6" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F6" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G6" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H6" s="3" t="inlineStr">
+        <is>
+          <t>22년10월</t>
+        </is>
+      </c>
+      <c r="I6" s="3" t="inlineStr">
+        <is>
+          <t>39,319KM</t>
+        </is>
+      </c>
+      <c r="J6" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K6" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L6" s="3" t="inlineStr">
+        <is>
+          <t>860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="3"/>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="3"/>
+      <c r="J7" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K7" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L7" s="3" t="inlineStr">
+        <is>
+          <t>910,000</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A2:A5"/>
+    <mergeCell ref="B2:B5"/>
+    <mergeCell ref="C2:C5"/>
+    <mergeCell ref="D2:D5"/>
+    <mergeCell ref="E2:E5"/>
+    <mergeCell ref="F2:F5"/>
+    <mergeCell ref="G2:G5"/>
+    <mergeCell ref="H2:H5"/>
+    <mergeCell ref="I2:I5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="H6:H7"/>
+    <mergeCell ref="I6:I7"/>
+  </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>